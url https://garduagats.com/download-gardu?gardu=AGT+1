--- v0 (2026-08-07)
+++ v1 (2026-09-24)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pengukuran" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$7</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$9</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -424,65 +424,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BF7"/>
+  <dimension ref="A1:BF9"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="19" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
-    <col width="12" customWidth="1" min="6" max="6"/>
+    <col width="11" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="11" customWidth="1" min="14" max="14"/>
     <col width="11" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="11" customWidth="1" min="17" max="17"/>
     <col width="11" customWidth="1" min="18" max="18"/>
     <col width="11" customWidth="1" min="19" max="19"/>
     <col width="11" customWidth="1" min="20" max="20"/>
     <col width="11" customWidth="1" min="21" max="21"/>
     <col width="11" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="11" customWidth="1" min="24" max="24"/>
     <col width="11" customWidth="1" min="25" max="25"/>
     <col width="11" customWidth="1" min="26" max="26"/>
     <col width="11" customWidth="1" min="27" max="27"/>
     <col width="11" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
@@ -787,355 +787,939 @@
         </is>
       </c>
       <c r="BC1" s="1" t="inlineStr">
         <is>
           <t>teg_tr_j4</t>
         </is>
       </c>
       <c r="BD1" s="1" t="inlineStr">
         <is>
           <t>teg_rn_j4</t>
         </is>
       </c>
       <c r="BE1" s="1" t="inlineStr">
         <is>
           <t>teg_sn_j4</t>
         </is>
       </c>
       <c r="BF1" s="1" t="inlineStr">
         <is>
           <t>teg_tn_j4</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>21</v>
+        <v>43</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>EZRA WAHYU SATRIA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-08-03T13:29</t>
+          <t>2026-05-05T09:16:50</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>AGT 1</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>160 kVA</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>15.24 kVA</t>
+          <t>77.08 kVA</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>9.53%</t>
+          <t>48.17%</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>45.45%</t>
+          <t>13.72%</t>
         </is>
       </c>
       <c r="I2" t="n">
-        <v>12</v>
+        <v>127.9</v>
       </c>
       <c r="J2" t="n">
-        <v>31</v>
+        <v>117.6</v>
       </c>
       <c r="K2" t="n">
-        <v>23</v>
+        <v>88.40000000000001</v>
       </c>
       <c r="L2" t="n">
-        <v>1</v>
+        <v>60.3</v>
+      </c>
+      <c r="M2" t="n">
+        <v>53.04</v>
+      </c>
+      <c r="N2" t="n">
+        <v>37.75</v>
+      </c>
+      <c r="O2" t="n">
+        <v>24.86</v>
+      </c>
+      <c r="P2" t="n">
+        <v>28.41</v>
+      </c>
+      <c r="Q2" t="n">
+        <v>76.8</v>
+      </c>
+      <c r="R2" t="n">
+        <v>77.09999999999999</v>
+      </c>
+      <c r="S2" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="T2" t="n">
+        <v>27.52</v>
+      </c>
+      <c r="AC2" t="n">
+        <v>397.5</v>
+      </c>
+      <c r="AD2" t="n">
+        <v>401.8</v>
+      </c>
+      <c r="AE2" t="n">
+        <v>400.2</v>
+      </c>
+      <c r="AF2" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AG2" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AH2" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AL2" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AM2" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AN2" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AR2" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AS2" t="n">
+        <v>230.3</v>
+      </c>
+      <c r="AT2" t="n">
+        <v>232</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>5</v>
+        <v>44</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>EZRA WAHYU SATRIA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-08-03T17:14</t>
+          <t>2026-05-05T18:40:23</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>AGT 1</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>160 kVA</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>20.09 kVA</t>
+          <t>88.86 kVA</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>12.56%</t>
+          <t>55.54%</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>41.38%</t>
+          <t>13.19%</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>23</v>
+        <v>150.1</v>
       </c>
       <c r="J3" t="n">
-        <v>41</v>
+        <v>130.2</v>
       </c>
       <c r="K3" t="n">
-        <v>23</v>
+        <v>102.3</v>
       </c>
       <c r="L3" t="n">
-        <v>44</v>
+        <v>93.59999999999999</v>
+      </c>
+      <c r="M3" t="n">
+        <v>52.54</v>
+      </c>
+      <c r="N3" t="n">
+        <v>35.13</v>
+      </c>
+      <c r="O3" t="n">
+        <v>33.7</v>
+      </c>
+      <c r="P3" t="n">
+        <v>31.23</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>101.1</v>
+      </c>
+      <c r="R3" t="n">
+        <v>95.2</v>
+      </c>
+      <c r="S3" t="n">
+        <v>70.8</v>
+      </c>
+      <c r="T3" t="n">
+        <v>51.33</v>
+      </c>
+      <c r="AC3" t="n">
+        <v>399.7</v>
+      </c>
+      <c r="AD3" t="n">
+        <v>403.9</v>
+      </c>
+      <c r="AE3" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AF3" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AG3" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AH3" t="n">
+        <v>234</v>
+      </c>
+      <c r="AL3" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AM3" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AN3" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AR3" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AS3" t="n">
+        <v>231.8</v>
+      </c>
+      <c r="AT3" t="n">
+        <v>233.8</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>23</v>
+        <v>42</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>EZRA WAHYU SATRIA</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-08-03T22:32:22</t>
+          <t>2026-06-15T10:53:26</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
           <t>AGT 1</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>160 kVA</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>138.56 kVA</t>
+          <t>67.97 kVA</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>86.60%</t>
+          <t>42.48%</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>19.95%</t>
         </is>
       </c>
       <c r="I4" t="n">
-        <v>200</v>
+        <v>126.9</v>
       </c>
       <c r="J4" t="n">
-        <v>200</v>
+        <v>92.90000000000001</v>
       </c>
       <c r="K4" t="n">
-        <v>200</v>
+        <v>73.2</v>
       </c>
       <c r="L4" t="n">
-        <v>200</v>
+        <v>66.8</v>
+      </c>
+      <c r="M4" t="n">
+        <v>46.7</v>
+      </c>
+      <c r="N4" t="n">
+        <v>21.75</v>
+      </c>
+      <c r="O4" t="n">
+        <v>10.53</v>
+      </c>
+      <c r="P4" t="n">
+        <v>29.66</v>
+      </c>
+      <c r="Q4" t="n">
+        <v>77</v>
+      </c>
+      <c r="R4" t="n">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="S4" t="n">
+        <v>61.9</v>
+      </c>
+      <c r="T4" t="n">
+        <v>31.58</v>
+      </c>
+      <c r="AC4" t="n">
+        <v>399.8</v>
+      </c>
+      <c r="AD4" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AE4" t="n">
+        <v>402.2</v>
+      </c>
+      <c r="AF4" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="AG4" t="n">
+        <v>232</v>
+      </c>
+      <c r="AH4" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AL4" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AM4" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AN4" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AR4" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AS4" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AT4" t="n">
+        <v>233.4</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>32</v>
+        <v>41</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>EZRA WAHYU SATRIA</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-08-03T23:21:00</t>
+          <t>2026-06-15T18:10:41</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>AGT 1</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>160 kVA</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>8.31 kVA</t>
+          <t>88.21 kVA</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>5.20%</t>
+          <t>55.13%</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>17.10%</t>
         </is>
       </c>
       <c r="I5" t="n">
-        <v>12</v>
+        <v>153.1</v>
       </c>
       <c r="J5" t="n">
-        <v>12</v>
+        <v>132.5</v>
       </c>
       <c r="K5" t="n">
-        <v>12</v>
+        <v>94.09999999999999</v>
       </c>
       <c r="L5" t="n">
-        <v>12</v>
+        <v>98.40000000000001</v>
+      </c>
+      <c r="M5" t="n">
+        <v>38.67</v>
+      </c>
+      <c r="N5" t="n">
+        <v>33.96</v>
+      </c>
+      <c r="O5" t="n">
+        <v>21.86</v>
+      </c>
+      <c r="P5" t="n">
+        <v>30.51</v>
+      </c>
+      <c r="Q5" t="n">
+        <v>112</v>
+      </c>
+      <c r="R5" t="n">
+        <v>105.7</v>
+      </c>
+      <c r="S5" t="n">
+        <v>69.8</v>
+      </c>
+      <c r="T5" t="n">
+        <v>59.9</v>
+      </c>
+      <c r="AC5" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AD5" t="n">
+        <v>402.7</v>
+      </c>
+      <c r="AE5" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AF5" t="n">
+        <v>231.8</v>
+      </c>
+      <c r="AG5" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AH5" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AL5" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AM5" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AN5" t="n">
+        <v>233</v>
+      </c>
+      <c r="AR5" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AS5" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AT5" t="n">
+        <v>233.1</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>36</v>
+        <v>252</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>agus</t>
+          <t>ezra</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-08-05T22:42:00</t>
+          <t>2026-07-16T09:00:12</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
           <t>AGT 1</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>160 kVA</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>109.93 kVA</t>
+          <t>67.51 kVA</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>68.70%</t>
+          <t>42.19%</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>102.31%</t>
+          <t>23.40%</t>
         </is>
       </c>
       <c r="I6" t="n">
-        <v>123</v>
+        <v>131.5</v>
       </c>
       <c r="J6" t="n">
-        <v>321</v>
+        <v>91.2</v>
       </c>
       <c r="K6" t="n">
-        <v>32</v>
+        <v>69.3</v>
       </c>
       <c r="L6" t="n">
-        <v>123</v>
+        <v>68</v>
+      </c>
+      <c r="M6" t="n">
+        <v>50.93</v>
+      </c>
+      <c r="N6" t="n">
+        <v>17.21</v>
+      </c>
+      <c r="O6" t="n">
+        <v>6.82</v>
+      </c>
+      <c r="P6" t="n">
+        <v>33.43</v>
+      </c>
+      <c r="Q6" t="n">
+        <v>74.8</v>
+      </c>
+      <c r="R6" t="n">
+        <v>61.4</v>
+      </c>
+      <c r="S6" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="T6" t="n">
+        <v>35.3</v>
+      </c>
+      <c r="AC6" t="n">
+        <v>399.2</v>
+      </c>
+      <c r="AD6" t="n">
+        <v>401.8</v>
+      </c>
+      <c r="AE6" t="n">
+        <v>400.3</v>
+      </c>
+      <c r="AF6" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AG6" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AH6" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AI6" t="n">
+        <v>230.3</v>
+      </c>
+      <c r="AJ6" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AK6" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AO6" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AP6" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AQ6" t="n">
+        <v>231.9</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>37</v>
+        <v>238</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
           <t>ezra</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-08-05T23:48:00</t>
+          <t>2026-07-16T19:09:17</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>AGT 1</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>160 kVA</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>110.39 kVA</t>
+          <t>88.84 kVA</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>68.99%</t>
+          <t>55.53%</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>102.09%</t>
+          <t>23.54%</t>
         </is>
       </c>
       <c r="I7" t="n">
-        <v>322</v>
+        <v>164.1</v>
       </c>
       <c r="J7" t="n">
-        <v>100</v>
+        <v>134.9</v>
       </c>
       <c r="K7" t="n">
-        <v>56</v>
+        <v>82.2</v>
       </c>
       <c r="L7" t="n">
-        <v>77</v>
+        <v>111.4</v>
+      </c>
+      <c r="M7" t="n">
+        <v>45.75</v>
+      </c>
+      <c r="N7" t="n">
+        <v>34.48</v>
+      </c>
+      <c r="O7" t="n">
+        <v>17.71</v>
+      </c>
+      <c r="P7" t="n">
+        <v>35.56</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>118.9</v>
+      </c>
+      <c r="R7" t="n">
+        <v>100.8</v>
+      </c>
+      <c r="S7" t="n">
+        <v>62.9</v>
+      </c>
+      <c r="T7" t="n">
+        <v>63.6</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>402.3</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AE7" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AF7" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AG7" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AH7" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AI7" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AJ7" t="n">
+        <v>232</v>
+      </c>
+      <c r="AK7" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AO7" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AP7" t="n">
+        <v>232</v>
+      </c>
+      <c r="AQ7" t="n">
+        <v>234.2</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>366</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2026-09-08T09:29:36</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>75.66 kVA</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>47.29%</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>22.07%</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>143.8</v>
+      </c>
+      <c r="J8" t="n">
+        <v>93.09999999999999</v>
+      </c>
+      <c r="K8" t="n">
+        <v>87.2</v>
+      </c>
+      <c r="L8" t="n">
+        <v>79.5</v>
+      </c>
+      <c r="M8" t="n">
+        <v>48.65</v>
+      </c>
+      <c r="N8" t="n">
+        <v>31.44</v>
+      </c>
+      <c r="O8" t="n">
+        <v>25.18</v>
+      </c>
+      <c r="P8" t="n">
+        <v>28.25</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>93</v>
+      </c>
+      <c r="R8" t="n">
+        <v>68</v>
+      </c>
+      <c r="S8" t="n">
+        <v>64.7</v>
+      </c>
+      <c r="T8" t="n">
+        <v>38.54</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>402.9</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>406</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>404.2</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>234.2</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>362</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2026-09-08T19:21:12</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>86.36 kVA</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>53.98%</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>18.60%</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>154.2</v>
+      </c>
+      <c r="J9" t="n">
+        <v>126.8</v>
+      </c>
+      <c r="K9" t="n">
+        <v>88.90000000000001</v>
+      </c>
+      <c r="L9" t="n">
+        <v>101.1</v>
+      </c>
+      <c r="M9" t="n">
+        <v>50.97</v>
+      </c>
+      <c r="N9" t="n">
+        <v>25.03</v>
+      </c>
+      <c r="O9" t="n">
+        <v>31.02</v>
+      </c>
+      <c r="P9" t="n">
+        <v>35.76</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>105.7</v>
+      </c>
+      <c r="R9" t="n">
+        <v>99.40000000000001</v>
+      </c>
+      <c r="S9" t="n">
+        <v>57.36</v>
+      </c>
+      <c r="T9" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>403.3</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>404.3</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>405.6</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>233</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>233</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>233</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>234.4</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BF7"/>
+  <autoFilter ref="A1:BF9"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>