--- v0 (2026-08-07)
+++ v1 (2026-09-24)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pengukuran" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$13</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -424,65 +424,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BF3"/>
+  <dimension ref="A1:BF13"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="19" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
-    <col width="12" customWidth="1" min="6" max="6"/>
+    <col width="11" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="11" customWidth="1" min="14" max="14"/>
     <col width="11" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="11" customWidth="1" min="17" max="17"/>
     <col width="11" customWidth="1" min="18" max="18"/>
     <col width="11" customWidth="1" min="19" max="19"/>
     <col width="11" customWidth="1" min="20" max="20"/>
     <col width="11" customWidth="1" min="21" max="21"/>
     <col width="11" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="11" customWidth="1" min="24" max="24"/>
     <col width="11" customWidth="1" min="25" max="25"/>
     <col width="11" customWidth="1" min="26" max="26"/>
     <col width="11" customWidth="1" min="27" max="27"/>
     <col width="11" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
@@ -787,147 +787,1327 @@
         </is>
       </c>
       <c r="BC1" s="1" t="inlineStr">
         <is>
           <t>teg_tr_j4</t>
         </is>
       </c>
       <c r="BD1" s="1" t="inlineStr">
         <is>
           <t>teg_rn_j4</t>
         </is>
       </c>
       <c r="BE1" s="1" t="inlineStr">
         <is>
           <t>teg_sn_j4</t>
         </is>
       </c>
       <c r="BF1" s="1" t="inlineStr">
         <is>
           <t>teg_tn_j4</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>33</v>
+        <v>80</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>EZRA WAHYU SATRIA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-08-03T23:26:00</t>
+          <t>2026-04-27T09:19:30</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>AGT 11</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>85.22 kVA</t>
+          <t>27.34 kVA</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>85.22%</t>
+          <t>27.34%</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>37.22%</t>
         </is>
       </c>
       <c r="I2" t="n">
-        <v>123</v>
+        <v>49.06</v>
       </c>
       <c r="J2" t="n">
-        <v>123</v>
+        <v>18.73</v>
       </c>
       <c r="K2" t="n">
-        <v>123</v>
+        <v>59.43</v>
       </c>
       <c r="L2" t="n">
-        <v>132</v>
+        <v>28.89</v>
+      </c>
+      <c r="M2" t="n">
+        <v>30.41</v>
+      </c>
+      <c r="N2" t="n">
+        <v>25.54</v>
+      </c>
+      <c r="O2" t="n">
+        <v>17.47</v>
+      </c>
+      <c r="P2" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="Q2" t="n">
+        <v>17.34</v>
+      </c>
+      <c r="R2" t="n">
+        <v>21.22</v>
+      </c>
+      <c r="S2" t="n">
+        <v>41.04</v>
+      </c>
+      <c r="T2" t="n">
+        <v>19.31</v>
+      </c>
+      <c r="AC2" t="n">
+        <v>328.8</v>
+      </c>
+      <c r="AD2" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AE2" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AF2" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AG2" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AH2" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL2" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AM2" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AN2" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AR2" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AS2" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AT2" t="n">
+        <v>226.3</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>38</v>
+        <v>81</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:27:43</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>60.15 kVA</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>60.15%</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>16.05%</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>102.5</v>
+      </c>
+      <c r="J3" t="n">
+        <v>67.2</v>
+      </c>
+      <c r="K3" t="n">
+        <v>95.8</v>
+      </c>
+      <c r="L3" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="M3" t="n">
+        <v>56.16</v>
+      </c>
+      <c r="N3" t="n">
+        <v>33.88</v>
+      </c>
+      <c r="O3" t="n">
+        <v>22.71</v>
+      </c>
+      <c r="P3" t="n">
+        <v>38.57</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>54.3</v>
+      </c>
+      <c r="R3" t="n">
+        <v>32.81</v>
+      </c>
+      <c r="S3" t="n">
+        <v>80</v>
+      </c>
+      <c r="T3" t="n">
+        <v>43.61</v>
+      </c>
+      <c r="AC3" t="n">
+        <v>392.4</v>
+      </c>
+      <c r="AD3" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="AE3" t="n">
+        <v>388.3</v>
+      </c>
+      <c r="AF3" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG3" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH3" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL3" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AM3" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AN3" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AR3" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AS3" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AT3" t="n">
+        <v>227.3</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>78</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2026-05-22T09:44:54</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>42.11 kVA</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>42.11%</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>14.66%</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>62.8</v>
+      </c>
+      <c r="J4" t="n">
+        <v>48.39</v>
+      </c>
+      <c r="K4" t="n">
+        <v>74.90000000000001</v>
+      </c>
+      <c r="L4" t="n">
+        <v>47.32</v>
+      </c>
+      <c r="M4" t="n">
+        <v>28.27</v>
+      </c>
+      <c r="N4" t="n">
+        <v>26.63</v>
+      </c>
+      <c r="O4" t="n">
+        <v>19.67</v>
+      </c>
+      <c r="P4" t="n">
+        <v>18.47</v>
+      </c>
+      <c r="Q4" t="n">
+        <v>36.68</v>
+      </c>
+      <c r="R4" t="n">
+        <v>22.91</v>
+      </c>
+      <c r="S4" t="n">
+        <v>47.92</v>
+      </c>
+      <c r="T4" t="n">
+        <v>31.11</v>
+      </c>
+      <c r="AC4" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AD4" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AE4" t="n">
+        <v>388.4</v>
+      </c>
+      <c r="AF4" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG4" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AH4" t="n">
+        <v>227</v>
+      </c>
+      <c r="AL4" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AM4" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AN4" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>79</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2026-05-22T19:05:58</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>49.47 kVA</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>49.47%</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>19.38%</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>74</v>
+      </c>
+      <c r="J5" t="n">
+        <v>51.43</v>
+      </c>
+      <c r="K5" t="n">
+        <v>92.09999999999999</v>
+      </c>
+      <c r="L5" t="n">
+        <v>73.8</v>
+      </c>
+      <c r="M5" t="n">
+        <v>38.51</v>
+      </c>
+      <c r="N5" t="n">
+        <v>33.94</v>
+      </c>
+      <c r="O5" t="n">
+        <v>30.06</v>
+      </c>
+      <c r="P5" t="n">
+        <v>29.36</v>
+      </c>
+      <c r="Q5" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="R5" t="n">
+        <v>22.57</v>
+      </c>
+      <c r="S5" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="T5" t="n">
+        <v>46.95</v>
+      </c>
+      <c r="AC5" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD5" t="n">
+        <v>395.8</v>
+      </c>
+      <c r="AE5" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AF5" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AG5" t="n">
+        <v>225</v>
+      </c>
+      <c r="AH5" t="n">
+        <v>222.3</v>
+      </c>
+      <c r="AL5" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AM5" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AN5" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AR5" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS5" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AT5" t="n">
+        <v>227.7</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>273</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
           <t>ezra</t>
         </is>
       </c>
-      <c r="C3" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D3" t="inlineStr">
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2026-07-13T10:25:22</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
         <is>
           <t>AGT 11</t>
         </is>
       </c>
-      <c r="E3" t="inlineStr">
+      <c r="E6" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
-      <c r="F3" t="inlineStr">
-[...24 lines deleted...]
-        <v>50</v>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>34.51 kVA</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>34.51%</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>12.82%</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>56.45</v>
+      </c>
+      <c r="J6" t="n">
+        <v>40.71</v>
+      </c>
+      <c r="K6" t="n">
+        <v>54.04</v>
+      </c>
+      <c r="L6" t="n">
+        <v>35.41</v>
+      </c>
+      <c r="M6" t="n">
+        <v>32.16</v>
+      </c>
+      <c r="N6" t="n">
+        <v>21.89</v>
+      </c>
+      <c r="O6" t="n">
+        <v>15.77</v>
+      </c>
+      <c r="P6" t="n">
+        <v>20.7</v>
+      </c>
+      <c r="Q6" t="n">
+        <v>26.25</v>
+      </c>
+      <c r="R6" t="n">
+        <v>18.95</v>
+      </c>
+      <c r="S6" t="n">
+        <v>35.02</v>
+      </c>
+      <c r="T6" t="n">
+        <v>20.08</v>
+      </c>
+      <c r="AC6" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AD6" t="n">
+        <v>396.9</v>
+      </c>
+      <c r="AE6" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AF6" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AG6" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AH6" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AI6" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AJ6" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AK6" t="n">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>241</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2026-07-16T11:01:13</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>34.76 kVA</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>34.76%</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>16.24%</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>59.3</v>
+      </c>
+      <c r="J7" t="n">
+        <v>38.34</v>
+      </c>
+      <c r="K7" t="n">
+        <v>54.43</v>
+      </c>
+      <c r="L7" t="n">
+        <v>42.86</v>
+      </c>
+      <c r="M7" t="n">
+        <v>21.02</v>
+      </c>
+      <c r="N7" t="n">
+        <v>35.61</v>
+      </c>
+      <c r="O7" t="n">
+        <v>10.44</v>
+      </c>
+      <c r="P7" t="n">
+        <v>25.47</v>
+      </c>
+      <c r="Q7" t="n">
+        <v>21.23</v>
+      </c>
+      <c r="R7" t="n">
+        <v>18.13</v>
+      </c>
+      <c r="S7" t="n">
+        <v>43.28</v>
+      </c>
+      <c r="T7" t="n">
+        <v>27.41</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>397.6</v>
+      </c>
+      <c r="AE7" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AF7" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AG7" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AH7" t="n">
+        <v>229</v>
+      </c>
+      <c r="AL7" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AM7" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AN7" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AR7" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS7" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AT7" t="n">
+        <v>229.2</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>231</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:57:15</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>54.83 kVA</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>54.83%</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>17.20%</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>89.7</v>
+      </c>
+      <c r="J8" t="n">
+        <v>59.51</v>
+      </c>
+      <c r="K8" t="n">
+        <v>91.40000000000001</v>
+      </c>
+      <c r="L8" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="M8" t="n">
+        <v>45.56</v>
+      </c>
+      <c r="N8" t="n">
+        <v>36.31</v>
+      </c>
+      <c r="O8" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="P8" t="n">
+        <v>36.47</v>
+      </c>
+      <c r="Q8" t="n">
+        <v>37.68</v>
+      </c>
+      <c r="R8" t="n">
+        <v>25.44</v>
+      </c>
+      <c r="S8" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="T8" t="n">
+        <v>49.39</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AL8" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM8" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AN8" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AR8" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AS8" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AT8" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="n">
+        <v>283</v>
+      </c>
+      <c r="B9" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C9" t="inlineStr">
+        <is>
+          <t>2026-08-21T09:47:05</t>
+        </is>
+      </c>
+      <c r="D9" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E9" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F9" t="inlineStr">
+        <is>
+          <t>36.56 kVA</t>
+        </is>
+      </c>
+      <c r="G9" t="inlineStr">
+        <is>
+          <t>36.56%</t>
+        </is>
+      </c>
+      <c r="H9" t="inlineStr">
+        <is>
+          <t>21.20%</t>
+        </is>
+      </c>
+      <c r="I9" t="n">
+        <v>61.5</v>
+      </c>
+      <c r="J9" t="n">
+        <v>36.57</v>
+      </c>
+      <c r="K9" t="n">
+        <v>62.8</v>
+      </c>
+      <c r="L9" t="n">
+        <v>46.8</v>
+      </c>
+      <c r="M9" t="n">
+        <v>33.33</v>
+      </c>
+      <c r="N9" t="n">
+        <v>19.62</v>
+      </c>
+      <c r="O9" t="n">
+        <v>11.62</v>
+      </c>
+      <c r="P9" t="n">
+        <v>21.53</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>25.53</v>
+      </c>
+      <c r="R9" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="S9" t="n">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="T9" t="n">
+        <v>41.71</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>228</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>227.1</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="n">
+        <v>280</v>
+      </c>
+      <c r="B10" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C10" t="inlineStr">
+        <is>
+          <t>2026-08-21T19:40:41</t>
+        </is>
+      </c>
+      <c r="D10" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E10" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F10" t="inlineStr">
+        <is>
+          <t>53.65 kVA</t>
+        </is>
+      </c>
+      <c r="G10" t="inlineStr">
+        <is>
+          <t>53.65%</t>
+        </is>
+      </c>
+      <c r="H10" t="inlineStr">
+        <is>
+          <t>21.75%</t>
+        </is>
+      </c>
+      <c r="I10" t="n">
+        <v>81.59999999999999</v>
+      </c>
+      <c r="J10" t="n">
+        <v>52.92</v>
+      </c>
+      <c r="K10" t="n">
+        <v>101.1</v>
+      </c>
+      <c r="L10" t="n">
+        <v>77</v>
+      </c>
+      <c r="M10" t="n">
+        <v>26.48</v>
+      </c>
+      <c r="N10" t="n">
+        <v>42.52</v>
+      </c>
+      <c r="O10" t="n">
+        <v>21.6</v>
+      </c>
+      <c r="P10" t="n">
+        <v>31.86</v>
+      </c>
+      <c r="Q10" t="n">
+        <v>39.93</v>
+      </c>
+      <c r="R10" t="n">
+        <v>28.52</v>
+      </c>
+      <c r="S10" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="T10" t="n">
+        <v>50.71</v>
+      </c>
+      <c r="AC10" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD10" t="n">
+        <v>395.9</v>
+      </c>
+      <c r="AE10" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AF10" t="n">
+        <v>227</v>
+      </c>
+      <c r="AG10" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AH10" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL10" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM10" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AN10" t="n">
+        <v>228</v>
+      </c>
+      <c r="AR10" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AS10" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AT10" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="n">
+        <v>307</v>
+      </c>
+      <c r="B11" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C11" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:14:46</t>
+        </is>
+      </c>
+      <c r="D11" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E11" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F11" t="inlineStr">
+        <is>
+          <t>56.04 kVA</t>
+        </is>
+      </c>
+      <c r="G11" t="inlineStr">
+        <is>
+          <t>56.04%</t>
+        </is>
+      </c>
+      <c r="H11" t="inlineStr">
+        <is>
+          <t>5.61%</t>
+        </is>
+      </c>
+      <c r="I11" t="n">
+        <v>85</v>
+      </c>
+      <c r="J11" t="n">
+        <v>75.40000000000001</v>
+      </c>
+      <c r="K11" t="n">
+        <v>86.59999999999999</v>
+      </c>
+      <c r="L11" t="n">
+        <v>60.9</v>
+      </c>
+      <c r="AC11" t="n">
+        <v>392</v>
+      </c>
+      <c r="AD11" t="n">
+        <v>394</v>
+      </c>
+      <c r="AE11" t="n">
+        <v>393</v>
+      </c>
+      <c r="AF11" t="n">
+        <v>218</v>
+      </c>
+      <c r="AG11" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH11" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="n">
+        <v>385</v>
+      </c>
+      <c r="B12" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C12" t="inlineStr">
+        <is>
+          <t>2026-09-17T09:44:06</t>
+        </is>
+      </c>
+      <c r="D12" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E12" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F12" t="inlineStr">
+        <is>
+          <t>33.60 kVA</t>
+        </is>
+      </c>
+      <c r="G12" t="inlineStr">
+        <is>
+          <t>33.60%</t>
+        </is>
+      </c>
+      <c r="H12" t="inlineStr">
+        <is>
+          <t>5.17%</t>
+        </is>
+      </c>
+      <c r="I12" t="n">
+        <v>51.72</v>
+      </c>
+      <c r="J12" t="n">
+        <v>45.37</v>
+      </c>
+      <c r="K12" t="n">
+        <v>50.46</v>
+      </c>
+      <c r="L12" t="n">
+        <v>32.22</v>
+      </c>
+      <c r="M12" t="n">
+        <v>34.33</v>
+      </c>
+      <c r="N12" t="n">
+        <v>15.65</v>
+      </c>
+      <c r="O12" t="n">
+        <v>11.66</v>
+      </c>
+      <c r="P12" t="n">
+        <v>21.23</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>19.32</v>
+      </c>
+      <c r="R12" t="n">
+        <v>28.38</v>
+      </c>
+      <c r="S12" t="n">
+        <v>37.79</v>
+      </c>
+      <c r="T12" t="n">
+        <v>22.92</v>
+      </c>
+      <c r="AC12" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AD12" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE12" t="n">
+        <v>394.3</v>
+      </c>
+      <c r="AF12" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AG12" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AH12" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AL12" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AM12" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AN12" t="n">
+        <v>228</v>
+      </c>
+      <c r="AR12" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AS12" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="n">
+        <v>380</v>
+      </c>
+      <c r="B13" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C13" t="inlineStr">
+        <is>
+          <t>2026-09-17T19:10:23</t>
+        </is>
+      </c>
+      <c r="D13" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E13" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F13" t="inlineStr">
+        <is>
+          <t>61.38 kVA</t>
+        </is>
+      </c>
+      <c r="G13" t="inlineStr">
+        <is>
+          <t>61.38%</t>
+        </is>
+      </c>
+      <c r="H13" t="inlineStr">
+        <is>
+          <t>4.77%</t>
+        </is>
+      </c>
+      <c r="I13" t="n">
+        <v>88.5</v>
+      </c>
+      <c r="J13" t="n">
+        <v>85</v>
+      </c>
+      <c r="K13" t="n">
+        <v>96.40000000000001</v>
+      </c>
+      <c r="L13" t="n">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="M13" t="n">
+        <v>52.1</v>
+      </c>
+      <c r="N13" t="n">
+        <v>34.56</v>
+      </c>
+      <c r="O13" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="P13" t="n">
+        <v>33.97</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>38.92</v>
+      </c>
+      <c r="R13" t="n">
+        <v>46.73</v>
+      </c>
+      <c r="S13" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="T13" t="n">
+        <v>41.02</v>
+      </c>
+      <c r="AC13" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AE13" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AF13" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AG13" t="n">
+        <v>228</v>
+      </c>
+      <c r="AH13" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL13" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM13" t="n">
+        <v>228</v>
+      </c>
+      <c r="AN13" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AR13" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AS13" t="n">
+        <v>228</v>
+      </c>
+      <c r="AT13" t="n">
+        <v>227.6</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BF3"/>
+  <autoFilter ref="A1:BF13"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>