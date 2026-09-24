--- v0 (2026-08-07)
+++ v1 (2026-09-24)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pengukuran" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$3</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$8</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -424,65 +424,65 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BF3"/>
+  <dimension ref="A1:BF8"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
+    <col width="19" customWidth="1" min="2" max="2"/>
     <col width="21" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
-    <col width="12" customWidth="1" min="6" max="6"/>
+    <col width="11" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="11" customWidth="1" min="14" max="14"/>
     <col width="11" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="11" customWidth="1" min="17" max="17"/>
     <col width="11" customWidth="1" min="18" max="18"/>
     <col width="11" customWidth="1" min="19" max="19"/>
     <col width="11" customWidth="1" min="20" max="20"/>
     <col width="11" customWidth="1" min="21" max="21"/>
     <col width="11" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="11" customWidth="1" min="24" max="24"/>
     <col width="11" customWidth="1" min="25" max="25"/>
     <col width="11" customWidth="1" min="26" max="26"/>
     <col width="11" customWidth="1" min="27" max="27"/>
     <col width="11" customWidth="1" min="28" max="28"/>
     <col width="14" customWidth="1" min="29" max="29"/>
     <col width="14" customWidth="1" min="30" max="30"/>
     <col width="14" customWidth="1" min="31" max="31"/>
@@ -787,147 +787,533 @@
         </is>
       </c>
       <c r="BC1" s="1" t="inlineStr">
         <is>
           <t>teg_tr_j4</t>
         </is>
       </c>
       <c r="BD1" s="1" t="inlineStr">
         <is>
           <t>teg_rn_j4</t>
         </is>
       </c>
       <c r="BE1" s="1" t="inlineStr">
         <is>
           <t>teg_sn_j4</t>
         </is>
       </c>
       <c r="BF1" s="1" t="inlineStr">
         <is>
           <t>teg_tn_j4</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>25</v>
+        <v>51</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>EZRA WAHYU SATRIA</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-08-03T22:32:33</t>
+          <t>2026-05-05T09:33:51</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>AGT 3</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>138.56 kVA</t>
+          <t>98.49 kVA</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>138.56%</t>
+          <t>98.49%</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>5.96%</t>
         </is>
       </c>
       <c r="I2" t="n">
-        <v>200</v>
+        <v>156.9</v>
       </c>
       <c r="J2" t="n">
-        <v>200</v>
+        <v>152.6</v>
       </c>
       <c r="K2" t="n">
-        <v>200</v>
+        <v>134.9</v>
       </c>
       <c r="L2" t="n">
-        <v>200</v>
+        <v>50.1</v>
+      </c>
+      <c r="AC2" t="n">
+        <v>383.4</v>
+      </c>
+      <c r="AD2" t="n">
+        <v>386.3</v>
+      </c>
+      <c r="AE2" t="n">
+        <v>381.9</v>
+      </c>
+      <c r="AF2" t="n">
+        <v>221.5</v>
+      </c>
+      <c r="AG2" t="n">
+        <v>222.2</v>
+      </c>
+      <c r="AH2" t="n">
+        <v>223</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>EZRA WAHYU SATRIA</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-08-03T23:09:00</t>
+          <t>2026-05-05T18:57:04</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>AGT 3</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>36.26 kVA</t>
+          <t>77.29 kVA</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>36.26%</t>
+          <t>77.29%</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>133.12%</t>
+          <t>8.89%</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>122</v>
+        <v>112.6</v>
       </c>
       <c r="J3" t="n">
-        <v>23</v>
+        <v>129.7</v>
       </c>
       <c r="K3" t="n">
-        <v>12</v>
+        <v>101</v>
       </c>
       <c r="L3" t="n">
-        <v>321</v>
+        <v>64.90000000000001</v>
+      </c>
+      <c r="AC3" t="n">
+        <v>387.9</v>
+      </c>
+      <c r="AD3" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AE3" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AF3" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AG3" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AH3" t="n">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>50</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2026-06-15T10:23:21</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>80.51 kVA</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>80.51%</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>0.79%</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>119.8</v>
+      </c>
+      <c r="J4" t="n">
+        <v>122.1</v>
+      </c>
+      <c r="K4" t="n">
+        <v>121.8</v>
+      </c>
+      <c r="L4" t="n">
+        <v>49.51</v>
+      </c>
+      <c r="AC4" t="n">
+        <v>386.2</v>
+      </c>
+      <c r="AD4" t="n">
+        <v>389.7</v>
+      </c>
+      <c r="AE4" t="n">
+        <v>374.4</v>
+      </c>
+      <c r="AF4" t="n">
+        <v>223.1</v>
+      </c>
+      <c r="AG4" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AH4" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>276</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2026-06-15T10:23:21</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>80.51 kVA</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>80.51%</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>0.79%</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>119.8</v>
+      </c>
+      <c r="J5" t="n">
+        <v>122.1</v>
+      </c>
+      <c r="K5" t="n">
+        <v>121.8</v>
+      </c>
+      <c r="L5" t="n">
+        <v>49.51</v>
+      </c>
+      <c r="AC5" t="n">
+        <v>386.2</v>
+      </c>
+      <c r="AD5" t="n">
+        <v>389.7</v>
+      </c>
+      <c r="AE5" t="n">
+        <v>374.4</v>
+      </c>
+      <c r="AF5" t="n">
+        <v>223.1</v>
+      </c>
+      <c r="AG5" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AH5" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" t="n">
+        <v>49</v>
+      </c>
+      <c r="B6" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C6" t="inlineStr">
+        <is>
+          <t>2026-06-15T18:22:55</t>
+        </is>
+      </c>
+      <c r="D6" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E6" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F6" t="inlineStr">
+        <is>
+          <t>78.18 kVA</t>
+        </is>
+      </c>
+      <c r="G6" t="inlineStr">
+        <is>
+          <t>78.18%</t>
+        </is>
+      </c>
+      <c r="H6" t="inlineStr">
+        <is>
+          <t>4.72%</t>
+        </is>
+      </c>
+      <c r="I6" t="n">
+        <v>116.1</v>
+      </c>
+      <c r="J6" t="n">
+        <v>124.5</v>
+      </c>
+      <c r="K6" t="n">
+        <v>108.2</v>
+      </c>
+      <c r="L6" t="n">
+        <v>64.3</v>
+      </c>
+      <c r="AC6" t="n">
+        <v>386</v>
+      </c>
+      <c r="AD6" t="n">
+        <v>390</v>
+      </c>
+      <c r="AE6" t="n">
+        <v>388.6</v>
+      </c>
+      <c r="AF6" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AG6" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AH6" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" t="n">
+        <v>339</v>
+      </c>
+      <c r="B7" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C7" t="inlineStr">
+        <is>
+          <t>2026-08-26T10:20:05</t>
+        </is>
+      </c>
+      <c r="D7" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E7" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F7" t="inlineStr">
+        <is>
+          <t>87.44 kVA</t>
+        </is>
+      </c>
+      <c r="G7" t="inlineStr">
+        <is>
+          <t>87.44%</t>
+        </is>
+      </c>
+      <c r="H7" t="inlineStr">
+        <is>
+          <t>5.12%</t>
+        </is>
+      </c>
+      <c r="I7" t="n">
+        <v>120.7</v>
+      </c>
+      <c r="J7" t="n">
+        <v>139.3</v>
+      </c>
+      <c r="K7" t="n">
+        <v>128.1</v>
+      </c>
+      <c r="L7" t="n">
+        <v>55.38</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>390.7</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>389.8</v>
+      </c>
+      <c r="AE7" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="AF7" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG7" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AH7" t="n">
+        <v>224.9</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" t="n">
+        <v>332</v>
+      </c>
+      <c r="B8" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C8" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:08:29</t>
+        </is>
+      </c>
+      <c r="D8" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E8" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F8" t="inlineStr">
+        <is>
+          <t>82.26 kVA</t>
+        </is>
+      </c>
+      <c r="G8" t="inlineStr">
+        <is>
+          <t>82.26%</t>
+        </is>
+      </c>
+      <c r="H8" t="inlineStr">
+        <is>
+          <t>8.24%</t>
+        </is>
+      </c>
+      <c r="I8" t="n">
+        <v>108.3</v>
+      </c>
+      <c r="J8" t="n">
+        <v>137</v>
+      </c>
+      <c r="K8" t="n">
+        <v>120.5</v>
+      </c>
+      <c r="L8" t="n">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>389.4</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>388.9</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>224.8</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BF3"/>
+  <autoFilter ref="A1:BF8"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>