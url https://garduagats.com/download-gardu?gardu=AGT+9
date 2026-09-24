--- v0 (2026-08-07)
+++ v1 (2026-09-24)
@@ -3,89 +3,103 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pengukuran" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
-  <definedNames/>
+  <definedNames>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$5</definedName>
+  </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
-  <fonts count="1">
+  <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
+    <font>
+      <b val="1"/>
+      <color rgb="00FFFFFF"/>
+    </font>
   </fonts>
-  <fills count="2">
+  <fills count="3">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="00004B87"/>
+      </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="1">
+  <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00800000"/>
       <rgbColor rgb="00008000"/>
@@ -410,51 +424,854 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:A1"/>
+  <dimension ref="A1:BF5"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="A1" sqref="A1"/>
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
-  <sheetData/>
+  <cols>
+    <col width="10" customWidth="1" min="1" max="1"/>
+    <col width="19" customWidth="1" min="2" max="2"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
+    <col width="10" customWidth="1" min="4" max="4"/>
+    <col width="11" customWidth="1" min="5" max="5"/>
+    <col width="11" customWidth="1" min="6" max="6"/>
+    <col width="18" customWidth="1" min="7" max="7"/>
+    <col width="19" customWidth="1" min="8" max="8"/>
+    <col width="14" customWidth="1" min="9" max="9"/>
+    <col width="14" customWidth="1" min="10" max="10"/>
+    <col width="14" customWidth="1" min="11" max="11"/>
+    <col width="14" customWidth="1" min="12" max="12"/>
+    <col width="11" customWidth="1" min="13" max="13"/>
+    <col width="11" customWidth="1" min="14" max="14"/>
+    <col width="11" customWidth="1" min="15" max="15"/>
+    <col width="11" customWidth="1" min="16" max="16"/>
+    <col width="11" customWidth="1" min="17" max="17"/>
+    <col width="11" customWidth="1" min="18" max="18"/>
+    <col width="11" customWidth="1" min="19" max="19"/>
+    <col width="11" customWidth="1" min="20" max="20"/>
+    <col width="11" customWidth="1" min="21" max="21"/>
+    <col width="11" customWidth="1" min="22" max="22"/>
+    <col width="11" customWidth="1" min="23" max="23"/>
+    <col width="11" customWidth="1" min="24" max="24"/>
+    <col width="11" customWidth="1" min="25" max="25"/>
+    <col width="11" customWidth="1" min="26" max="26"/>
+    <col width="11" customWidth="1" min="27" max="27"/>
+    <col width="11" customWidth="1" min="28" max="28"/>
+    <col width="14" customWidth="1" min="29" max="29"/>
+    <col width="14" customWidth="1" min="30" max="30"/>
+    <col width="14" customWidth="1" min="31" max="31"/>
+    <col width="14" customWidth="1" min="32" max="32"/>
+    <col width="14" customWidth="1" min="33" max="33"/>
+    <col width="14" customWidth="1" min="34" max="34"/>
+    <col width="11" customWidth="1" min="35" max="35"/>
+    <col width="11" customWidth="1" min="36" max="36"/>
+    <col width="11" customWidth="1" min="37" max="37"/>
+    <col width="11" customWidth="1" min="38" max="38"/>
+    <col width="11" customWidth="1" min="39" max="39"/>
+    <col width="11" customWidth="1" min="40" max="40"/>
+    <col width="11" customWidth="1" min="41" max="41"/>
+    <col width="11" customWidth="1" min="42" max="42"/>
+    <col width="11" customWidth="1" min="43" max="43"/>
+    <col width="11" customWidth="1" min="44" max="44"/>
+    <col width="11" customWidth="1" min="45" max="45"/>
+    <col width="11" customWidth="1" min="46" max="46"/>
+    <col width="11" customWidth="1" min="47" max="47"/>
+    <col width="11" customWidth="1" min="48" max="48"/>
+    <col width="11" customWidth="1" min="49" max="49"/>
+    <col width="11" customWidth="1" min="50" max="50"/>
+    <col width="11" customWidth="1" min="51" max="51"/>
+    <col width="11" customWidth="1" min="52" max="52"/>
+    <col width="11" customWidth="1" min="53" max="53"/>
+    <col width="11" customWidth="1" min="54" max="54"/>
+    <col width="11" customWidth="1" min="55" max="55"/>
+    <col width="11" customWidth="1" min="56" max="56"/>
+    <col width="11" customWidth="1" min="57" max="57"/>
+    <col width="11" customWidth="1" min="58" max="58"/>
+  </cols>
+  <sheetData>
+    <row r="1" ht="24" customHeight="1">
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>Petugas</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Waktu</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Gardu</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Kapasitas</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Beban</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Persentase Beban</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Ketidakseimbangan</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>arus_induk_r</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>arus_induk_s</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>arus_induk_t</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>arus_induk_n</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j1_r</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j1_s</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j1_t</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j1_n</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j2_r</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j2_s</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j2_t</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j2_n</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j3_r</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j3_s</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j3_t</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j3_n</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j4_r</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j4_s</t>
+        </is>
+      </c>
+      <c r="AA1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j4_t</t>
+        </is>
+      </c>
+      <c r="AB1" s="1" t="inlineStr">
+        <is>
+          <t>arus_j4_n</t>
+        </is>
+      </c>
+      <c r="AC1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rs_induk</t>
+        </is>
+      </c>
+      <c r="AD1" s="1" t="inlineStr">
+        <is>
+          <t>teg_st_induk</t>
+        </is>
+      </c>
+      <c r="AE1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tr_induk</t>
+        </is>
+      </c>
+      <c r="AF1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rn_induk</t>
+        </is>
+      </c>
+      <c r="AG1" s="1" t="inlineStr">
+        <is>
+          <t>teg_sn_induk</t>
+        </is>
+      </c>
+      <c r="AH1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tn_induk</t>
+        </is>
+      </c>
+      <c r="AI1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rs_j1</t>
+        </is>
+      </c>
+      <c r="AJ1" s="1" t="inlineStr">
+        <is>
+          <t>teg_st_j1</t>
+        </is>
+      </c>
+      <c r="AK1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tr_j1</t>
+        </is>
+      </c>
+      <c r="AL1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rn_j1</t>
+        </is>
+      </c>
+      <c r="AM1" s="1" t="inlineStr">
+        <is>
+          <t>teg_sn_j1</t>
+        </is>
+      </c>
+      <c r="AN1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tn_j1</t>
+        </is>
+      </c>
+      <c r="AO1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rs_j2</t>
+        </is>
+      </c>
+      <c r="AP1" s="1" t="inlineStr">
+        <is>
+          <t>teg_st_j2</t>
+        </is>
+      </c>
+      <c r="AQ1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tr_j2</t>
+        </is>
+      </c>
+      <c r="AR1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rn_j2</t>
+        </is>
+      </c>
+      <c r="AS1" s="1" t="inlineStr">
+        <is>
+          <t>teg_sn_j2</t>
+        </is>
+      </c>
+      <c r="AT1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tn_j2</t>
+        </is>
+      </c>
+      <c r="AU1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rs_j3</t>
+        </is>
+      </c>
+      <c r="AV1" s="1" t="inlineStr">
+        <is>
+          <t>teg_st_j3</t>
+        </is>
+      </c>
+      <c r="AW1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tr_j3</t>
+        </is>
+      </c>
+      <c r="AX1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rn_j3</t>
+        </is>
+      </c>
+      <c r="AY1" s="1" t="inlineStr">
+        <is>
+          <t>teg_sn_j3</t>
+        </is>
+      </c>
+      <c r="AZ1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tn_j3</t>
+        </is>
+      </c>
+      <c r="BA1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rs_j4</t>
+        </is>
+      </c>
+      <c r="BB1" s="1" t="inlineStr">
+        <is>
+          <t>teg_st_j4</t>
+        </is>
+      </c>
+      <c r="BC1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tr_j4</t>
+        </is>
+      </c>
+      <c r="BD1" s="1" t="inlineStr">
+        <is>
+          <t>teg_rn_j4</t>
+        </is>
+      </c>
+      <c r="BE1" s="1" t="inlineStr">
+        <is>
+          <t>teg_sn_j4</t>
+        </is>
+      </c>
+      <c r="BF1" s="1" t="inlineStr">
+        <is>
+          <t>teg_tn_j4</t>
+        </is>
+      </c>
+    </row>
+    <row r="2">
+      <c r="A2" t="n">
+        <v>73</v>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>2026-05-13T09:31:04</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>31.26 kVA</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>31.26%</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>14.76%</t>
+        </is>
+      </c>
+      <c r="I2" t="n">
+        <v>56.1</v>
+      </c>
+      <c r="J2" t="n">
+        <v>38.3</v>
+      </c>
+      <c r="K2" t="n">
+        <v>43.4</v>
+      </c>
+      <c r="L2" t="n">
+        <v>27.47</v>
+      </c>
+      <c r="M2" t="n">
+        <v>28.33</v>
+      </c>
+      <c r="N2" t="n">
+        <v>5.704</v>
+      </c>
+      <c r="O2" t="n">
+        <v>3.453</v>
+      </c>
+      <c r="P2" t="n">
+        <v>22.93</v>
+      </c>
+      <c r="Q2" t="n">
+        <v>31.1</v>
+      </c>
+      <c r="R2" t="n">
+        <v>30.49</v>
+      </c>
+      <c r="S2" t="n">
+        <v>42.93</v>
+      </c>
+      <c r="T2" t="n">
+        <v>19.91</v>
+      </c>
+      <c r="AC2" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AD2" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AE2" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AF2" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AG2" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH2" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL2" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AM2" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AN2" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR2" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS2" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AT2" t="n">
+        <v>224.4</v>
+      </c>
+    </row>
+    <row r="3">
+      <c r="A3" t="n">
+        <v>74</v>
+      </c>
+      <c r="B3" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C3" t="inlineStr">
+        <is>
+          <t>2026-05-13T19:00:08</t>
+        </is>
+      </c>
+      <c r="D3" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E3" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F3" t="inlineStr">
+        <is>
+          <t>48.05 kVA</t>
+        </is>
+      </c>
+      <c r="G3" t="inlineStr">
+        <is>
+          <t>48.05%</t>
+        </is>
+      </c>
+      <c r="H3" t="inlineStr">
+        <is>
+          <t>16.83%</t>
+        </is>
+      </c>
+      <c r="I3" t="n">
+        <v>75.3</v>
+      </c>
+      <c r="J3" t="n">
+        <v>52.71</v>
+      </c>
+      <c r="K3" t="n">
+        <v>83.5</v>
+      </c>
+      <c r="L3" t="n">
+        <v>57.05</v>
+      </c>
+      <c r="M3" t="n">
+        <v>32.45</v>
+      </c>
+      <c r="N3" t="n">
+        <v>7.51</v>
+      </c>
+      <c r="O3" t="n">
+        <v>4.465</v>
+      </c>
+      <c r="P3" t="n">
+        <v>26.22</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>46.53</v>
+      </c>
+      <c r="R3" t="n">
+        <v>44.16</v>
+      </c>
+      <c r="S3" t="n">
+        <v>81</v>
+      </c>
+      <c r="T3" t="n">
+        <v>54.83</v>
+      </c>
+      <c r="AC3" t="n">
+        <v>394</v>
+      </c>
+      <c r="AD3" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AE3" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="AF3" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AG3" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH3" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AL3" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AM3" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AN3" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AR3" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS3" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AT3" t="n">
+        <v>226.9</v>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" t="n">
+        <v>71</v>
+      </c>
+      <c r="B4" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C4" t="inlineStr">
+        <is>
+          <t>2026-06-15T09:05:17</t>
+        </is>
+      </c>
+      <c r="D4" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E4" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F4" t="inlineStr">
+        <is>
+          <t>26.53 kVA</t>
+        </is>
+      </c>
+      <c r="G4" t="inlineStr">
+        <is>
+          <t>26.53%</t>
+        </is>
+      </c>
+      <c r="H4" t="inlineStr">
+        <is>
+          <t>22.06%</t>
+        </is>
+      </c>
+      <c r="I4" t="n">
+        <v>45.31</v>
+      </c>
+      <c r="J4" t="n">
+        <v>25.98</v>
+      </c>
+      <c r="K4" t="n">
+        <v>45.19</v>
+      </c>
+      <c r="L4" t="n">
+        <v>31.9</v>
+      </c>
+      <c r="M4" t="n">
+        <v>22.74</v>
+      </c>
+      <c r="N4" t="n">
+        <v>4.782</v>
+      </c>
+      <c r="O4" t="n">
+        <v>3.885</v>
+      </c>
+      <c r="P4" t="n">
+        <v>17.18</v>
+      </c>
+      <c r="Q4" t="n">
+        <v>29.51</v>
+      </c>
+      <c r="R4" t="n">
+        <v>21.79</v>
+      </c>
+      <c r="S4" t="n">
+        <v>46.99</v>
+      </c>
+      <c r="T4" t="n">
+        <v>30.67</v>
+      </c>
+      <c r="AC4" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD4" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AE4" t="n">
+        <v>396</v>
+      </c>
+      <c r="AF4" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AG4" t="n">
+        <v>227</v>
+      </c>
+      <c r="AH4" t="n">
+        <v>228</v>
+      </c>
+      <c r="AL4" t="n">
+        <v>228</v>
+      </c>
+      <c r="AM4" t="n">
+        <v>227</v>
+      </c>
+      <c r="AN4" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AR4" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AS4" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AT4" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" t="n">
+        <v>72</v>
+      </c>
+      <c r="B5" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C5" t="inlineStr">
+        <is>
+          <t>2026-06-15T19:16:18</t>
+        </is>
+      </c>
+      <c r="D5" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E5" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F5" t="inlineStr">
+        <is>
+          <t>44.87 kVA</t>
+        </is>
+      </c>
+      <c r="G5" t="inlineStr">
+        <is>
+          <t>44.87%</t>
+        </is>
+      </c>
+      <c r="H5" t="inlineStr">
+        <is>
+          <t>14.09%</t>
+        </is>
+      </c>
+      <c r="I5" t="n">
+        <v>73.7</v>
+      </c>
+      <c r="J5" t="n">
+        <v>51.21</v>
+      </c>
+      <c r="K5" t="n">
+        <v>69.90000000000001</v>
+      </c>
+      <c r="L5" t="n">
+        <v>53.8</v>
+      </c>
+      <c r="M5" t="n">
+        <v>30.99</v>
+      </c>
+      <c r="N5" t="n">
+        <v>7.31</v>
+      </c>
+      <c r="O5" t="n">
+        <v>4.612</v>
+      </c>
+      <c r="P5" t="n">
+        <v>22.57</v>
+      </c>
+      <c r="Q5" t="n">
+        <v>44.2</v>
+      </c>
+      <c r="R5" t="n">
+        <v>48.7</v>
+      </c>
+      <c r="S5" t="n">
+        <v>62.6</v>
+      </c>
+      <c r="T5" t="n">
+        <v>43.02</v>
+      </c>
+      <c r="AC5" t="n">
+        <v>398</v>
+      </c>
+      <c r="AD5" t="n">
+        <v>399.4</v>
+      </c>
+      <c r="AE5" t="n">
+        <v>399.4</v>
+      </c>
+      <c r="AF5" t="n">
+        <v>230</v>
+      </c>
+      <c r="AG5" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AH5" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AL5" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AM5" t="n">
+        <v>230</v>
+      </c>
+      <c r="AN5" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="AR5" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AS5" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AT5" t="n">
+        <v>230.9</v>
+      </c>
+    </row>
+  </sheetData>
+  <autoFilter ref="A1:BF5"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>