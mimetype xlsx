--- v0 (2026-08-07)
+++ v1 (2026-09-24)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Data Pengukuran" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$36</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Data Pengukuran'!$A$1:$BF$350</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
     </fill>
@@ -424,62 +424,62 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:BF36"/>
+  <dimension ref="A1:BF350"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="10" customWidth="1" min="1" max="1"/>
-    <col width="10" customWidth="1" min="2" max="2"/>
-    <col width="24" customWidth="1" min="3" max="3"/>
+    <col width="19" customWidth="1" min="2" max="2"/>
+    <col width="21" customWidth="1" min="3" max="3"/>
     <col width="10" customWidth="1" min="4" max="4"/>
     <col width="11" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="18" customWidth="1" min="7" max="7"/>
     <col width="19" customWidth="1" min="8" max="8"/>
     <col width="14" customWidth="1" min="9" max="9"/>
     <col width="14" customWidth="1" min="10" max="10"/>
     <col width="14" customWidth="1" min="11" max="11"/>
     <col width="14" customWidth="1" min="12" max="12"/>
     <col width="11" customWidth="1" min="13" max="13"/>
     <col width="11" customWidth="1" min="14" max="14"/>
     <col width="11" customWidth="1" min="15" max="15"/>
     <col width="11" customWidth="1" min="16" max="16"/>
     <col width="11" customWidth="1" min="17" max="17"/>
     <col width="11" customWidth="1" min="18" max="18"/>
     <col width="11" customWidth="1" min="19" max="19"/>
     <col width="11" customWidth="1" min="20" max="20"/>
     <col width="11" customWidth="1" min="21" max="21"/>
     <col width="11" customWidth="1" min="22" max="22"/>
     <col width="11" customWidth="1" min="23" max="23"/>
     <col width="11" customWidth="1" min="24" max="24"/>
     <col width="11" customWidth="1" min="25" max="25"/>
     <col width="11" customWidth="1" min="26" max="26"/>
     <col width="11" customWidth="1" min="27" max="27"/>
     <col width="11" customWidth="1" min="28" max="28"/>
@@ -787,1857 +787,35144 @@
         </is>
       </c>
       <c r="BC1" s="1" t="inlineStr">
         <is>
           <t>teg_tr_j4</t>
         </is>
       </c>
       <c r="BD1" s="1" t="inlineStr">
         <is>
           <t>teg_rn_j4</t>
         </is>
       </c>
       <c r="BE1" s="1" t="inlineStr">
         <is>
           <t>teg_sn_j4</t>
         </is>
       </c>
       <c r="BF1" s="1" t="inlineStr">
         <is>
           <t>teg_tn_j4</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="n">
-        <v>39</v>
+        <v>396</v>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>2026-08-07T12:11:00</t>
+          <t>2026-09-11T09:05:03</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>AGT 25</t>
+          <t>AGT 29</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
-          <t>25 kVA</t>
+          <t>160 kVA</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
-          <t>16.17 kVA</t>
+          <t>95.38 kVA</t>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>64.66%</t>
+          <t>59.62%</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
-          <t>7.14%</t>
+          <t>1.41%</t>
         </is>
       </c>
       <c r="I2" t="n">
-        <v>23</v>
+        <v>136.9</v>
       </c>
       <c r="J2" t="n">
-        <v>22</v>
+        <v>140</v>
       </c>
       <c r="K2" t="n">
-        <v>25</v>
+        <v>142.7</v>
       </c>
       <c r="L2" t="n">
-        <v>245</v>
+        <v>69.2</v>
+      </c>
+      <c r="M2" t="n">
+        <v>51.61</v>
+      </c>
+      <c r="N2" t="n">
+        <v>28.55</v>
+      </c>
+      <c r="O2" t="n">
+        <v>45.68</v>
+      </c>
+      <c r="P2" t="n">
+        <v>33.41</v>
+      </c>
+      <c r="Q2" t="n">
+        <v>75</v>
+      </c>
+      <c r="R2" t="n">
+        <v>104.3</v>
+      </c>
+      <c r="S2" t="n">
+        <v>94.7</v>
+      </c>
+      <c r="T2" t="n">
+        <v>40.14</v>
+      </c>
+      <c r="AC2" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="AD2" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AE2" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AF2" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AG2" t="n">
+        <v>228</v>
+      </c>
+      <c r="AH2" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AL2" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AM2" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AN2" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AR2" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AS2" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AT2" t="n">
+        <v>227.4</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="n">
-        <v>38</v>
+        <v>395</v>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>2026-08-05T23:48:00</t>
+          <t>2026-09-11T09:15:59</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>AGT 11</t>
+          <t>AGT 20</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
-          <t>102.77 kVA</t>
+          <t>25.69 kVA</t>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>102.77%</t>
+          <t>25.69%</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
-          <t>117.08%</t>
+          <t>6.73%</t>
         </is>
       </c>
       <c r="I3" t="n">
-        <v>322</v>
+        <v>36.32</v>
       </c>
       <c r="J3" t="n">
-        <v>111</v>
+        <v>38.35</v>
       </c>
       <c r="K3" t="n">
-        <v>12</v>
+        <v>31.95</v>
       </c>
       <c r="L3" t="n">
-        <v>50</v>
+        <v>24.36</v>
+      </c>
+      <c r="M3" t="n">
+        <v>18.99</v>
+      </c>
+      <c r="N3" t="n">
+        <v>16.34</v>
+      </c>
+      <c r="O3" t="n">
+        <v>10.13</v>
+      </c>
+      <c r="P3" t="n">
+        <v>12.93</v>
+      </c>
+      <c r="Q3" t="n">
+        <v>18.64</v>
+      </c>
+      <c r="R3" t="n">
+        <v>26.34</v>
+      </c>
+      <c r="S3" t="n">
+        <v>22.77</v>
+      </c>
+      <c r="T3" t="n">
+        <v>14.08</v>
+      </c>
+      <c r="AC3" t="n">
+        <v>417.3</v>
+      </c>
+      <c r="AD3" t="n">
+        <v>417.5</v>
+      </c>
+      <c r="AE3" t="n">
+        <v>417.2</v>
+      </c>
+      <c r="AF3" t="n">
+        <v>240.7</v>
+      </c>
+      <c r="AG3" t="n">
+        <v>241.2</v>
+      </c>
+      <c r="AH3" t="n">
+        <v>241.3</v>
+      </c>
+      <c r="AL3" t="n">
+        <v>240.6</v>
+      </c>
+      <c r="AM3" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AN3" t="n">
+        <v>241.2</v>
+      </c>
+      <c r="AR3" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AS3" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AT3" t="n">
+        <v>241.4</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="n">
-        <v>37</v>
+        <v>394</v>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>2026-08-05T23:48:00</t>
+          <t>2026-09-11T09:29:21</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>AGT 1</t>
+          <t>AGT 7</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
-          <t>160 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
-          <t>110.39 kVA</t>
+          <t>43.74 kVA</t>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>68.99%</t>
+          <t>43.74%</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
-          <t>102.09%</t>
+          <t>7.26%</t>
         </is>
       </c>
       <c r="I4" t="n">
-        <v>322</v>
+        <v>61.3</v>
       </c>
       <c r="J4" t="n">
-        <v>100</v>
+        <v>69.09999999999999</v>
       </c>
       <c r="K4" t="n">
-        <v>56</v>
+        <v>56.53</v>
       </c>
       <c r="L4" t="n">
-        <v>77</v>
+        <v>44.27</v>
+      </c>
+      <c r="AC4" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD4" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AE4" t="n">
+        <v>405.6</v>
+      </c>
+      <c r="AF4" t="n">
+        <v>234</v>
+      </c>
+      <c r="AG4" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AH4" t="n">
+        <v>234</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="n">
-        <v>36</v>
+        <v>393</v>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>agus</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>2026-08-05T22:42:00</t>
+          <t>2026-09-11T09:36:15</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>AGT 1</t>
+          <t>AGT 25</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
-          <t>160 kVA</t>
+          <t>25 kVA</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
-          <t>109.93 kVA</t>
+          <t>5.18 kVA</t>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>68.70%</t>
+          <t>20.72%</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
-          <t>102.31%</t>
+          <t>34.93%</t>
         </is>
       </c>
       <c r="I5" t="n">
-        <v>123</v>
+        <v>5.06</v>
       </c>
       <c r="J5" t="n">
-        <v>321</v>
+        <v>11.44</v>
       </c>
       <c r="K5" t="n">
-        <v>32</v>
+        <v>6.02</v>
       </c>
       <c r="L5" t="n">
-        <v>123</v>
+        <v>5.435</v>
+      </c>
+      <c r="AC5" t="n">
+        <v>398.7</v>
+      </c>
+      <c r="AD5" t="n">
+        <v>398.2</v>
+      </c>
+      <c r="AE5" t="n">
+        <v>398.4</v>
+      </c>
+      <c r="AF5" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AG5" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AH5" t="n">
+        <v>229.8</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="n">
-        <v>34</v>
+        <v>392</v>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>2026-08-05T00:49:00</t>
+          <t>2026-09-11T09:55:00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>AGT 43</t>
+          <t>AGT 16</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
-          <t>160 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
-          <t>107.85 kVA</t>
+          <t>34.42 kVA</t>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>67.41%</t>
+          <t>34.42%</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
-          <t>100.43%</t>
+          <t>3.59%</t>
         </is>
       </c>
       <c r="I6" t="n">
-        <v>123</v>
+        <v>48.62</v>
       </c>
       <c r="J6" t="n">
-        <v>312</v>
+        <v>49.14</v>
       </c>
       <c r="K6" t="n">
-        <v>32</v>
+        <v>52.94</v>
       </c>
       <c r="L6" t="n">
-        <v>13</v>
+        <v>26.21</v>
+      </c>
+      <c r="M6" t="n">
+        <v>43.74</v>
+      </c>
+      <c r="N6" t="n">
+        <v>35.87</v>
+      </c>
+      <c r="O6" t="n">
+        <v>51.04</v>
+      </c>
+      <c r="P6" t="n">
+        <v>23.83</v>
+      </c>
+      <c r="Q6" t="n">
+        <v>7.39</v>
+      </c>
+      <c r="R6" t="n">
+        <v>8.19</v>
+      </c>
+      <c r="S6" t="n">
+        <v>1.618</v>
+      </c>
+      <c r="T6" t="n">
+        <v>9.779999999999999</v>
+      </c>
+      <c r="AC6" t="n">
+        <v>395</v>
+      </c>
+      <c r="AD6" t="n">
+        <v>396.4</v>
+      </c>
+      <c r="AE6" t="n">
+        <v>395.4</v>
+      </c>
+      <c r="AF6" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AG6" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH6" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AL6" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AM6" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AN6" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AR6" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS6" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AT6" t="n">
+        <v>227.6</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="n">
-        <v>33</v>
+        <v>391</v>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>2026-08-03T23:26:00</t>
+          <t>2026-09-11T18:41:32</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>AGT 11</t>
+          <t>AGT 25</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>25 kVA</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>85.22 kVA</t>
+          <t>5.24 kVA</t>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>85.22%</t>
+          <t>20.98%</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>31.52%</t>
         </is>
       </c>
       <c r="I7" t="n">
-        <v>123</v>
+        <v>5.634</v>
       </c>
       <c r="J7" t="n">
-        <v>123</v>
+        <v>11.2</v>
       </c>
       <c r="K7" t="n">
-        <v>123</v>
+        <v>5.98</v>
       </c>
       <c r="L7" t="n">
-        <v>132</v>
+        <v>6.14</v>
+      </c>
+      <c r="AC7" t="n">
+        <v>398.5</v>
+      </c>
+      <c r="AD7" t="n">
+        <v>397.7</v>
+      </c>
+      <c r="AE7" t="n">
+        <v>398.2</v>
+      </c>
+      <c r="AF7" t="n">
+        <v>13.9</v>
+      </c>
+      <c r="AG7" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AH7" t="n">
+        <v>229.6</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="n">
-        <v>32</v>
+        <v>390</v>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>2026-08-03T23:21:00</t>
+          <t>2026-09-11T19:18:10</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>AGT 1</t>
+          <t>AGT 7</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
-          <t>160 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t>8.31 kVA</t>
+          <t>55.87 kVA</t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>5.20%</t>
+          <t>55.87%</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>7.02%</t>
         </is>
       </c>
       <c r="I8" t="n">
-        <v>12</v>
+        <v>86.90000000000001</v>
       </c>
       <c r="J8" t="n">
-        <v>12</v>
+        <v>81.09999999999999</v>
       </c>
       <c r="K8" t="n">
-        <v>12</v>
+        <v>71.40000000000001</v>
       </c>
       <c r="L8" t="n">
-        <v>12</v>
+        <v>58.87</v>
+      </c>
+      <c r="AC8" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AD8" t="n">
+        <v>404.6</v>
+      </c>
+      <c r="AE8" t="n">
+        <v>404.6</v>
+      </c>
+      <c r="AF8" t="n">
+        <v>233</v>
+      </c>
+      <c r="AG8" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AH8" t="n">
+        <v>233.4</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="n">
-        <v>31</v>
+        <v>389</v>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>2026-08-03T23:21:00</t>
+          <t>2026-09-11T20:10:02</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 29</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>160 kVA</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>15.93 kVA</t>
+          <t>104.27 kVA</t>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>15.93%</t>
+          <t>65.17%</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>9.55%</t>
         </is>
       </c>
       <c r="I9" t="n">
-        <v>23</v>
+        <v>155.8</v>
       </c>
       <c r="J9" t="n">
-        <v>23</v>
+        <v>131.1</v>
       </c>
       <c r="K9" t="n">
-        <v>23</v>
+        <v>172.2</v>
       </c>
       <c r="L9" t="n">
-        <v>23</v>
+        <v>103.8</v>
+      </c>
+      <c r="M9" t="n">
+        <v>60.5</v>
+      </c>
+      <c r="N9" t="n">
+        <v>33.48</v>
+      </c>
+      <c r="O9" t="n">
+        <v>50.48</v>
+      </c>
+      <c r="P9" t="n">
+        <v>50.33</v>
+      </c>
+      <c r="Q9" t="n">
+        <v>96.40000000000001</v>
+      </c>
+      <c r="R9" t="n">
+        <v>92.5</v>
+      </c>
+      <c r="S9" t="n">
+        <v>125.8</v>
+      </c>
+      <c r="T9" t="n">
+        <v>62</v>
+      </c>
+      <c r="AC9" t="n">
+        <v>393.3</v>
+      </c>
+      <c r="AD9" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE9" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AF9" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AG9" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AH9" t="n">
+        <v>227</v>
+      </c>
+      <c r="AL9" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AM9" t="n">
+        <v>228</v>
+      </c>
+      <c r="AN9" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR9" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AS9" t="n">
+        <v>228</v>
+      </c>
+      <c r="AT9" t="n">
+        <v>227</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="n">
-        <v>30</v>
+        <v>388</v>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>2026-08-03T23:09:00</t>
+          <t>2026-09-11T20:23:34</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 20</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
-          <t>184.75 kVA</t>
+          <t>31.78 kVA</t>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>184.75%</t>
+          <t>31.78%</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
-          <t>50.00%</t>
+          <t>9.42%</t>
         </is>
       </c>
       <c r="I10" t="n">
-        <v>200</v>
+        <v>48.16</v>
       </c>
       <c r="J10" t="n">
-        <v>400</v>
+        <v>45.96</v>
       </c>
       <c r="K10" t="n">
-        <v>200</v>
+        <v>37.74</v>
       </c>
       <c r="L10" t="n">
-        <v>100</v>
+        <v>42.22</v>
+      </c>
+      <c r="Q10" t="n">
+        <v>30.43</v>
+      </c>
+      <c r="R10" t="n">
+        <v>24.03</v>
+      </c>
+      <c r="S10" t="n">
+        <v>24.35</v>
+      </c>
+      <c r="T10" t="n">
+        <v>23.61</v>
+      </c>
+      <c r="AC10" t="n">
+        <v>416.9</v>
+      </c>
+      <c r="AD10" t="n">
+        <v>417.5</v>
+      </c>
+      <c r="AE10" t="n">
+        <v>417.9</v>
+      </c>
+      <c r="AF10" t="n">
+        <v>240.9</v>
+      </c>
+      <c r="AG10" t="n">
+        <v>240.7</v>
+      </c>
+      <c r="AH10" t="n">
+        <v>241.1</v>
+      </c>
+      <c r="AR10" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AS10" t="n">
+        <v>240.4</v>
+      </c>
+      <c r="AT10" t="n">
+        <v>241</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="n">
-        <v>29</v>
+        <v>387</v>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>2026-08-03T23:09:00</t>
+          <t>2026-09-17T09:31:27</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>AGT 3</t>
+          <t>AGT 14</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>200 kVA</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>36.26 kVA</t>
+          <t>94.19 kVA</t>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>36.26%</t>
+          <t>47.09%</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
-          <t>133.12%</t>
+          <t>10.73%</t>
         </is>
       </c>
       <c r="I11" t="n">
-        <v>122</v>
+        <v>156.5</v>
       </c>
       <c r="J11" t="n">
-        <v>23</v>
+        <v>120.3</v>
       </c>
       <c r="K11" t="n">
-        <v>12</v>
+        <v>127.6</v>
       </c>
       <c r="L11" t="n">
-        <v>321</v>
+        <v>87.5</v>
+      </c>
+      <c r="M11" t="n">
+        <v>107.6</v>
+      </c>
+      <c r="N11" t="n">
+        <v>52.49</v>
+      </c>
+      <c r="O11" t="n">
+        <v>70.59999999999999</v>
+      </c>
+      <c r="P11" t="n">
+        <v>57.38</v>
+      </c>
+      <c r="Q11" t="n">
+        <v>53.15</v>
+      </c>
+      <c r="R11" t="n">
+        <v>68.40000000000001</v>
+      </c>
+      <c r="S11" t="n">
+        <v>57.16</v>
+      </c>
+      <c r="T11" t="n">
+        <v>34.04</v>
+      </c>
+      <c r="AC11" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AD11" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AE11" t="n">
+        <v>404</v>
+      </c>
+      <c r="AF11" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AG11" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AH11" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AL11" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AM11" t="n">
+        <v>233</v>
+      </c>
+      <c r="AN11" t="n">
+        <v>229</v>
+      </c>
+      <c r="AR11" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AS11" t="n">
+        <v>233</v>
+      </c>
+      <c r="AT11" t="n">
+        <v>232.6</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="n">
-        <v>28</v>
+        <v>386</v>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>2026-08-03T22:36:51</t>
+          <t>2026-09-17T09:37:54</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>AGT 5</t>
+          <t>AGT 10</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
-          <t>8.31 kVA</t>
+          <t>60.64 kVA</t>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>8.31%</t>
+          <t>60.64%</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>3.42%</t>
         </is>
       </c>
       <c r="I12" t="n">
+        <v>94.2</v>
+      </c>
+      <c r="J12" t="n">
+        <v>88.90000000000001</v>
+      </c>
+      <c r="K12" t="n">
+        <v>85.7</v>
+      </c>
+      <c r="L12" t="n">
+        <v>39.79</v>
+      </c>
+      <c r="M12" t="n">
+        <v>26.47</v>
+      </c>
+      <c r="N12" t="n">
+        <v>29.27</v>
+      </c>
+      <c r="O12" t="n">
         <v>12</v>
       </c>
-      <c r="J12" t="n">
-[...6 lines deleted...]
-        <v>12</v>
+      <c r="P12" t="n">
+        <v>18.31</v>
+      </c>
+      <c r="Q12" t="n">
+        <v>69</v>
+      </c>
+      <c r="R12" t="n">
+        <v>58.88</v>
+      </c>
+      <c r="S12" t="n">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="T12" t="n">
+        <v>27.89</v>
+      </c>
+      <c r="AC12" t="n">
+        <v>390.8</v>
+      </c>
+      <c r="AD12" t="n">
+        <v>390.3</v>
+      </c>
+      <c r="AE12" t="n">
+        <v>391.2</v>
+      </c>
+      <c r="AF12" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AG12" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AH12" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AL12" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AM12" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AN12" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AR12" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AS12" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AT12" t="n">
+        <v>226.1</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="n">
-        <v>27</v>
+        <v>385</v>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>2026-08-03T22:32:42</t>
+          <t>2026-09-17T09:44:06</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 11</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
-          <t>51.73 kVA</t>
+          <t>33.60 kVA</t>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>51.73%</t>
+          <t>33.60%</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
-          <t>167.86%</t>
+          <t>5.17%</t>
         </is>
       </c>
       <c r="I13" t="n">
-        <v>200</v>
+        <v>51.72</v>
       </c>
       <c r="J13" t="n">
-        <v>1</v>
+        <v>45.37</v>
       </c>
       <c r="K13" t="n">
-        <v>23</v>
+        <v>50.46</v>
       </c>
       <c r="L13" t="n">
-        <v>32</v>
+        <v>32.22</v>
+      </c>
+      <c r="M13" t="n">
+        <v>34.33</v>
+      </c>
+      <c r="N13" t="n">
+        <v>15.65</v>
+      </c>
+      <c r="O13" t="n">
+        <v>11.66</v>
+      </c>
+      <c r="P13" t="n">
+        <v>21.23</v>
+      </c>
+      <c r="Q13" t="n">
+        <v>19.32</v>
+      </c>
+      <c r="R13" t="n">
+        <v>28.38</v>
+      </c>
+      <c r="S13" t="n">
+        <v>37.79</v>
+      </c>
+      <c r="T13" t="n">
+        <v>22.92</v>
+      </c>
+      <c r="AC13" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AD13" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE13" t="n">
+        <v>394.3</v>
+      </c>
+      <c r="AF13" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AG13" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AH13" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AL13" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AM13" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AN13" t="n">
+        <v>228</v>
+      </c>
+      <c r="AR13" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AS13" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AT13" t="n">
+        <v>228</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="n">
-        <v>26</v>
+        <v>384</v>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>2026-08-03T22:32:37</t>
+          <t>2026-09-17T09:51:13</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>AGT 5</t>
+          <t>AGT 19</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>50 kVA</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>138.56 kVA</t>
+          <t>11.56 kVA</t>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>138.56%</t>
+          <t>23.12%</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>17.20%</t>
         </is>
       </c>
       <c r="I14" t="n">
-        <v>200</v>
+        <v>18.4</v>
       </c>
       <c r="J14" t="n">
-        <v>200</v>
+        <v>19.88</v>
       </c>
       <c r="K14" t="n">
-        <v>200</v>
+        <v>12.58</v>
       </c>
       <c r="L14" t="n">
-        <v>200</v>
+        <v>11.35</v>
+      </c>
+      <c r="AC14" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AD14" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AE14" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AF14" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AG14" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AH14" t="n">
+        <v>227.5</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="n">
-        <v>25</v>
+        <v>383</v>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>2026-08-03T22:32:33</t>
+          <t>2026-09-17T10:03:02</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>AGT 3</t>
+          <t>AGT 38</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>200 kVA</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
-          <t>138.56 kVA</t>
+          <t>12.23 kVA</t>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>138.56%</t>
+          <t>6.11%</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>17.12%</t>
         </is>
       </c>
       <c r="I15" t="n">
-        <v>200</v>
+        <v>21.45</v>
       </c>
       <c r="J15" t="n">
-        <v>200</v>
+        <v>13.16</v>
       </c>
       <c r="K15" t="n">
-        <v>200</v>
+        <v>18.51</v>
       </c>
       <c r="L15" t="n">
-        <v>200</v>
+        <v>13.65</v>
+      </c>
+      <c r="AC15" t="n">
+        <v>398.6</v>
+      </c>
+      <c r="AD15" t="n">
+        <v>398.9</v>
+      </c>
+      <c r="AE15" t="n">
+        <v>398.5</v>
+      </c>
+      <c r="AF15" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AG15" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AH15" t="n">
+        <v>230.2</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="n">
-        <v>24</v>
+        <v>382</v>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>2026-08-03T22:32:29</t>
+          <t>2026-09-17T18:57:13</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>AGT 2</t>
+          <t>AGT 14</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>200 kVA</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>138.56 kVA</t>
+          <t>129.69 kVA</t>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>69.28%</t>
+          <t>64.84%</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>5.98%</t>
         </is>
       </c>
       <c r="I16" t="n">
-        <v>200</v>
+        <v>189.7</v>
       </c>
       <c r="J16" t="n">
-        <v>200</v>
+        <v>198</v>
       </c>
       <c r="K16" t="n">
-        <v>200</v>
+        <v>168.9</v>
       </c>
       <c r="L16" t="n">
-        <v>200</v>
+        <v>108.4</v>
+      </c>
+      <c r="M16" t="n">
+        <v>128</v>
+      </c>
+      <c r="N16" t="n">
+        <v>96.2</v>
+      </c>
+      <c r="O16" t="n">
+        <v>71.8</v>
+      </c>
+      <c r="P16" t="n">
+        <v>70.59999999999999</v>
+      </c>
+      <c r="Q16" t="n">
+        <v>56.5</v>
+      </c>
+      <c r="R16" t="n">
+        <v>92.7</v>
+      </c>
+      <c r="S16" t="n">
+        <v>104.3</v>
+      </c>
+      <c r="T16" t="n">
+        <v>55.02</v>
+      </c>
+      <c r="AC16" t="n">
+        <v>403.6</v>
+      </c>
+      <c r="AD16" t="n">
+        <v>403.6</v>
+      </c>
+      <c r="AE16" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AF16" t="n">
+        <v>233</v>
+      </c>
+      <c r="AG16" t="n">
+        <v>233</v>
+      </c>
+      <c r="AH16" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AL16" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AM16" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AN16" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AR16" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AS16" t="n">
+        <v>233</v>
+      </c>
+      <c r="AT16" t="n">
+        <v>233.1</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="n">
-        <v>23</v>
+        <v>381</v>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>2026-08-03T22:32:22</t>
+          <t>2026-09-17T19:04:11</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>AGT 1</t>
+          <t>AGT 10</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
-          <t>160 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
-          <t>138.56 kVA</t>
+          <t>60.61 kVA</t>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>86.60%</t>
+          <t>60.61%</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>7.87%</t>
         </is>
       </c>
       <c r="I17" t="n">
-        <v>200</v>
+        <v>99.09999999999999</v>
       </c>
       <c r="J17" t="n">
-        <v>200</v>
+        <v>89.40000000000001</v>
       </c>
       <c r="K17" t="n">
-        <v>200</v>
+        <v>78.5</v>
       </c>
       <c r="L17" t="n">
-        <v>200</v>
+        <v>65.90000000000001</v>
+      </c>
+      <c r="M17" t="n">
+        <v>56.85</v>
+      </c>
+      <c r="N17" t="n">
+        <v>46.26</v>
+      </c>
+      <c r="O17" t="n">
+        <v>26.41</v>
+      </c>
+      <c r="P17" t="n">
+        <v>35.87</v>
+      </c>
+      <c r="Q17" t="n">
+        <v>41.75</v>
+      </c>
+      <c r="R17" t="n">
+        <v>44.37</v>
+      </c>
+      <c r="S17" t="n">
+        <v>56.52</v>
+      </c>
+      <c r="T17" t="n">
+        <v>35.63</v>
+      </c>
+      <c r="AC17" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AD17" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AE17" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AF17" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AG17" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AH17" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL17" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AM17" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AN17" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AR17" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AS17" t="n">
+        <v>227</v>
+      </c>
+      <c r="AT17" t="n">
+        <v>227.2</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="n">
-        <v>22</v>
+        <v>380</v>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>2026-08-03T22:31:20</t>
+          <t>2026-09-17T19:10:23</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 11</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
-          <t>8.31 kVA</t>
+          <t>61.38 kVA</t>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>8.31%</t>
+          <t>61.38%</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>4.77%</t>
         </is>
       </c>
       <c r="I18" t="n">
-        <v>12</v>
+        <v>88.5</v>
       </c>
       <c r="J18" t="n">
-        <v>12</v>
+        <v>85</v>
       </c>
       <c r="K18" t="n">
-        <v>12</v>
+        <v>96.40000000000001</v>
       </c>
       <c r="L18" t="n">
-        <v>12</v>
+        <v>65.59999999999999</v>
+      </c>
+      <c r="M18" t="n">
+        <v>52.1</v>
+      </c>
+      <c r="N18" t="n">
+        <v>34.56</v>
+      </c>
+      <c r="O18" t="n">
+        <v>24.2</v>
+      </c>
+      <c r="P18" t="n">
+        <v>33.97</v>
+      </c>
+      <c r="Q18" t="n">
+        <v>38.92</v>
+      </c>
+      <c r="R18" t="n">
+        <v>46.73</v>
+      </c>
+      <c r="S18" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="T18" t="n">
+        <v>41.02</v>
+      </c>
+      <c r="AC18" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AD18" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AE18" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AF18" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AG18" t="n">
+        <v>228</v>
+      </c>
+      <c r="AH18" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL18" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM18" t="n">
+        <v>228</v>
+      </c>
+      <c r="AN18" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AR18" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AS18" t="n">
+        <v>228</v>
+      </c>
+      <c r="AT18" t="n">
+        <v>227.6</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="n">
-        <v>21</v>
+        <v>379</v>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>2026-08-03T13:29</t>
+          <t>2026-09-17T19:17:33</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>AGT 1</t>
+          <t>AGT 19</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
-          <t>160 kVA</t>
+          <t>50 kVA</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
-          <t>15.24 kVA</t>
+          <t>22.78 kVA</t>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>9.53%</t>
+          <t>45.56%</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
-          <t>45.45%</t>
+          <t>15.99%</t>
         </is>
       </c>
       <c r="I19" t="n">
-        <v>12</v>
+        <v>31.15</v>
       </c>
       <c r="J19" t="n">
-        <v>31</v>
+        <v>27.64</v>
       </c>
       <c r="K19" t="n">
-        <v>23</v>
+        <v>41.41</v>
       </c>
       <c r="L19" t="n">
-        <v>1</v>
+        <v>27.71</v>
+      </c>
+      <c r="AC19" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AD19" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AE19" t="n">
+        <v>394.2</v>
+      </c>
+      <c r="AF19" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AG19" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AH19" t="n">
+        <v>226.7</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="n">
-        <v>20</v>
+        <v>378</v>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>2026-08-03T13:29</t>
+          <t>2026-09-17T19:30:34</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 38</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>200 kVA</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>6.24 kVA</t>
+          <t>8.00 kVA</t>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>6.24%</t>
+          <t>4.00%</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
-          <t>66.67%</t>
+          <t>31.51%</t>
         </is>
       </c>
       <c r="I20" t="n">
-        <v>12</v>
+        <v>16.97</v>
       </c>
       <c r="J20" t="n">
-        <v>3</v>
+        <v>11.18</v>
       </c>
       <c r="K20" t="n">
-        <v>12</v>
+        <v>6.42</v>
       </c>
       <c r="L20" t="n">
-        <v>12</v>
+        <v>14.2</v>
+      </c>
+      <c r="AC20" t="n">
+        <v>400.8</v>
+      </c>
+      <c r="AD20" t="n">
+        <v>401</v>
+      </c>
+      <c r="AE20" t="n">
+        <v>401</v>
+      </c>
+      <c r="AF20" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AG20" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AH20" t="n">
+        <v>231.7</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="n">
-        <v>19</v>
+        <v>377</v>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>2026-08-03T13:27:50.672Z</t>
+          <t>2026-09-15T09:20:14</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 36</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
-          <t>12.93 kVA</t>
+          <t>40.50 kVA</t>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>12.93%</t>
+          <t>40.50%</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
-          <t>35.71%</t>
+          <t>20.94%</t>
         </is>
       </c>
       <c r="I21" t="n">
-        <v>12</v>
+        <v>77.7</v>
       </c>
       <c r="J21" t="n">
-        <v>21</v>
+        <v>41.07</v>
       </c>
       <c r="K21" t="n">
-        <v>23</v>
+        <v>58.61</v>
+      </c>
+      <c r="L21" t="n">
+        <v>46.68</v>
+      </c>
+      <c r="M21" t="n">
+        <v>53.24</v>
+      </c>
+      <c r="N21" t="n">
+        <v>35.48</v>
+      </c>
+      <c r="O21" t="n">
+        <v>50.26</v>
+      </c>
+      <c r="P21" t="n">
+        <v>28.73</v>
+      </c>
+      <c r="Q21" t="n">
+        <v>30.52</v>
+      </c>
+      <c r="R21" t="n">
+        <v>3.345</v>
+      </c>
+      <c r="S21" t="n">
+        <v>4.479</v>
+      </c>
+      <c r="T21" t="n">
+        <v>28.13</v>
+      </c>
+      <c r="AC21" t="n">
+        <v>396.4</v>
+      </c>
+      <c r="AD21" t="n">
+        <v>395.4</v>
+      </c>
+      <c r="AE21" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AF21" t="n">
+        <v>228</v>
+      </c>
+      <c r="AG21" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AH21" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AL21" t="n">
+        <v>228</v>
+      </c>
+      <c r="AM21" t="n">
+        <v>229</v>
+      </c>
+      <c r="AN21" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AR21" t="n">
+        <v>228</v>
+      </c>
+      <c r="AS21" t="n">
+        <v>229</v>
+      </c>
+      <c r="AT21" t="n">
+        <v>227.6</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="n">
-        <v>18</v>
+        <v>376</v>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>2026-08-03T13:26:11.604Z</t>
+          <t>2026-09-15T09:26:50</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>AGT 2</t>
+          <t>AGT 12</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
-          <t>200 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
-          <t>6.24 kVA</t>
+          <t>52.60 kVA</t>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>3.12%</t>
+          <t>52.60%</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
-          <t>66.67%</t>
+          <t>13.68%</t>
         </is>
       </c>
       <c r="I22" t="n">
-        <v>12</v>
+        <v>72.09999999999999</v>
       </c>
       <c r="J22" t="n">
-        <v>12</v>
+        <v>66.09999999999999</v>
       </c>
       <c r="K22" t="n">
-        <v>3</v>
+        <v>92.8</v>
+      </c>
+      <c r="L22" t="n">
+        <v>61.8</v>
+      </c>
+      <c r="M22" t="n">
+        <v>27.62</v>
+      </c>
+      <c r="N22" t="n">
+        <v>34.21</v>
+      </c>
+      <c r="O22" t="n">
+        <v>47.35</v>
+      </c>
+      <c r="P22" t="n">
+        <v>29.17</v>
+      </c>
+      <c r="Q22" t="n">
+        <v>23.56</v>
+      </c>
+      <c r="R22" t="n">
+        <v>5.427</v>
+      </c>
+      <c r="S22" t="n">
+        <v>22.84</v>
+      </c>
+      <c r="T22" t="n">
+        <v>24.71</v>
+      </c>
+      <c r="U22" t="n">
+        <v>21.1</v>
+      </c>
+      <c r="V22" t="n">
+        <v>29.78</v>
+      </c>
+      <c r="W22" t="n">
+        <v>21.66</v>
+      </c>
+      <c r="X22" t="n">
+        <v>20.31</v>
+      </c>
+      <c r="AC22" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD22" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AE22" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AF22" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AG22" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH22" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AL22" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AM22" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AN22" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR22" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AS22" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AT22" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AX22" t="n">
+        <v>228</v>
+      </c>
+      <c r="AY22" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AZ22" t="n">
+        <v>226.8</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="n">
-        <v>17</v>
+        <v>375</v>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>2026-08-03T13:25:55.056Z</t>
+          <t>2026-09-15T09:34:19</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 24</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
-          <t>12.70 kVA</t>
+          <t>48.24 kVA</t>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>12.70%</t>
+          <t>48.24%</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
-          <t>69.09%</t>
+          <t>3.30%</t>
         </is>
       </c>
       <c r="I23" t="n">
-        <v>12</v>
+        <v>74.2</v>
       </c>
       <c r="J23" t="n">
-        <v>31</v>
+        <v>69.8</v>
       </c>
       <c r="K23" t="n">
-        <v>12</v>
+        <v>68.09999999999999</v>
       </c>
       <c r="L23" t="n">
-        <v>21</v>
+        <v>49.12</v>
+      </c>
+      <c r="M23" t="n">
+        <v>23.47</v>
+      </c>
+      <c r="N23" t="n">
+        <v>28.74</v>
+      </c>
+      <c r="O23" t="n">
+        <v>36.58</v>
+      </c>
+      <c r="P23" t="n">
+        <v>25.54</v>
+      </c>
+      <c r="Q23" t="n">
+        <v>47.55</v>
+      </c>
+      <c r="R23" t="n">
+        <v>45.88</v>
+      </c>
+      <c r="S23" t="n">
+        <v>32.27</v>
+      </c>
+      <c r="T23" t="n">
+        <v>34.92</v>
+      </c>
+      <c r="AC23" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AD23" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AE23" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AF23" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AG23" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AH23" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AL23" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AM23" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AN23" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AR23" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS23" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AT23" t="n">
+        <v>227.5</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="n">
-        <v>16</v>
+        <v>374</v>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>2026-08-03T13:12:15.793Z</t>
+          <t>2026-09-15T09:45:17</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 15</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t>8.31 kVA</t>
+          <t>64.48 kVA</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>8.31%</t>
+          <t>64.48%</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
-          <t>0.00%</t>
+          <t>4.85%</t>
         </is>
       </c>
       <c r="I24" t="n">
-        <v>12</v>
+        <v>93.3</v>
       </c>
       <c r="J24" t="n">
-        <v>12</v>
+        <v>89.59999999999999</v>
       </c>
       <c r="K24" t="n">
-        <v>12</v>
+        <v>101.8</v>
       </c>
       <c r="L24" t="n">
-        <v>12</v>
+        <v>49.61</v>
+      </c>
+      <c r="M24" t="n">
+        <v>33.29</v>
+      </c>
+      <c r="N24" t="n">
+        <v>41.38</v>
+      </c>
+      <c r="O24" t="n">
+        <v>46.87</v>
+      </c>
+      <c r="P24" t="n">
+        <v>32.7</v>
+      </c>
+      <c r="Q24" t="n">
+        <v>63.1</v>
+      </c>
+      <c r="R24" t="n">
+        <v>46.71</v>
+      </c>
+      <c r="S24" t="n">
+        <v>54.78</v>
+      </c>
+      <c r="T24" t="n">
+        <v>19.21</v>
+      </c>
+      <c r="AC24" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AD24" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AE24" t="n">
+        <v>392.2</v>
+      </c>
+      <c r="AF24" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AG24" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AH24" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AL24" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AM24" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AN24" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AR24" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS24" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AT24" t="n">
+        <v>225.8</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="n">
-        <v>15</v>
+        <v>373</v>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>2026-08-03T17:16</t>
+          <t>2026-09-15T09:52:26</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>AGT 2</t>
+          <t>AGT 37</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
-          <t>200 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
-          <t>12.93 kVA</t>
+          <t>25.65 kVA</t>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>6.47%</t>
+          <t>25.65%</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
-          <t>71.43%</t>
+          <t>5.35%</t>
         </is>
       </c>
       <c r="I25" t="n">
-        <v>12</v>
+        <v>37.75</v>
       </c>
       <c r="J25" t="n">
-        <v>32</v>
+        <v>34.52</v>
       </c>
       <c r="K25" t="n">
-        <v>12</v>
+        <v>40.33</v>
       </c>
       <c r="L25" t="n">
-        <v>312</v>
+        <v>14.24</v>
+      </c>
+      <c r="AC25" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AD25" t="n">
+        <v>395.9</v>
+      </c>
+      <c r="AE25" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AF25" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AG25" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AH25" t="n">
+        <v>228.7</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="n">
-        <v>14</v>
+        <v>372</v>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>2026-08-03T17:16</t>
+          <t>2026-09-15T18:39:17</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>AGT 2</t>
+          <t>AGT 36</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
-          <t>200 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t>107.62 kVA</t>
+          <t>63.44 kVA</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>53.81%</t>
+          <t>63.44%</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
-          <t>100.86%</t>
+          <t>18.72%</t>
         </is>
       </c>
       <c r="I26" t="n">
-        <v>123</v>
+        <v>118.6</v>
       </c>
       <c r="J26" t="n">
-        <v>312</v>
+        <v>76.2</v>
       </c>
       <c r="K26" t="n">
-        <v>31</v>
+        <v>83</v>
       </c>
       <c r="L26" t="n">
-        <v>312</v>
+        <v>69.40000000000001</v>
+      </c>
+      <c r="M26" t="n">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="N26" t="n">
+        <v>76.5</v>
+      </c>
+      <c r="O26" t="n">
+        <v>74.7</v>
+      </c>
+      <c r="P26" t="n">
+        <v>51.44</v>
+      </c>
+      <c r="Q26" t="n">
+        <v>32.12</v>
+      </c>
+      <c r="R26" t="n">
+        <v>2.137</v>
+      </c>
+      <c r="S26" t="n">
+        <v>4.956</v>
+      </c>
+      <c r="T26" t="n">
+        <v>30.78</v>
+      </c>
+      <c r="AC26" t="n">
+        <v>396.6</v>
+      </c>
+      <c r="AD26" t="n">
+        <v>396.1</v>
+      </c>
+      <c r="AE26" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AF26" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AG26" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AH26" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AL26" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AM26" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AN26" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AR26" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AS26" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AT26" t="n">
+        <v>227.7</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="n">
-        <v>13</v>
+        <v>371</v>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>2026-08-03T17:16</t>
+          <t>2026-09-15T18:46:28</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 24</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t>128.40 kVA</t>
+          <t>59.22 kVA</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>128.40%</t>
+          <t>59.22%</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
-          <t>73.74%</t>
+          <t>19.01%</t>
         </is>
       </c>
       <c r="I27" t="n">
-        <v>111</v>
+        <v>110.1</v>
       </c>
       <c r="J27" t="n">
-        <v>322</v>
+        <v>88.09999999999999</v>
       </c>
       <c r="K27" t="n">
-        <v>123</v>
+        <v>62</v>
       </c>
       <c r="L27" t="n">
-        <v>123</v>
+        <v>82.3</v>
+      </c>
+      <c r="M27" t="n">
+        <v>53.71</v>
+      </c>
+      <c r="N27" t="n">
+        <v>29.46</v>
+      </c>
+      <c r="O27" t="n">
+        <v>41.49</v>
+      </c>
+      <c r="P27" t="n">
+        <v>37.37</v>
+      </c>
+      <c r="Q27" t="n">
+        <v>56.2</v>
+      </c>
+      <c r="R27" t="n">
+        <v>57.58</v>
+      </c>
+      <c r="S27" t="n">
+        <v>19.18</v>
+      </c>
+      <c r="T27" t="n">
+        <v>51.75</v>
+      </c>
+      <c r="AC27" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD27" t="n">
+        <v>395.3</v>
+      </c>
+      <c r="AE27" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AF27" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AG27" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AH27" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AL27" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AM27" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AN27" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AR27" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AS27" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AT27" t="n">
+        <v>228.1</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="n">
-        <v>12</v>
+        <v>370</v>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>2026-08-03T17:15</t>
+          <t>2026-09-15T18:54:32</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 12</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t>12.70 kVA</t>
+          <t>77.79 kVA</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>12.70%</t>
+          <t>77.79%</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
-          <t>74.55%</t>
+          <t>4.79%</t>
         </is>
       </c>
       <c r="I28" t="n">
-        <v>11</v>
+        <v>122.3</v>
       </c>
       <c r="J28" t="n">
-        <v>32</v>
+        <v>107.1</v>
       </c>
       <c r="K28" t="n">
-        <v>12</v>
+        <v>112.9</v>
       </c>
       <c r="L28" t="n">
-        <v>33</v>
+        <v>89.5</v>
+      </c>
+      <c r="M28" t="n">
+        <v>53.48</v>
+      </c>
+      <c r="N28" t="n">
+        <v>48.77</v>
+      </c>
+      <c r="O28" t="n">
+        <v>62.7</v>
+      </c>
+      <c r="P28" t="n">
+        <v>47.04</v>
+      </c>
+      <c r="Q28" t="n">
+        <v>26.98</v>
+      </c>
+      <c r="R28" t="n">
+        <v>11.38</v>
+      </c>
+      <c r="S28" t="n">
+        <v>18.84</v>
+      </c>
+      <c r="T28" t="n">
+        <v>22.96</v>
+      </c>
+      <c r="U28" t="n">
+        <v>39.39</v>
+      </c>
+      <c r="V28" t="n">
+        <v>41.56</v>
+      </c>
+      <c r="W28" t="n">
+        <v>26.07</v>
+      </c>
+      <c r="X28" t="n">
+        <v>26.74</v>
+      </c>
+      <c r="AC28" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD28" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE28" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AF28" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AG28" t="n">
+        <v>228</v>
+      </c>
+      <c r="AH28" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AL28" t="n">
+        <v>227</v>
+      </c>
+      <c r="AM28" t="n">
+        <v>228</v>
+      </c>
+      <c r="AN28" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AR28" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AS28" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AT28" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AX28" t="n">
+        <v>227</v>
+      </c>
+      <c r="AY28" t="n">
+        <v>228</v>
+      </c>
+      <c r="AZ28" t="n">
+        <v>227.5</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="n">
-        <v>11</v>
+        <v>369</v>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>2026-08-03T17:15</t>
+          <t>2026-09-15T19:03:26</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>AGT 2</t>
+          <t>AGT 15</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
-          <t>200 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t>12.93 kVA</t>
+          <t>73.78 kVA</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>6.47%</t>
+          <t>73.78%</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
-          <t>71.43%</t>
+          <t>13.10%</t>
         </is>
       </c>
       <c r="I29" t="n">
-        <v>12</v>
+        <v>107.2</v>
       </c>
       <c r="J29" t="n">
-        <v>32</v>
+        <v>87.40000000000001</v>
       </c>
       <c r="K29" t="n">
-        <v>12</v>
+        <v>129.1</v>
       </c>
       <c r="L29" t="n">
-        <v>12</v>
+        <v>88.90000000000001</v>
+      </c>
+      <c r="M29" t="n">
+        <v>42.21</v>
+      </c>
+      <c r="N29" t="n">
+        <v>37.5</v>
+      </c>
+      <c r="O29" t="n">
+        <v>66.5</v>
+      </c>
+      <c r="P29" t="n">
+        <v>52.15</v>
+      </c>
+      <c r="Q29" t="n">
+        <v>68.7</v>
+      </c>
+      <c r="R29" t="n">
+        <v>51.94</v>
+      </c>
+      <c r="S29" t="n">
+        <v>61.1</v>
+      </c>
+      <c r="T29" t="n">
+        <v>39.26</v>
+      </c>
+      <c r="AC29" t="n">
+        <v>395.7</v>
+      </c>
+      <c r="AD29" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AE29" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AF29" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AG29" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AH29" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AL29" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AM29" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AN29" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AR29" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AS29" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AT29" t="n">
+        <v>227.3</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="n">
-        <v>10</v>
+        <v>368</v>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>2026-08-03T17:15</t>
+          <t>2026-09-15T19:10:34</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 37</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t>17.78 kVA</t>
+          <t>33.04 kVA</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>17.78%</t>
+          <t>33.04%</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
-          <t>24.68%</t>
+          <t>13.78%</t>
         </is>
       </c>
       <c r="I30" t="n">
-        <v>23</v>
+        <v>58.25</v>
       </c>
       <c r="J30" t="n">
-        <v>22</v>
+        <v>41.62</v>
       </c>
       <c r="K30" t="n">
-        <v>32</v>
+        <v>44.95</v>
       </c>
       <c r="L30" t="n">
-        <v>12</v>
+        <v>30.78</v>
+      </c>
+      <c r="AC30" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AD30" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="AE30" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AF30" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AG30" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AH30" t="n">
+        <v>229.9</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="n">
-        <v>9</v>
+        <v>367</v>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>2026-08-03T17:14</t>
+          <t>2026-09-08T09:20:15</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 2</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>200 kVA</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t>1.39 kVA</t>
+          <t>48.25 kVA</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>1.39%</t>
+          <t>24.12%</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
-          <t>50.00%</t>
+          <t>24.30%</t>
         </is>
       </c>
       <c r="I31" t="n">
-        <v>1</v>
+        <v>63.6</v>
       </c>
       <c r="J31" t="n">
-        <v>2</v>
+        <v>48.47</v>
       </c>
       <c r="K31" t="n">
-        <v>3</v>
+        <v>93.5</v>
       </c>
       <c r="L31" t="n">
-        <v>4</v>
+        <v>59.9</v>
+      </c>
+      <c r="M31" t="n">
+        <v>25.18</v>
+      </c>
+      <c r="N31" t="n">
+        <v>33.52</v>
+      </c>
+      <c r="O31" t="n">
+        <v>27.28</v>
+      </c>
+      <c r="P31" t="n">
+        <v>19.55</v>
+      </c>
+      <c r="Q31" t="n">
+        <v>38.23</v>
+      </c>
+      <c r="R31" t="n">
+        <v>18.24</v>
+      </c>
+      <c r="S31" t="n">
+        <v>60.8</v>
+      </c>
+      <c r="T31" t="n">
+        <v>37.46</v>
+      </c>
+      <c r="AC31" t="n">
+        <v>406.2</v>
+      </c>
+      <c r="AD31" t="n">
+        <v>408.3</v>
+      </c>
+      <c r="AE31" t="n">
+        <v>405</v>
+      </c>
+      <c r="AF31" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AG31" t="n">
+        <v>236.8</v>
+      </c>
+      <c r="AH31" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AL31" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AM31" t="n">
+        <v>236.5</v>
+      </c>
+      <c r="AN31" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AR31" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AS31" t="n">
+        <v>236.6</v>
+      </c>
+      <c r="AT31" t="n">
+        <v>233.2</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="n">
-        <v>8</v>
+        <v>366</v>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>2026-08-03T17:14</t>
+          <t>2026-09-08T09:29:36</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 1</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>160 kVA</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t>19.86 kVA</t>
+          <t>75.66 kVA</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>19.86%</t>
+          <t>47.29%</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
-          <t>58.14%</t>
+          <t>22.07%</t>
         </is>
       </c>
       <c r="I32" t="n">
-        <v>12</v>
+        <v>143.8</v>
       </c>
       <c r="J32" t="n">
-        <v>32</v>
+        <v>93.09999999999999</v>
       </c>
       <c r="K32" t="n">
-        <v>42</v>
+        <v>87.2</v>
       </c>
       <c r="L32" t="n">
-        <v>12</v>
+        <v>79.5</v>
+      </c>
+      <c r="M32" t="n">
+        <v>48.65</v>
+      </c>
+      <c r="N32" t="n">
+        <v>31.44</v>
+      </c>
+      <c r="O32" t="n">
+        <v>25.18</v>
+      </c>
+      <c r="P32" t="n">
+        <v>28.25</v>
+      </c>
+      <c r="Q32" t="n">
+        <v>93</v>
+      </c>
+      <c r="R32" t="n">
+        <v>68</v>
+      </c>
+      <c r="S32" t="n">
+        <v>64.7</v>
+      </c>
+      <c r="T32" t="n">
+        <v>38.54</v>
+      </c>
+      <c r="AC32" t="n">
+        <v>402.9</v>
+      </c>
+      <c r="AD32" t="n">
+        <v>406</v>
+      </c>
+      <c r="AE32" t="n">
+        <v>404.2</v>
+      </c>
+      <c r="AF32" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AG32" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AH32" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AL32" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AM32" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AN32" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AR32" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AS32" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AT32" t="n">
+        <v>234.2</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="n">
-        <v>7</v>
+        <v>365</v>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>2026-08-03T17:14</t>
+          <t>2026-09-08T09:42:10</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 39</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>100 kVA</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t>172.74 kVA</t>
+          <t>4.83 kVA</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>172.74%</t>
+          <t>4.83%</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
-          <t>65.24%</t>
+          <t>23.92%</t>
         </is>
       </c>
       <c r="I33" t="n">
-        <v>123</v>
+        <v>4.382</v>
       </c>
       <c r="J33" t="n">
-        <v>412</v>
+        <v>9.220000000000001</v>
       </c>
       <c r="K33" t="n">
-        <v>213</v>
+        <v>6.9</v>
       </c>
       <c r="L33" t="n">
-        <v>213</v>
+        <v>5.335</v>
+      </c>
+      <c r="M33" t="n">
+        <v>3.382</v>
+      </c>
+      <c r="N33" t="n">
+        <v>0</v>
+      </c>
+      <c r="O33" t="n">
+        <v>4.166</v>
+      </c>
+      <c r="P33" t="n">
+        <v>2.647</v>
+      </c>
+      <c r="Q33" t="n">
+        <v>4.356</v>
+      </c>
+      <c r="R33" t="n">
+        <v>9.07</v>
+      </c>
+      <c r="S33" t="n">
+        <v>3.167</v>
+      </c>
+      <c r="T33" t="n">
+        <v>7.18</v>
+      </c>
+      <c r="AC33" t="n">
+        <v>407.9</v>
+      </c>
+      <c r="AD33" t="n">
+        <v>409</v>
+      </c>
+      <c r="AE33" t="n">
+        <v>406.9</v>
+      </c>
+      <c r="AF33" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AG33" t="n">
+        <v>236.2</v>
+      </c>
+      <c r="AH33" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AL33" t="n">
+        <v>235.1</v>
+      </c>
+      <c r="AM33" t="n">
+        <v>235.9</v>
+      </c>
+      <c r="AN33" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AR33" t="n">
+        <v>235</v>
+      </c>
+      <c r="AS33" t="n">
+        <v>235.9</v>
+      </c>
+      <c r="AT33" t="n">
+        <v>235.4</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="n">
-        <v>6</v>
+        <v>364</v>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>2026-08-03T17:14</t>
+          <t>2026-09-08T09:51:33</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
-          <t>AGT 42</t>
+          <t>AGT 18</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
-          <t>100 kVA</t>
+          <t>50 kVA</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t>95.61 kVA</t>
+          <t>14.37 kVA</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>95.61%</t>
+          <t>28.74%</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
-          <t>77.54%</t>
+          <t>9.68%</t>
         </is>
       </c>
       <c r="I34" t="n">
-        <v>65</v>
+        <v>18.99</v>
       </c>
       <c r="J34" t="n">
-        <v>104</v>
+        <v>23.95</v>
       </c>
       <c r="K34" t="n">
-        <v>245</v>
+        <v>19.8</v>
       </c>
       <c r="L34" t="n">
-        <v>123</v>
+        <v>11.24</v>
+      </c>
+      <c r="AC34" t="n">
+        <v>396.4</v>
+      </c>
+      <c r="AD34" t="n">
+        <v>395.7</v>
+      </c>
+      <c r="AE34" t="n">
+        <v>397.9</v>
+      </c>
+      <c r="AF34" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AG34" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AH34" t="n">
+        <v>229</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="n">
-        <v>5</v>
+        <v>363</v>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>Ezra</t>
+          <t>Ezra Wahyu Satria</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>2026-08-03T17:14</t>
+          <t>2026-09-08T09:57:18</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
-          <t>AGT 1</t>
+          <t>AGT 23</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
-          <t>160 kVA</t>
+          <t>100 kVA</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t>20.09 kVA</t>
+          <t>62.39 kVA</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>12.56%</t>
+          <t>62.39%</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
-          <t>41.38%</t>
+          <t>8.73%</t>
         </is>
       </c>
       <c r="I35" t="n">
-        <v>23</v>
+        <v>85.3</v>
       </c>
       <c r="J35" t="n">
-        <v>41</v>
+        <v>101</v>
       </c>
       <c r="K35" t="n">
-        <v>23</v>
+        <v>81.59999999999999</v>
       </c>
       <c r="L35" t="n">
-        <v>44</v>
+        <v>58.15</v>
+      </c>
+      <c r="M35" t="n">
+        <v>22.79</v>
+      </c>
+      <c r="N35" t="n">
+        <v>63.4</v>
+      </c>
+      <c r="O35" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="P35" t="n">
+        <v>38.08</v>
+      </c>
+      <c r="Q35" t="n">
+        <v>27.31</v>
+      </c>
+      <c r="R35" t="n">
+        <v>37.22</v>
+      </c>
+      <c r="S35" t="n">
+        <v>20.25</v>
+      </c>
+      <c r="T35" t="n">
+        <v>23.9</v>
+      </c>
+      <c r="AC35" t="n">
+        <v>403.6</v>
+      </c>
+      <c r="AE35" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AF35" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AG35" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AH35" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AL35" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AM35" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AN35" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AR35" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AS35" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AT35" t="n">
+        <v>232.5</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="n">
-        <v>4</v>
+        <v>362</v>
       </c>
       <c r="B36" t="inlineStr">
         <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C36" t="inlineStr">
+        <is>
+          <t>2026-09-08T19:21:12</t>
+        </is>
+      </c>
+      <c r="D36" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E36" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F36" t="inlineStr">
+        <is>
+          <t>86.36 kVA</t>
+        </is>
+      </c>
+      <c r="G36" t="inlineStr">
+        <is>
+          <t>53.98%</t>
+        </is>
+      </c>
+      <c r="H36" t="inlineStr">
+        <is>
+          <t>18.60%</t>
+        </is>
+      </c>
+      <c r="I36" t="n">
+        <v>154.2</v>
+      </c>
+      <c r="J36" t="n">
+        <v>126.8</v>
+      </c>
+      <c r="K36" t="n">
+        <v>88.90000000000001</v>
+      </c>
+      <c r="L36" t="n">
+        <v>101.1</v>
+      </c>
+      <c r="M36" t="n">
+        <v>50.97</v>
+      </c>
+      <c r="N36" t="n">
+        <v>25.03</v>
+      </c>
+      <c r="O36" t="n">
+        <v>31.02</v>
+      </c>
+      <c r="P36" t="n">
+        <v>35.76</v>
+      </c>
+      <c r="Q36" t="n">
+        <v>105.7</v>
+      </c>
+      <c r="R36" t="n">
+        <v>99.40000000000001</v>
+      </c>
+      <c r="S36" t="n">
+        <v>57.36</v>
+      </c>
+      <c r="T36" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="AC36" t="n">
+        <v>403.3</v>
+      </c>
+      <c r="AD36" t="n">
+        <v>404.3</v>
+      </c>
+      <c r="AE36" t="n">
+        <v>405.6</v>
+      </c>
+      <c r="AF36" t="n">
+        <v>233</v>
+      </c>
+      <c r="AG36" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AH36" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AL36" t="n">
+        <v>233</v>
+      </c>
+      <c r="AM36" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AN36" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AR36" t="n">
+        <v>233</v>
+      </c>
+      <c r="AS36" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AT36" t="n">
+        <v>234.4</v>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" t="n">
+        <v>361</v>
+      </c>
+      <c r="B37" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C37" t="inlineStr">
+        <is>
+          <t>2026-09-08T19:31:33</t>
+        </is>
+      </c>
+      <c r="D37" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E37" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F37" t="inlineStr">
+        <is>
+          <t>5.82 kVA</t>
+        </is>
+      </c>
+      <c r="G37" t="inlineStr">
+        <is>
+          <t>5.82%</t>
+        </is>
+      </c>
+      <c r="H37" t="inlineStr">
+        <is>
+          <t>12.70%</t>
+        </is>
+      </c>
+      <c r="I37" t="n">
+        <v>6.66</v>
+      </c>
+      <c r="J37" t="n">
+        <v>9.23</v>
+      </c>
+      <c r="K37" t="n">
+        <v>8.789999999999999</v>
+      </c>
+      <c r="L37" t="n">
+        <v>9.359999999999999</v>
+      </c>
+      <c r="M37" t="n">
+        <v>4.841</v>
+      </c>
+      <c r="N37" t="n">
+        <v>0</v>
+      </c>
+      <c r="O37" t="n">
+        <v>2.993</v>
+      </c>
+      <c r="P37" t="n">
+        <v>5.254</v>
+      </c>
+      <c r="Q37" t="n">
+        <v>2.012</v>
+      </c>
+      <c r="R37" t="n">
+        <v>7.93</v>
+      </c>
+      <c r="S37" t="n">
+        <v>5.403</v>
+      </c>
+      <c r="T37" t="n">
+        <v>6.96</v>
+      </c>
+      <c r="AC37" t="n">
+        <v>408.3</v>
+      </c>
+      <c r="AD37" t="n">
+        <v>408.8</v>
+      </c>
+      <c r="AE37" t="n">
+        <v>407.8</v>
+      </c>
+      <c r="AF37" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AG37" t="n">
+        <v>236.1</v>
+      </c>
+      <c r="AH37" t="n">
+        <v>235.6</v>
+      </c>
+      <c r="AL37" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AM37" t="n">
+        <v>235.7</v>
+      </c>
+      <c r="AN37" t="n">
+        <v>235.6</v>
+      </c>
+      <c r="AR37" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AS37" t="n">
+        <v>235.6</v>
+      </c>
+      <c r="AT37" t="n">
+        <v>235.8</v>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" t="n">
+        <v>360</v>
+      </c>
+      <c r="B38" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C38" t="inlineStr">
+        <is>
+          <t>2026-09-08T19:41:45</t>
+        </is>
+      </c>
+      <c r="D38" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E38" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F38" t="inlineStr">
+        <is>
+          <t>6.57 kVA</t>
+        </is>
+      </c>
+      <c r="G38" t="inlineStr">
+        <is>
+          <t>13.14%</t>
+        </is>
+      </c>
+      <c r="H38" t="inlineStr">
+        <is>
+          <t>20.16%</t>
+        </is>
+      </c>
+      <c r="I38" t="n">
+        <v>9.33</v>
+      </c>
+      <c r="J38" t="n">
+        <v>6.86</v>
+      </c>
+      <c r="K38" t="n">
+        <v>12.42</v>
+      </c>
+      <c r="L38" t="n">
+        <v>8.82</v>
+      </c>
+      <c r="AC38" t="n">
+        <v>397.6</v>
+      </c>
+      <c r="AD38" t="n">
+        <v>397.7</v>
+      </c>
+      <c r="AE38" t="n">
+        <v>397.8</v>
+      </c>
+      <c r="AF38" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AG38" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AH38" t="n">
+        <v>229.7</v>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" t="n">
+        <v>359</v>
+      </c>
+      <c r="B39" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C39" t="inlineStr">
+        <is>
+          <t>2026-09-08T19:49:07</t>
+        </is>
+      </c>
+      <c r="D39" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E39" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F39" t="inlineStr">
+        <is>
+          <t>64.66 kVA</t>
+        </is>
+      </c>
+      <c r="G39" t="inlineStr">
+        <is>
+          <t>64.66%</t>
+        </is>
+      </c>
+      <c r="H39" t="inlineStr">
+        <is>
+          <t>7.93%</t>
+        </is>
+      </c>
+      <c r="I39" t="n">
+        <v>81.5</v>
+      </c>
+      <c r="J39" t="n">
+        <v>96.09999999999999</v>
+      </c>
+      <c r="K39" t="n">
+        <v>99.90000000000001</v>
+      </c>
+      <c r="L39" t="n">
+        <v>77.40000000000001</v>
+      </c>
+      <c r="M39" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="N39" t="n">
+        <v>80.59999999999999</v>
+      </c>
+      <c r="O39" t="n">
+        <v>80.90000000000001</v>
+      </c>
+      <c r="P39" t="n">
+        <v>57.59</v>
+      </c>
+      <c r="Q39" t="n">
+        <v>20.26</v>
+      </c>
+      <c r="R39" t="n">
+        <v>19.85</v>
+      </c>
+      <c r="S39" t="n">
+        <v>15.54</v>
+      </c>
+      <c r="T39" t="n">
+        <v>22.29</v>
+      </c>
+      <c r="AC39" t="n">
+        <v>404.2</v>
+      </c>
+      <c r="AD39" t="n">
+        <v>403.7</v>
+      </c>
+      <c r="AE39" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AF39" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AG39" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AH39" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AL39" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AM39" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AN39" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AR39" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AS39" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AT39" t="n">
+        <v>232.7</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" t="n">
+        <v>358</v>
+      </c>
+      <c r="B40" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C40" t="inlineStr">
+        <is>
+          <t>2026-09-08T19:55:38</t>
+        </is>
+      </c>
+      <c r="D40" t="inlineStr">
+        <is>
+          <t>AGT 2</t>
+        </is>
+      </c>
+      <c r="E40" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F40" t="inlineStr">
+        <is>
+          <t>64.82 kVA</t>
+        </is>
+      </c>
+      <c r="G40" t="inlineStr">
+        <is>
+          <t>32.41%</t>
+        </is>
+      </c>
+      <c r="H40" t="inlineStr">
+        <is>
+          <t>8.18%</t>
+        </is>
+      </c>
+      <c r="I40" t="n">
+        <v>85.3</v>
+      </c>
+      <c r="J40" t="n">
+        <v>87.59999999999999</v>
+      </c>
+      <c r="K40" t="n">
+        <v>103.4</v>
+      </c>
+      <c r="L40" t="n">
+        <v>73.5</v>
+      </c>
+      <c r="M40" t="n">
+        <v>49.03</v>
+      </c>
+      <c r="N40" t="n">
+        <v>50.35</v>
+      </c>
+      <c r="O40" t="n">
+        <v>34.88</v>
+      </c>
+      <c r="P40" t="n">
+        <v>31.41</v>
+      </c>
+      <c r="Q40" t="n">
+        <v>38.19</v>
+      </c>
+      <c r="R40" t="n">
+        <v>34.57</v>
+      </c>
+      <c r="S40" t="n">
+        <v>69.8</v>
+      </c>
+      <c r="T40" t="n">
+        <v>46.52</v>
+      </c>
+      <c r="AC40" t="n">
+        <v>406.5</v>
+      </c>
+      <c r="AD40" t="n">
+        <v>406.2</v>
+      </c>
+      <c r="AF40" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AG40" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AH40" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL40" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AM40" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AN40" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AR40" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AS40" t="n">
+        <v>235.7</v>
+      </c>
+      <c r="AT40" t="n">
+        <v>233.4</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" t="n">
+        <v>357</v>
+      </c>
+      <c r="B41" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C41" t="inlineStr">
+        <is>
+          <t>2026-09-07T09:21:30</t>
+        </is>
+      </c>
+      <c r="D41" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E41" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F41" t="inlineStr">
+        <is>
+          <t>23.59 kVA</t>
+        </is>
+      </c>
+      <c r="G41" t="inlineStr">
+        <is>
+          <t>23.59%</t>
+        </is>
+      </c>
+      <c r="H41" t="inlineStr">
+        <is>
+          <t>17.43%</t>
+        </is>
+      </c>
+      <c r="I41" t="n">
+        <v>42.27</v>
+      </c>
+      <c r="J41" t="n">
+        <v>31.08</v>
+      </c>
+      <c r="K41" t="n">
+        <v>52.91</v>
+      </c>
+      <c r="L41" t="n">
+        <v>35.79</v>
+      </c>
+      <c r="M41" t="n">
+        <v>17.52</v>
+      </c>
+      <c r="N41" t="n">
+        <v>13.14</v>
+      </c>
+      <c r="O41" t="n">
+        <v>17.37</v>
+      </c>
+      <c r="P41" t="n">
+        <v>8.66</v>
+      </c>
+      <c r="Q41" t="n">
+        <v>25.86</v>
+      </c>
+      <c r="R41" t="n">
+        <v>15.3</v>
+      </c>
+      <c r="S41" t="n">
+        <v>35.75</v>
+      </c>
+      <c r="T41" t="n">
+        <v>28.62</v>
+      </c>
+      <c r="AC41" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AD41" t="n">
+        <v>182</v>
+      </c>
+      <c r="AE41" t="n">
+        <v>394.2</v>
+      </c>
+      <c r="AF41" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AG41" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AH41" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AL41" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AM41" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AN41" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AR41" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS41" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AT41" t="n">
+        <v>228.2</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" t="n">
+        <v>356</v>
+      </c>
+      <c r="B42" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C42" t="inlineStr">
+        <is>
+          <t>2026-09-07T09:31:07</t>
+        </is>
+      </c>
+      <c r="D42" t="inlineStr">
+        <is>
+          <t>AGT 33</t>
+        </is>
+      </c>
+      <c r="E42" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F42" t="inlineStr">
+        <is>
+          <t>5.69 kVA</t>
+        </is>
+      </c>
+      <c r="G42" t="inlineStr">
+        <is>
+          <t>11.39%</t>
+        </is>
+      </c>
+      <c r="H42" t="inlineStr">
+        <is>
+          <t>26.74%</t>
+        </is>
+      </c>
+      <c r="I42" t="n">
+        <v>8.380000000000001</v>
+      </c>
+      <c r="J42" t="n">
+        <v>4.971</v>
+      </c>
+      <c r="K42" t="n">
+        <v>11.55</v>
+      </c>
+      <c r="L42" t="n">
+        <v>8.6</v>
+      </c>
+      <c r="M42" t="n">
+        <v>4.761</v>
+      </c>
+      <c r="N42" t="n">
+        <v>2.644</v>
+      </c>
+      <c r="O42" t="n">
+        <v>6.35</v>
+      </c>
+      <c r="P42" t="n">
+        <v>3.899</v>
+      </c>
+      <c r="Q42" t="n">
+        <v>3.988</v>
+      </c>
+      <c r="R42" t="n">
+        <v>3.925</v>
+      </c>
+      <c r="S42" t="n">
+        <v>5.255</v>
+      </c>
+      <c r="T42" t="n">
+        <v>4.405</v>
+      </c>
+      <c r="AC42" t="n">
+        <v>395.7</v>
+      </c>
+      <c r="AD42" t="n">
+        <v>396.1</v>
+      </c>
+      <c r="AE42" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AF42" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG42" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH42" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AL42" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AM42" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AN42" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AR42" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AS42" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AT42" t="n">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" t="n">
+        <v>355</v>
+      </c>
+      <c r="B43" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C43" t="inlineStr">
+        <is>
+          <t>2026-09-07T09:41:28</t>
+        </is>
+      </c>
+      <c r="D43" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E43" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F43" t="inlineStr">
+        <is>
+          <t>18.65 kVA</t>
+        </is>
+      </c>
+      <c r="G43" t="inlineStr">
+        <is>
+          <t>18.65%</t>
+        </is>
+      </c>
+      <c r="H43" t="inlineStr">
+        <is>
+          <t>18.17%</t>
+        </is>
+      </c>
+      <c r="I43" t="n">
+        <v>23.12</v>
+      </c>
+      <c r="J43" t="n">
+        <v>33.75</v>
+      </c>
+      <c r="K43" t="n">
+        <v>22.69</v>
+      </c>
+      <c r="L43" t="n">
+        <v>15.97</v>
+      </c>
+      <c r="M43" t="n">
+        <v>8.880000000000001</v>
+      </c>
+      <c r="N43" t="n">
+        <v>22.03</v>
+      </c>
+      <c r="O43" t="n">
+        <v>15.67</v>
+      </c>
+      <c r="P43" t="n">
+        <v>11.12</v>
+      </c>
+      <c r="Q43" t="n">
+        <v>5.68</v>
+      </c>
+      <c r="R43" t="n">
+        <v>2.295</v>
+      </c>
+      <c r="S43" t="n">
+        <v>2.478</v>
+      </c>
+      <c r="T43" t="n">
+        <v>3.181</v>
+      </c>
+      <c r="U43" t="n">
+        <v>7.36</v>
+      </c>
+      <c r="V43" t="n">
+        <v>5.651</v>
+      </c>
+      <c r="W43" t="n">
+        <v>5.474</v>
+      </c>
+      <c r="X43" t="n">
+        <v>4.541</v>
+      </c>
+      <c r="AC43" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AD43" t="n">
+        <v>406.2</v>
+      </c>
+      <c r="AE43" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AF43" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AG43" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AH43" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AL43" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AM43" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AN43" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AR43" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AS43" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AT43" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AX43" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AY43" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AZ43" t="n">
+        <v>234.1</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" t="n">
+        <v>354</v>
+      </c>
+      <c r="B44" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C44" t="inlineStr">
+        <is>
+          <t>2026-09-07T09:50:50</t>
+        </is>
+      </c>
+      <c r="D44" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E44" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F44" t="inlineStr">
+        <is>
+          <t>135.26 kVA</t>
+        </is>
+      </c>
+      <c r="G44" t="inlineStr">
+        <is>
+          <t>21.47%</t>
+        </is>
+      </c>
+      <c r="H44" t="inlineStr">
+        <is>
+          <t>11.41%</t>
+        </is>
+      </c>
+      <c r="I44" t="n">
+        <v>208.5</v>
+      </c>
+      <c r="J44" t="n">
+        <v>164.1</v>
+      </c>
+      <c r="K44" t="n">
+        <v>221.4</v>
+      </c>
+      <c r="L44" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="AC44" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AD44" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AE44" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AF44" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AG44" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AH44" t="n">
+        <v>227.3</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" t="n">
+        <v>353</v>
+      </c>
+      <c r="B45" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C45" t="inlineStr">
+        <is>
+          <t>2026-09-07T09:58:40</t>
+        </is>
+      </c>
+      <c r="D45" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E45" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F45" t="inlineStr">
+        <is>
+          <t>15.48 kVA</t>
+        </is>
+      </c>
+      <c r="G45" t="inlineStr">
+        <is>
+          <t>15.48%</t>
+        </is>
+      </c>
+      <c r="H45" t="inlineStr">
+        <is>
+          <t>18.20%</t>
+        </is>
+      </c>
+      <c r="I45" t="n">
+        <v>20.4</v>
+      </c>
+      <c r="J45" t="n">
+        <v>28.03</v>
+      </c>
+      <c r="K45" t="n">
+        <v>17.63</v>
+      </c>
+      <c r="L45" t="n">
+        <v>15.14</v>
+      </c>
+      <c r="M45" t="n">
+        <v>16.81</v>
+      </c>
+      <c r="N45" t="n">
+        <v>27.78</v>
+      </c>
+      <c r="O45" t="n">
+        <v>16.63</v>
+      </c>
+      <c r="P45" t="n">
+        <v>17.58</v>
+      </c>
+      <c r="Q45" t="n">
+        <v>3.394</v>
+      </c>
+      <c r="R45" t="n">
+        <v>0.395</v>
+      </c>
+      <c r="S45" t="n">
+        <v>0.129</v>
+      </c>
+      <c r="T45" t="n">
+        <v>5.179</v>
+      </c>
+      <c r="AC45" t="n">
+        <v>406.3</v>
+      </c>
+      <c r="AD45" t="n">
+        <v>405.9</v>
+      </c>
+      <c r="AE45" t="n">
+        <v>405.3</v>
+      </c>
+      <c r="AF45" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AG45" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AH45" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AL45" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AM45" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AN45" t="n">
+        <v>234</v>
+      </c>
+      <c r="AR45" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AS45" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AT45" t="n">
+        <v>234.1</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" t="n">
+        <v>352</v>
+      </c>
+      <c r="B46" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C46" t="inlineStr">
+        <is>
+          <t>2026-09-07T18:36:08</t>
+        </is>
+      </c>
+      <c r="D46" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E46" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F46" t="inlineStr">
+        <is>
+          <t>39.89 kVA</t>
+        </is>
+      </c>
+      <c r="G46" t="inlineStr">
+        <is>
+          <t>39.89%</t>
+        </is>
+      </c>
+      <c r="H46" t="inlineStr">
+        <is>
+          <t>21.64%</t>
+        </is>
+      </c>
+      <c r="I46" t="n">
+        <v>77.2</v>
+      </c>
+      <c r="J46" t="n">
+        <v>52.29</v>
+      </c>
+      <c r="K46" t="n">
+        <v>45.36</v>
+      </c>
+      <c r="L46" t="n">
+        <v>51.2</v>
+      </c>
+      <c r="M46" t="n">
+        <v>31.12</v>
+      </c>
+      <c r="N46" t="n">
+        <v>20.86</v>
+      </c>
+      <c r="O46" t="n">
+        <v>18.98</v>
+      </c>
+      <c r="P46" t="n">
+        <v>16.39</v>
+      </c>
+      <c r="Q46" t="n">
+        <v>48.86</v>
+      </c>
+      <c r="R46" t="n">
+        <v>32.09</v>
+      </c>
+      <c r="S46" t="n">
+        <v>27.38</v>
+      </c>
+      <c r="T46" t="n">
+        <v>34.83</v>
+      </c>
+      <c r="AC46" t="n">
+        <v>394</v>
+      </c>
+      <c r="AD46" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AE46" t="n">
+        <v>396.2</v>
+      </c>
+      <c r="AF46" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AG46" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH46" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AL46" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AM46" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AN46" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AR46" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AS46" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AT46" t="n">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" t="n">
+        <v>351</v>
+      </c>
+      <c r="B47" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C47" t="inlineStr">
+        <is>
+          <t>2026-09-07T18:45:49</t>
+        </is>
+      </c>
+      <c r="D47" t="inlineStr">
+        <is>
+          <t>AGT 33</t>
+        </is>
+      </c>
+      <c r="E47" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F47" t="inlineStr">
+        <is>
+          <t>9.97 kVA</t>
+        </is>
+      </c>
+      <c r="G47" t="inlineStr">
+        <is>
+          <t>19.93%</t>
+        </is>
+      </c>
+      <c r="H47" t="inlineStr">
+        <is>
+          <t>16.83%</t>
+        </is>
+      </c>
+      <c r="I47" t="n">
+        <v>15.26</v>
+      </c>
+      <c r="J47" t="n">
+        <v>10.86</v>
+      </c>
+      <c r="K47" t="n">
+        <v>17.46</v>
+      </c>
+      <c r="L47" t="n">
+        <v>18.4</v>
+      </c>
+      <c r="M47" t="n">
+        <v>5.925</v>
+      </c>
+      <c r="N47" t="n">
+        <v>2.936</v>
+      </c>
+      <c r="O47" t="n">
+        <v>9.390000000000001</v>
+      </c>
+      <c r="P47" t="n">
+        <v>11.52</v>
+      </c>
+      <c r="Q47" t="n">
+        <v>11.22</v>
+      </c>
+      <c r="R47" t="n">
+        <v>8.66</v>
+      </c>
+      <c r="S47" t="n">
+        <v>8.19</v>
+      </c>
+      <c r="T47" t="n">
+        <v>8.5</v>
+      </c>
+      <c r="AC47" t="n">
+        <v>396</v>
+      </c>
+      <c r="AD47" t="n">
+        <v>396.1</v>
+      </c>
+      <c r="AE47" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AF47" t="n">
+        <v>222.9</v>
+      </c>
+      <c r="AG47" t="n">
+        <v>223</v>
+      </c>
+      <c r="AH47" t="n">
+        <v>222.2</v>
+      </c>
+      <c r="AL47" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AM47" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AN47" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AR47" t="n">
+        <v>221.5</v>
+      </c>
+      <c r="AS47" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AT47" t="n">
+        <v>228.5</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" t="n">
+        <v>350</v>
+      </c>
+      <c r="B48" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C48" t="inlineStr">
+        <is>
+          <t>2026-09-07T18:56:53</t>
+        </is>
+      </c>
+      <c r="D48" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E48" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F48" t="inlineStr">
+        <is>
+          <t>31.57 kVA</t>
+        </is>
+      </c>
+      <c r="G48" t="inlineStr">
+        <is>
+          <t>31.57%</t>
+        </is>
+      </c>
+      <c r="H48" t="inlineStr">
+        <is>
+          <t>16.90%</t>
+        </is>
+      </c>
+      <c r="I48" t="n">
+        <v>36.74</v>
+      </c>
+      <c r="J48" t="n">
+        <v>56.38</v>
+      </c>
+      <c r="K48" t="n">
+        <v>41.82</v>
+      </c>
+      <c r="L48" t="n">
+        <v>30.02</v>
+      </c>
+      <c r="M48" t="n">
+        <v>8.92</v>
+      </c>
+      <c r="N48" t="n">
+        <v>43.79</v>
+      </c>
+      <c r="O48" t="n">
+        <v>25.75</v>
+      </c>
+      <c r="P48" t="n">
+        <v>25.69</v>
+      </c>
+      <c r="Q48" t="n">
+        <v>18.65</v>
+      </c>
+      <c r="R48" t="n">
+        <v>11.02</v>
+      </c>
+      <c r="S48" t="n">
+        <v>15.03</v>
+      </c>
+      <c r="T48" t="n">
+        <v>10.36</v>
+      </c>
+      <c r="AC48" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AD48" t="n">
+        <v>404.8</v>
+      </c>
+      <c r="AE48" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AF48" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AG48" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AH48" t="n">
+        <v>234</v>
+      </c>
+      <c r="AL48" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AM48" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AN48" t="n">
+        <v>234</v>
+      </c>
+      <c r="AR48" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AS48" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AT48" t="n">
+        <v>233.9</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" t="n">
+        <v>349</v>
+      </c>
+      <c r="B49" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C49" t="inlineStr">
+        <is>
+          <t>2026-09-07T19:05:58</t>
+        </is>
+      </c>
+      <c r="D49" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E49" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F49" t="inlineStr">
+        <is>
+          <t>99.62 kVA</t>
+        </is>
+      </c>
+      <c r="G49" t="inlineStr">
+        <is>
+          <t>15.81%</t>
+        </is>
+      </c>
+      <c r="H49" t="inlineStr">
+        <is>
+          <t>6.64%</t>
+        </is>
+      </c>
+      <c r="I49" t="n">
+        <v>136.3</v>
+      </c>
+      <c r="J49" t="n">
+        <v>139.9</v>
+      </c>
+      <c r="K49" t="n">
+        <v>159.8</v>
+      </c>
+      <c r="L49" t="n">
+        <v>36.78</v>
+      </c>
+      <c r="AC49" t="n">
+        <v>395.6</v>
+      </c>
+      <c r="AD49" t="n">
+        <v>395.8</v>
+      </c>
+      <c r="AE49" t="n">
+        <v>395.8</v>
+      </c>
+      <c r="AF49" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AG49" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AH49" t="n">
+        <v>228.6</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" t="n">
+        <v>348</v>
+      </c>
+      <c r="B50" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C50" t="inlineStr">
+        <is>
+          <t>2026-09-07T19:13:49</t>
+        </is>
+      </c>
+      <c r="D50" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E50" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F50" t="inlineStr">
+        <is>
+          <t>9.93 kVA</t>
+        </is>
+      </c>
+      <c r="G50" t="inlineStr">
+        <is>
+          <t>9.93%</t>
+        </is>
+      </c>
+      <c r="H50" t="inlineStr">
+        <is>
+          <t>35.11%</t>
+        </is>
+      </c>
+      <c r="I50" t="n">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J50" t="n">
+        <v>21.48</v>
+      </c>
+      <c r="K50" t="n">
+        <v>11.19</v>
+      </c>
+      <c r="L50" t="n">
+        <v>19.15</v>
+      </c>
+      <c r="M50" t="n">
+        <v>7.61</v>
+      </c>
+      <c r="N50" t="n">
+        <v>18.58</v>
+      </c>
+      <c r="O50" t="n">
+        <v>11.19</v>
+      </c>
+      <c r="P50" t="n">
+        <v>18.29</v>
+      </c>
+      <c r="Q50" t="n">
+        <v>1.935</v>
+      </c>
+      <c r="R50" t="n">
+        <v>0.398</v>
+      </c>
+      <c r="S50" t="n">
+        <v>0.133</v>
+      </c>
+      <c r="T50" t="n">
+        <v>3.37</v>
+      </c>
+      <c r="AC50" t="n">
+        <v>407.2</v>
+      </c>
+      <c r="AD50" t="n">
+        <v>407</v>
+      </c>
+      <c r="AE50" t="n">
+        <v>408.3</v>
+      </c>
+      <c r="AF50" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AG50" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AH50" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AL50" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AM50" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AN50" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AR50" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AS50" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AT50" t="n">
+        <v>235.3</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" t="n">
+        <v>347</v>
+      </c>
+      <c r="B51" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C51" t="inlineStr">
+        <is>
+          <t>2026-08-13T20:36:26</t>
+        </is>
+      </c>
+      <c r="D51" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E51" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F51" t="inlineStr">
+        <is>
+          <t>57.49 kVA</t>
+        </is>
+      </c>
+      <c r="G51" t="inlineStr">
+        <is>
+          <t>57.49%</t>
+        </is>
+      </c>
+      <c r="H51" t="inlineStr">
+        <is>
+          <t>3.90%</t>
+        </is>
+      </c>
+      <c r="I51" t="n">
+        <v>77.3</v>
+      </c>
+      <c r="J51" t="n">
+        <v>86.90000000000001</v>
+      </c>
+      <c r="K51" t="n">
+        <v>82.09999999999999</v>
+      </c>
+      <c r="L51" t="n">
+        <v>58.43</v>
+      </c>
+      <c r="AC51" t="n">
+        <v>404.6</v>
+      </c>
+      <c r="AD51" t="n">
+        <v>404</v>
+      </c>
+      <c r="AE51" t="n">
+        <v>404.3</v>
+      </c>
+      <c r="AF51" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AG51" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AH51" t="n">
+        <v>233.2</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" t="n">
+        <v>346</v>
+      </c>
+      <c r="B52" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C52" t="inlineStr">
+        <is>
+          <t>2026-08-13T10:39:27</t>
+        </is>
+      </c>
+      <c r="D52" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E52" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F52" t="inlineStr">
+        <is>
+          <t>39.81 kVA</t>
+        </is>
+      </c>
+      <c r="G52" t="inlineStr">
+        <is>
+          <t>39.81%</t>
+        </is>
+      </c>
+      <c r="H52" t="inlineStr">
+        <is>
+          <t>1.83%</t>
+        </is>
+      </c>
+      <c r="I52" t="n">
+        <v>57.01</v>
+      </c>
+      <c r="J52" t="n">
+        <v>58.36</v>
+      </c>
+      <c r="K52" t="n">
+        <v>55.34</v>
+      </c>
+      <c r="L52" t="n">
+        <v>37.56</v>
+      </c>
+      <c r="AC52" t="n">
+        <v>404.8</v>
+      </c>
+      <c r="AD52" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AE52" t="n">
+        <v>403.7</v>
+      </c>
+      <c r="AF52" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AG52" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AH52" t="n">
+        <v>232.8</v>
+      </c>
+    </row>
+    <row r="53">
+      <c r="A53" t="n">
+        <v>345</v>
+      </c>
+      <c r="B53" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C53" t="inlineStr">
+        <is>
+          <t>2026-08-13T10:39:27</t>
+        </is>
+      </c>
+      <c r="D53" t="inlineStr">
+        <is>
+          <t>AGT 25</t>
+        </is>
+      </c>
+      <c r="E53" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F53" t="inlineStr">
+        <is>
+          <t>39.81 kVA</t>
+        </is>
+      </c>
+      <c r="G53" t="inlineStr">
+        <is>
+          <t>159.26%</t>
+        </is>
+      </c>
+      <c r="H53" t="inlineStr">
+        <is>
+          <t>1.83%</t>
+        </is>
+      </c>
+      <c r="I53" t="n">
+        <v>57.01</v>
+      </c>
+      <c r="J53" t="n">
+        <v>58.36</v>
+      </c>
+      <c r="K53" t="n">
+        <v>55.34</v>
+      </c>
+      <c r="L53" t="n">
+        <v>37.56</v>
+      </c>
+      <c r="AC53" t="n">
+        <v>404.8</v>
+      </c>
+      <c r="AD53" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AE53" t="n">
+        <v>403.7</v>
+      </c>
+      <c r="AF53" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AG53" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AH53" t="n">
+        <v>232.8</v>
+      </c>
+    </row>
+    <row r="54">
+      <c r="A54" t="n">
+        <v>344</v>
+      </c>
+      <c r="B54" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C54" t="inlineStr">
+        <is>
+          <t>2026-08-13T19:45:14</t>
+        </is>
+      </c>
+      <c r="D54" t="inlineStr">
+        <is>
+          <t>AGT 25</t>
+        </is>
+      </c>
+      <c r="E54" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F54" t="inlineStr">
+        <is>
+          <t>8.18 kVA</t>
+        </is>
+      </c>
+      <c r="G54" t="inlineStr">
+        <is>
+          <t>32.73%</t>
+        </is>
+      </c>
+      <c r="H54" t="inlineStr">
+        <is>
+          <t>13.18%</t>
+        </is>
+      </c>
+      <c r="I54" t="n">
+        <v>13.31</v>
+      </c>
+      <c r="J54" t="n">
+        <v>9.59</v>
+      </c>
+      <c r="K54" t="n">
+        <v>12.96</v>
+      </c>
+      <c r="L54" t="n">
+        <v>3.811</v>
+      </c>
+      <c r="AC54" t="n">
+        <v>395.9</v>
+      </c>
+      <c r="AD54" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AE54" t="n">
+        <v>395</v>
+      </c>
+      <c r="AF54" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG54" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH54" t="n">
+        <v>227.5</v>
+      </c>
+    </row>
+    <row r="55">
+      <c r="A55" t="n">
+        <v>343</v>
+      </c>
+      <c r="B55" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C55" t="inlineStr">
+        <is>
+          <t>2026-08-26T09:26:53</t>
+        </is>
+      </c>
+      <c r="D55" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E55" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F55" t="inlineStr">
+        <is>
+          <t>26.79 kVA</t>
+        </is>
+      </c>
+      <c r="G55" t="inlineStr">
+        <is>
+          <t>26.79%</t>
+        </is>
+      </c>
+      <c r="H55" t="inlineStr">
+        <is>
+          <t>12.90%</t>
+        </is>
+      </c>
+      <c r="I55" t="n">
+        <v>36.21</v>
+      </c>
+      <c r="J55" t="n">
+        <v>34.36</v>
+      </c>
+      <c r="K55" t="n">
+        <v>46.62</v>
+      </c>
+      <c r="L55" t="n">
+        <v>33.16</v>
+      </c>
+      <c r="M55" t="n">
+        <v>16.66</v>
+      </c>
+      <c r="N55" t="n">
+        <v>19.38</v>
+      </c>
+      <c r="O55" t="n">
+        <v>15.36</v>
+      </c>
+      <c r="P55" t="n">
+        <v>11.95</v>
+      </c>
+      <c r="Q55" t="n">
+        <v>19.73</v>
+      </c>
+      <c r="R55" t="n">
+        <v>17.89</v>
+      </c>
+      <c r="S55" t="n">
+        <v>28.95</v>
+      </c>
+      <c r="T55" t="n">
+        <v>22.21</v>
+      </c>
+      <c r="AC55" t="n">
+        <v>396.7</v>
+      </c>
+      <c r="AD55" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AE55" t="n">
+        <v>395</v>
+      </c>
+      <c r="AF55" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG55" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AH55" t="n">
+        <v>228</v>
+      </c>
+      <c r="AL55" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AM55" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AN55" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AR55" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AS55" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AT55" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="56">
+      <c r="A56" t="n">
+        <v>342</v>
+      </c>
+      <c r="B56" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C56" t="inlineStr">
+        <is>
+          <t>2026-08-26T09:35:25</t>
+        </is>
+      </c>
+      <c r="D56" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E56" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F56" t="inlineStr">
+        <is>
+          <t>4.89 kVA</t>
+        </is>
+      </c>
+      <c r="G56" t="inlineStr">
+        <is>
+          <t>4.89%</t>
+        </is>
+      </c>
+      <c r="H56" t="inlineStr">
+        <is>
+          <t>44.33%</t>
+        </is>
+      </c>
+      <c r="I56" t="n">
+        <v>4.793</v>
+      </c>
+      <c r="J56" t="n">
+        <v>11.55</v>
+      </c>
+      <c r="K56" t="n">
+        <v>4.468</v>
+      </c>
+      <c r="L56" t="n">
+        <v>8.74</v>
+      </c>
+      <c r="M56" t="n">
+        <v>4.474</v>
+      </c>
+      <c r="N56" t="n">
+        <v>0</v>
+      </c>
+      <c r="O56" t="n">
+        <v>0.3</v>
+      </c>
+      <c r="P56" t="n">
+        <v>4.087</v>
+      </c>
+      <c r="Q56" t="n">
+        <v>0.907</v>
+      </c>
+      <c r="R56" t="n">
+        <v>12.81</v>
+      </c>
+      <c r="S56" t="n">
+        <v>3.685</v>
+      </c>
+      <c r="T56" t="n">
+        <v>7.86</v>
+      </c>
+      <c r="AC56" t="n">
+        <v>407.8</v>
+      </c>
+      <c r="AD56" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AE56" t="n">
+        <v>407.1</v>
+      </c>
+      <c r="AF56" t="n">
+        <v>235.6</v>
+      </c>
+      <c r="AG56" t="n">
+        <v>235.1</v>
+      </c>
+      <c r="AH56" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AL56" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AM56" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AN56" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AR56" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AS56" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AT56" t="n">
+        <v>234.5</v>
+      </c>
+    </row>
+    <row r="57">
+      <c r="A57" t="n">
+        <v>341</v>
+      </c>
+      <c r="B57" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C57" t="inlineStr">
+        <is>
+          <t>2026-08-26T09:56:55</t>
+        </is>
+      </c>
+      <c r="D57" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E57" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F57" t="inlineStr">
+        <is>
+          <t>23.14 kVA</t>
+        </is>
+      </c>
+      <c r="G57" t="inlineStr">
+        <is>
+          <t>23.14%</t>
+        </is>
+      </c>
+      <c r="H57" t="inlineStr">
+        <is>
+          <t>22.59%</t>
+        </is>
+      </c>
+      <c r="I57" t="n">
+        <v>21.76</v>
+      </c>
+      <c r="J57" t="n">
+        <v>34.44</v>
+      </c>
+      <c r="K57" t="n">
+        <v>42.53</v>
+      </c>
+      <c r="L57" t="n">
+        <v>26.06</v>
+      </c>
+      <c r="M57" t="n">
+        <v>8.050000000000001</v>
+      </c>
+      <c r="N57" t="n">
+        <v>24.18</v>
+      </c>
+      <c r="O57" t="n">
+        <v>32.05</v>
+      </c>
+      <c r="P57" t="n">
+        <v>20.39</v>
+      </c>
+      <c r="Q57" t="n">
+        <v>6.76</v>
+      </c>
+      <c r="R57" t="n">
+        <v>2.434</v>
+      </c>
+      <c r="S57" t="n">
+        <v>3.673</v>
+      </c>
+      <c r="T57" t="n">
+        <v>3.759</v>
+      </c>
+      <c r="U57" t="n">
+        <v>8.31</v>
+      </c>
+      <c r="V57" t="n">
+        <v>7.43</v>
+      </c>
+      <c r="W57" t="n">
+        <v>7.61</v>
+      </c>
+      <c r="X57" t="n">
+        <v>5.544</v>
+      </c>
+      <c r="AC57" t="n">
+        <v>407.3</v>
+      </c>
+      <c r="AD57" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AE57" t="n">
+        <v>404.7</v>
+      </c>
+      <c r="AF57" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AG57" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AH57" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AL57" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AM57" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AN57" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AR57" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AS57" t="n">
+        <v>235</v>
+      </c>
+      <c r="AT57" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AX57" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AY57" t="n">
+        <v>235</v>
+      </c>
+      <c r="AZ57" t="n">
+        <v>233.7</v>
+      </c>
+    </row>
+    <row r="58">
+      <c r="A58" t="n">
+        <v>340</v>
+      </c>
+      <c r="B58" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C58" t="inlineStr">
+        <is>
+          <t>2026-08-26T10:10:02</t>
+        </is>
+      </c>
+      <c r="D58" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E58" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F58" t="inlineStr">
+        <is>
+          <t>26.67 kVA</t>
+        </is>
+      </c>
+      <c r="G58" t="inlineStr">
+        <is>
+          <t>26.67%</t>
+        </is>
+      </c>
+      <c r="H58" t="inlineStr">
+        <is>
+          <t>16.61%</t>
+        </is>
+      </c>
+      <c r="I58" t="n">
+        <v>36.31</v>
+      </c>
+      <c r="J58" t="n">
+        <v>47.41</v>
+      </c>
+      <c r="K58" t="n">
+        <v>30.14</v>
+      </c>
+      <c r="L58" t="n">
+        <v>16.02</v>
+      </c>
+      <c r="M58" t="n">
+        <v>32.41</v>
+      </c>
+      <c r="N58" t="n">
+        <v>41.12</v>
+      </c>
+      <c r="O58" t="n">
+        <v>35.41</v>
+      </c>
+      <c r="P58" t="n">
+        <v>13.99</v>
+      </c>
+      <c r="Q58" t="n">
+        <v>1.894</v>
+      </c>
+      <c r="R58" t="n">
+        <v>0.445</v>
+      </c>
+      <c r="S58" t="n">
+        <v>0.721</v>
+      </c>
+      <c r="T58" t="n">
+        <v>2.31</v>
+      </c>
+      <c r="AC58" t="n">
+        <v>406</v>
+      </c>
+      <c r="AD58" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AE58" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AF58" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AG58" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AH58" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AL58" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AM58" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AN58" t="n">
+        <v>234</v>
+      </c>
+      <c r="AR58" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AS58" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AT58" t="n">
+        <v>233.6</v>
+      </c>
+    </row>
+    <row r="59">
+      <c r="A59" t="n">
+        <v>339</v>
+      </c>
+      <c r="B59" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C59" t="inlineStr">
+        <is>
+          <t>2026-08-26T10:20:05</t>
+        </is>
+      </c>
+      <c r="D59" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E59" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F59" t="inlineStr">
+        <is>
+          <t>87.44 kVA</t>
+        </is>
+      </c>
+      <c r="G59" t="inlineStr">
+        <is>
+          <t>87.44%</t>
+        </is>
+      </c>
+      <c r="H59" t="inlineStr">
+        <is>
+          <t>5.12%</t>
+        </is>
+      </c>
+      <c r="I59" t="n">
+        <v>120.7</v>
+      </c>
+      <c r="J59" t="n">
+        <v>139.3</v>
+      </c>
+      <c r="K59" t="n">
+        <v>128.1</v>
+      </c>
+      <c r="L59" t="n">
+        <v>55.38</v>
+      </c>
+      <c r="AC59" t="n">
+        <v>390.7</v>
+      </c>
+      <c r="AD59" t="n">
+        <v>389.8</v>
+      </c>
+      <c r="AE59" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="AF59" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG59" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AH59" t="n">
+        <v>224.9</v>
+      </c>
+    </row>
+    <row r="60">
+      <c r="A60" t="n">
+        <v>338</v>
+      </c>
+      <c r="B60" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C60" t="inlineStr">
+        <is>
+          <t>2026-08-26T10:28:42</t>
+        </is>
+      </c>
+      <c r="D60" t="inlineStr">
+        <is>
+          <t>AGT 34</t>
+        </is>
+      </c>
+      <c r="E60" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F60" t="inlineStr">
+        <is>
+          <t>64.36 kVA</t>
+        </is>
+      </c>
+      <c r="G60" t="inlineStr">
+        <is>
+          <t>64.36%</t>
+        </is>
+      </c>
+      <c r="H60" t="inlineStr">
+        <is>
+          <t>11.45%</t>
+        </is>
+      </c>
+      <c r="I60" t="n">
+        <v>78.8</v>
+      </c>
+      <c r="J60" t="n">
+        <v>97.2</v>
+      </c>
+      <c r="K60" t="n">
+        <v>109.4</v>
+      </c>
+      <c r="L60" t="n">
+        <v>46.03</v>
+      </c>
+      <c r="M60" t="n">
+        <v>74.3</v>
+      </c>
+      <c r="N60" t="n">
+        <v>95</v>
+      </c>
+      <c r="O60" t="n">
+        <v>108.3</v>
+      </c>
+      <c r="P60" t="n">
+        <v>42.86</v>
+      </c>
+      <c r="Q60" t="n">
+        <v>2.861</v>
+      </c>
+      <c r="R60" t="n">
+        <v>2.555</v>
+      </c>
+      <c r="S60" t="n">
+        <v>0.655</v>
+      </c>
+      <c r="T60" t="n">
+        <v>3.443</v>
+      </c>
+      <c r="AC60" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AD60" t="n">
+        <v>390</v>
+      </c>
+      <c r="AE60" t="n">
+        <v>389.1</v>
+      </c>
+      <c r="AF60" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG60" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AH60" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AL60" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AM60" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AN60" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AR60" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AS60" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AT60" t="n">
+        <v>224.6</v>
+      </c>
+    </row>
+    <row r="61">
+      <c r="A61" t="n">
+        <v>337</v>
+      </c>
+      <c r="B61" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C61" t="inlineStr">
+        <is>
+          <t>2026-08-26T10:43:11</t>
+        </is>
+      </c>
+      <c r="D61" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E61" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F61" t="inlineStr">
+        <is>
+          <t>42.67 kVA</t>
+        </is>
+      </c>
+      <c r="G61" t="inlineStr">
+        <is>
+          <t>42.67%</t>
+        </is>
+      </c>
+      <c r="H61" t="inlineStr">
+        <is>
+          <t>19.38%</t>
+        </is>
+      </c>
+      <c r="I61" t="n">
+        <v>43.23</v>
+      </c>
+      <c r="J61" t="n">
+        <v>69.59999999999999</v>
+      </c>
+      <c r="K61" t="n">
+        <v>70</v>
+      </c>
+      <c r="L61" t="n">
+        <v>52.67</v>
+      </c>
+      <c r="M61" t="n">
+        <v>30.18</v>
+      </c>
+      <c r="N61" t="n">
+        <v>50.09</v>
+      </c>
+      <c r="O61" t="n">
+        <v>47.14</v>
+      </c>
+      <c r="P61" t="n">
+        <v>34.58</v>
+      </c>
+      <c r="Q61" t="n">
+        <v>13.74</v>
+      </c>
+      <c r="R61" t="n">
+        <v>13.47</v>
+      </c>
+      <c r="S61" t="n">
+        <v>17.89</v>
+      </c>
+      <c r="T61" t="n">
+        <v>14.03</v>
+      </c>
+      <c r="AC61" t="n">
+        <v>405.3</v>
+      </c>
+      <c r="AD61" t="n">
+        <v>403.8</v>
+      </c>
+      <c r="AE61" t="n">
+        <v>403.7</v>
+      </c>
+      <c r="AF61" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AG61" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AH61" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AL61" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AM61" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AN61" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AR61" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AS61" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AT61" t="n">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="62">
+      <c r="A62" t="n">
+        <v>336</v>
+      </c>
+      <c r="B62" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C62" t="inlineStr">
+        <is>
+          <t>2026-08-26T10:50:17</t>
+        </is>
+      </c>
+      <c r="D62" t="inlineStr">
+        <is>
+          <t>AGT 35</t>
+        </is>
+      </c>
+      <c r="E62" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F62" t="inlineStr">
+        <is>
+          <t>48.96 kVA</t>
+        </is>
+      </c>
+      <c r="G62" t="inlineStr">
+        <is>
+          <t>48.96%</t>
+        </is>
+      </c>
+      <c r="H62" t="inlineStr">
+        <is>
+          <t>1.08%</t>
+        </is>
+      </c>
+      <c r="I62" t="n">
+        <v>72.40000000000001</v>
+      </c>
+      <c r="J62" t="n">
+        <v>70.7</v>
+      </c>
+      <c r="K62" t="n">
+        <v>72.5</v>
+      </c>
+      <c r="L62" t="n">
+        <v>37.91</v>
+      </c>
+      <c r="M62" t="n">
+        <v>45.3</v>
+      </c>
+      <c r="N62" t="n">
+        <v>40.61</v>
+      </c>
+      <c r="O62" t="n">
+        <v>27.14</v>
+      </c>
+      <c r="P62" t="n">
+        <v>26.05</v>
+      </c>
+      <c r="Q62" t="n">
+        <v>29.13</v>
+      </c>
+      <c r="R62" t="n">
+        <v>30.48</v>
+      </c>
+      <c r="S62" t="n">
+        <v>46.67</v>
+      </c>
+      <c r="T62" t="n">
+        <v>25.54</v>
+      </c>
+      <c r="AC62" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AD62" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AE62" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AF62" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AG62" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH62" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AL62" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM62" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AN62" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AR62" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AS62" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AT62" t="n">
+        <v>226.8</v>
+      </c>
+    </row>
+    <row r="63">
+      <c r="A63" t="n">
+        <v>335</v>
+      </c>
+      <c r="B63" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C63" t="inlineStr">
+        <is>
+          <t>2026-08-26T11:02:11</t>
+        </is>
+      </c>
+      <c r="D63" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E63" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F63" t="inlineStr">
+        <is>
+          <t>70.22 kVA</t>
+        </is>
+      </c>
+      <c r="G63" t="inlineStr">
+        <is>
+          <t>70.22%</t>
+        </is>
+      </c>
+      <c r="H63" t="inlineStr">
+        <is>
+          <t>5.06%</t>
+        </is>
+      </c>
+      <c r="I63" t="n">
+        <v>102.1</v>
+      </c>
+      <c r="J63" t="n">
+        <v>111.9</v>
+      </c>
+      <c r="K63" t="n">
+        <v>98</v>
+      </c>
+      <c r="L63" t="n">
+        <v>51.69</v>
+      </c>
+      <c r="AC63" t="n">
+        <v>390</v>
+      </c>
+      <c r="AD63" t="n">
+        <v>390.1</v>
+      </c>
+      <c r="AE63" t="n">
+        <v>389.4</v>
+      </c>
+      <c r="AF63" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AG63" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AH63" t="n">
+        <v>224.9</v>
+      </c>
+    </row>
+    <row r="64">
+      <c r="A64" t="n">
+        <v>334</v>
+      </c>
+      <c r="B64" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C64" t="inlineStr">
+        <is>
+          <t>2026-08-26T11:10:47</t>
+        </is>
+      </c>
+      <c r="D64" t="inlineStr">
+        <is>
+          <t>AGT 6</t>
+        </is>
+      </c>
+      <c r="E64" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F64" t="inlineStr">
+        <is>
+          <t>41.04 kVA</t>
+        </is>
+      </c>
+      <c r="G64" t="inlineStr">
+        <is>
+          <t>41.04%</t>
+        </is>
+      </c>
+      <c r="H64" t="inlineStr">
+        <is>
+          <t>11.48%</t>
+        </is>
+      </c>
+      <c r="I64" t="n">
+        <v>53.56</v>
+      </c>
+      <c r="J64" t="n">
+        <v>70.7</v>
+      </c>
+      <c r="K64" t="n">
+        <v>56.69</v>
+      </c>
+      <c r="L64" t="n">
+        <v>39.37</v>
+      </c>
+      <c r="M64" t="n">
+        <v>51.05</v>
+      </c>
+      <c r="N64" t="n">
+        <v>68.2</v>
+      </c>
+      <c r="O64" t="n">
+        <v>52.03</v>
+      </c>
+      <c r="P64" t="n">
+        <v>35.05</v>
+      </c>
+      <c r="Q64" t="n">
+        <v>2.486</v>
+      </c>
+      <c r="R64" t="n">
+        <v>13.97</v>
+      </c>
+      <c r="S64" t="n">
+        <v>4.564</v>
+      </c>
+      <c r="T64" t="n">
+        <v>12.55</v>
+      </c>
+      <c r="AC64" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="AD64" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="AE64" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AF64" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AG64" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AH64" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AL64" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AM64" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AN64" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AR64" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AS64" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AT64" t="n">
+        <v>226.7</v>
+      </c>
+    </row>
+    <row r="65">
+      <c r="A65" t="n">
+        <v>333</v>
+      </c>
+      <c r="B65" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C65" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:01:17</t>
+        </is>
+      </c>
+      <c r="D65" t="inlineStr">
+        <is>
+          <t>AGT 34</t>
+        </is>
+      </c>
+      <c r="E65" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F65" t="inlineStr">
+        <is>
+          <t>64.52 kVA</t>
+        </is>
+      </c>
+      <c r="G65" t="inlineStr">
+        <is>
+          <t>64.52%</t>
+        </is>
+      </c>
+      <c r="H65" t="inlineStr">
+        <is>
+          <t>15.21%</t>
+        </is>
+      </c>
+      <c r="I65" t="n">
+        <v>75</v>
+      </c>
+      <c r="J65" t="n">
+        <v>94.09999999999999</v>
+      </c>
+      <c r="K65" t="n">
+        <v>117.2</v>
+      </c>
+      <c r="L65" t="n">
+        <v>67.09999999999999</v>
+      </c>
+      <c r="M65" t="n">
+        <v>66.09999999999999</v>
+      </c>
+      <c r="N65" t="n">
+        <v>87.09999999999999</v>
+      </c>
+      <c r="O65" t="n">
+        <v>117.6</v>
+      </c>
+      <c r="P65" t="n">
+        <v>62.7</v>
+      </c>
+      <c r="Q65" t="n">
+        <v>9.19</v>
+      </c>
+      <c r="R65" t="n">
+        <v>8.65</v>
+      </c>
+      <c r="S65" t="n">
+        <v>1.637</v>
+      </c>
+      <c r="T65" t="n">
+        <v>10.99</v>
+      </c>
+      <c r="AC65" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AD65" t="n">
+        <v>390.3</v>
+      </c>
+      <c r="AE65" t="n">
+        <v>389</v>
+      </c>
+      <c r="AF65" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AG65" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AH65" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AL65" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AM65" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AN65" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AR65" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AS65" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AT65" t="n">
+        <v>224.7</v>
+      </c>
+    </row>
+    <row r="66">
+      <c r="A66" t="n">
+        <v>332</v>
+      </c>
+      <c r="B66" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C66" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:08:29</t>
+        </is>
+      </c>
+      <c r="D66" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E66" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F66" t="inlineStr">
+        <is>
+          <t>82.26 kVA</t>
+        </is>
+      </c>
+      <c r="G66" t="inlineStr">
+        <is>
+          <t>82.26%</t>
+        </is>
+      </c>
+      <c r="H66" t="inlineStr">
+        <is>
+          <t>8.24%</t>
+        </is>
+      </c>
+      <c r="I66" t="n">
+        <v>108.3</v>
+      </c>
+      <c r="J66" t="n">
+        <v>137</v>
+      </c>
+      <c r="K66" t="n">
+        <v>120.5</v>
+      </c>
+      <c r="L66" t="n">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="AC66" t="n">
+        <v>389.4</v>
+      </c>
+      <c r="AD66" t="n">
+        <v>388.9</v>
+      </c>
+      <c r="AE66" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="AF66" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AG66" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AH66" t="n">
+        <v>224.8</v>
+      </c>
+    </row>
+    <row r="67">
+      <c r="A67" t="n">
+        <v>331</v>
+      </c>
+      <c r="B67" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C67" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:18:47</t>
+        </is>
+      </c>
+      <c r="D67" t="inlineStr">
+        <is>
+          <t>AGT 35</t>
+        </is>
+      </c>
+      <c r="E67" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F67" t="inlineStr">
+        <is>
+          <t>70.81 kVA</t>
+        </is>
+      </c>
+      <c r="G67" t="inlineStr">
+        <is>
+          <t>70.81%</t>
+        </is>
+      </c>
+      <c r="H67" t="inlineStr">
+        <is>
+          <t>1.51%</t>
+        </is>
+      </c>
+      <c r="I67" t="n">
+        <v>102.2</v>
+      </c>
+      <c r="J67" t="n">
+        <v>104.5</v>
+      </c>
+      <c r="K67" t="n">
+        <v>106.9</v>
+      </c>
+      <c r="L67" t="n">
+        <v>65.5</v>
+      </c>
+      <c r="M67" t="n">
+        <v>55.3</v>
+      </c>
+      <c r="N67" t="n">
+        <v>54.16</v>
+      </c>
+      <c r="O67" t="n">
+        <v>37.9</v>
+      </c>
+      <c r="P67" t="n">
+        <v>34.81</v>
+      </c>
+      <c r="Q67" t="n">
+        <v>41.8</v>
+      </c>
+      <c r="R67" t="n">
+        <v>50.23</v>
+      </c>
+      <c r="S67" t="n">
+        <v>72.7</v>
+      </c>
+      <c r="T67" t="n">
+        <v>45.07</v>
+      </c>
+      <c r="AC67" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AD67" t="n">
+        <v>391</v>
+      </c>
+      <c r="AE67" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="AF67" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AG67" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AH67" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AL67" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AM67" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AN67" t="n">
+        <v>226</v>
+      </c>
+      <c r="AR67" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AS67" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AT67" t="n">
+        <v>226.1</v>
+      </c>
+    </row>
+    <row r="68">
+      <c r="A68" t="n">
+        <v>330</v>
+      </c>
+      <c r="B68" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C68" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:26:12</t>
+        </is>
+      </c>
+      <c r="D68" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E68" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F68" t="inlineStr">
+        <is>
+          <t>46.52 kVA</t>
+        </is>
+      </c>
+      <c r="G68" t="inlineStr">
+        <is>
+          <t>46.52%</t>
+        </is>
+      </c>
+      <c r="H68" t="inlineStr">
+        <is>
+          <t>15.09%</t>
+        </is>
+      </c>
+      <c r="I68" t="n">
+        <v>51.57</v>
+      </c>
+      <c r="J68" t="n">
+        <v>78.59999999999999</v>
+      </c>
+      <c r="K68" t="n">
+        <v>69.8</v>
+      </c>
+      <c r="L68" t="n">
+        <v>60.6</v>
+      </c>
+      <c r="M68" t="n">
+        <v>29.49</v>
+      </c>
+      <c r="N68" t="n">
+        <v>58.44</v>
+      </c>
+      <c r="O68" t="n">
+        <v>45</v>
+      </c>
+      <c r="P68" t="n">
+        <v>45.74</v>
+      </c>
+      <c r="Q68" t="n">
+        <v>22.53</v>
+      </c>
+      <c r="R68" t="n">
+        <v>20.72</v>
+      </c>
+      <c r="S68" t="n">
+        <v>25.28</v>
+      </c>
+      <c r="T68" t="n">
+        <v>23.99</v>
+      </c>
+      <c r="AC68" t="n">
+        <v>403.8</v>
+      </c>
+      <c r="AD68" t="n">
+        <v>401.9</v>
+      </c>
+      <c r="AE68" t="n">
+        <v>403</v>
+      </c>
+      <c r="AF68" t="n">
+        <v>230.7</v>
+      </c>
+      <c r="AG68" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AH68" t="n">
+        <v>222.5</v>
+      </c>
+      <c r="AL68" t="n">
+        <v>230.7</v>
+      </c>
+      <c r="AM68" t="n">
+        <v>230.3</v>
+      </c>
+      <c r="AN68" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AR68" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AS68" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AT68" t="n">
+        <v>229.5</v>
+      </c>
+    </row>
+    <row r="69">
+      <c r="A69" t="n">
+        <v>329</v>
+      </c>
+      <c r="B69" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C69" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:33:39</t>
+        </is>
+      </c>
+      <c r="D69" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E69" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F69" t="inlineStr">
+        <is>
+          <t>78.48 kVA</t>
+        </is>
+      </c>
+      <c r="G69" t="inlineStr">
+        <is>
+          <t>78.48%</t>
+        </is>
+      </c>
+      <c r="H69" t="inlineStr">
+        <is>
+          <t>3.68%</t>
+        </is>
+      </c>
+      <c r="I69" t="n">
+        <v>114.2</v>
+      </c>
+      <c r="J69" t="n">
+        <v>123.1</v>
+      </c>
+      <c r="K69" t="n">
+        <v>112.7</v>
+      </c>
+      <c r="L69" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="AC69" t="n">
+        <v>388.2</v>
+      </c>
+      <c r="AD69" t="n">
+        <v>387.7</v>
+      </c>
+      <c r="AE69" t="n">
+        <v>389.2</v>
+      </c>
+      <c r="AF69" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AG69" t="n">
+        <v>223.6</v>
+      </c>
+      <c r="AH69" t="n">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="70">
+      <c r="A70" t="n">
+        <v>328</v>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C70" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:38:45</t>
+        </is>
+      </c>
+      <c r="D70" t="inlineStr">
+        <is>
+          <t>AGT 6</t>
+        </is>
+      </c>
+      <c r="E70" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F70" t="inlineStr">
+        <is>
+          <t>49.61 kVA</t>
+        </is>
+      </c>
+      <c r="G70" t="inlineStr">
+        <is>
+          <t>49.61%</t>
+        </is>
+      </c>
+      <c r="H70" t="inlineStr">
+        <is>
+          <t>4.57%</t>
+        </is>
+      </c>
+      <c r="I70" t="n">
+        <v>68</v>
+      </c>
+      <c r="J70" t="n">
+        <v>77.59999999999999</v>
+      </c>
+      <c r="K70" t="n">
+        <v>73.40000000000001</v>
+      </c>
+      <c r="L70" t="n">
+        <v>60.7</v>
+      </c>
+      <c r="M70" t="n">
+        <v>67.7</v>
+      </c>
+      <c r="N70" t="n">
+        <v>69</v>
+      </c>
+      <c r="O70" t="n">
+        <v>67.8</v>
+      </c>
+      <c r="P70" t="n">
+        <v>55.28</v>
+      </c>
+      <c r="Q70" t="n">
+        <v>2.75</v>
+      </c>
+      <c r="R70" t="n">
+        <v>11.44</v>
+      </c>
+      <c r="S70" t="n">
+        <v>6.11</v>
+      </c>
+      <c r="T70" t="n">
+        <v>11.58</v>
+      </c>
+      <c r="AC70" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AD70" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AE70" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AF70" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AG70" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AH70" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AL70" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AM70" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AN70" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AR70" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS70" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AT70" t="n">
+        <v>226.9</v>
+      </c>
+    </row>
+    <row r="71">
+      <c r="A71" t="n">
+        <v>327</v>
+      </c>
+      <c r="B71" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C71" t="inlineStr">
+        <is>
+          <t>2026-08-26T19:41:02</t>
+        </is>
+      </c>
+      <c r="D71" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E71" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F71" t="inlineStr">
+        <is>
+          <t>37.44 kVA</t>
+        </is>
+      </c>
+      <c r="G71" t="inlineStr">
+        <is>
+          <t>37.44%</t>
+        </is>
+      </c>
+      <c r="H71" t="inlineStr">
+        <is>
+          <t>22.00%</t>
+        </is>
+      </c>
+      <c r="I71" t="n">
+        <v>72.90000000000001</v>
+      </c>
+      <c r="J71" t="n">
+        <v>49.67</v>
+      </c>
+      <c r="K71" t="n">
+        <v>41.87</v>
+      </c>
+      <c r="L71" t="n">
+        <v>49.04</v>
+      </c>
+      <c r="M71" t="n">
+        <v>31.04</v>
+      </c>
+      <c r="N71" t="n">
+        <v>28.45</v>
+      </c>
+      <c r="O71" t="n">
+        <v>21.65</v>
+      </c>
+      <c r="P71" t="n">
+        <v>18.29</v>
+      </c>
+      <c r="Q71" t="n">
+        <v>39.9</v>
+      </c>
+      <c r="R71" t="n">
+        <v>23.73</v>
+      </c>
+      <c r="S71" t="n">
+        <v>27.32</v>
+      </c>
+      <c r="T71" t="n">
+        <v>31.83</v>
+      </c>
+      <c r="AC71" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD71" t="n">
+        <v>394.4</v>
+      </c>
+      <c r="AE71" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AF71" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AG71" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AH71" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AL71" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AM71" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AN71" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AR71" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AS71" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AT71" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="72">
+      <c r="A72" t="n">
+        <v>326</v>
+      </c>
+      <c r="B72" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C72" t="inlineStr">
+        <is>
+          <t>2026-08-26T19:48:12</t>
+        </is>
+      </c>
+      <c r="D72" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E72" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F72" t="inlineStr">
+        <is>
+          <t>6.66 kVA</t>
+        </is>
+      </c>
+      <c r="G72" t="inlineStr">
+        <is>
+          <t>6.66%</t>
+        </is>
+      </c>
+      <c r="H72" t="inlineStr">
+        <is>
+          <t>22.89%</t>
+        </is>
+      </c>
+      <c r="I72" t="n">
+        <v>6.22</v>
+      </c>
+      <c r="J72" t="n">
+        <v>11.52</v>
+      </c>
+      <c r="K72" t="n">
+        <v>10.68</v>
+      </c>
+      <c r="L72" t="n">
+        <v>8.4</v>
+      </c>
+      <c r="M72" t="n">
+        <v>4.693</v>
+      </c>
+      <c r="N72" t="n">
+        <v>0</v>
+      </c>
+      <c r="O72" t="n">
+        <v>3.027</v>
+      </c>
+      <c r="P72" t="n">
+        <v>4.103</v>
+      </c>
+      <c r="Q72" t="n">
+        <v>2.193</v>
+      </c>
+      <c r="R72" t="n">
+        <v>11.48</v>
+      </c>
+      <c r="S72" t="n">
+        <v>7.53</v>
+      </c>
+      <c r="T72" t="n">
+        <v>8.09</v>
+      </c>
+      <c r="AC72" t="n">
+        <v>406.8</v>
+      </c>
+      <c r="AD72" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AE72" t="n">
+        <v>406.3</v>
+      </c>
+      <c r="AG72" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AH72" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AL72" t="n">
+        <v>235</v>
+      </c>
+      <c r="AM72" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AN72" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AR72" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AS72" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AT72" t="n">
+        <v>234.1</v>
+      </c>
+    </row>
+    <row r="73">
+      <c r="A73" t="n">
+        <v>325</v>
+      </c>
+      <c r="B73" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C73" t="inlineStr">
+        <is>
+          <t>2026-08-26T19:56:49</t>
+        </is>
+      </c>
+      <c r="D73" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E73" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F73" t="inlineStr">
+        <is>
+          <t>26.75 kVA</t>
+        </is>
+      </c>
+      <c r="G73" t="inlineStr">
+        <is>
+          <t>26.75%</t>
+        </is>
+      </c>
+      <c r="H73" t="inlineStr">
+        <is>
+          <t>14.10%</t>
+        </is>
+      </c>
+      <c r="I73" t="n">
+        <v>30.1</v>
+      </c>
+      <c r="J73" t="n">
+        <v>45.67</v>
+      </c>
+      <c r="K73" t="n">
+        <v>38.76</v>
+      </c>
+      <c r="L73" t="n">
+        <v>29.99</v>
+      </c>
+      <c r="M73" t="n">
+        <v>7.76</v>
+      </c>
+      <c r="N73" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="O73" t="n">
+        <v>26.41</v>
+      </c>
+      <c r="P73" t="n">
+        <v>26.57</v>
+      </c>
+      <c r="Q73" t="n">
+        <v>9.619999999999999</v>
+      </c>
+      <c r="R73" t="n">
+        <v>2.803</v>
+      </c>
+      <c r="S73" t="n">
+        <v>2.816</v>
+      </c>
+      <c r="T73" t="n">
+        <v>6.82</v>
+      </c>
+      <c r="U73" t="n">
+        <v>14.88</v>
+      </c>
+      <c r="V73" t="n">
+        <v>10.65</v>
+      </c>
+      <c r="W73" t="n">
+        <v>8.529999999999999</v>
+      </c>
+      <c r="X73" t="n">
+        <v>9.6</v>
+      </c>
+      <c r="AC73" t="n">
+        <v>404.9</v>
+      </c>
+      <c r="AD73" t="n">
+        <v>403.9</v>
+      </c>
+      <c r="AE73" t="n">
+        <v>404.7</v>
+      </c>
+      <c r="AF73" t="n">
+        <v>234</v>
+      </c>
+      <c r="AG73" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AH73" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AL73" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AM73" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AN73" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AR73" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AS73" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AT73" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AX73" t="n">
+        <v>234</v>
+      </c>
+      <c r="AY73" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AZ73" t="n">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="74">
+      <c r="A74" t="n">
+        <v>324</v>
+      </c>
+      <c r="B74" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C74" t="inlineStr">
+        <is>
+          <t>2026-08-26T20:08:29</t>
+        </is>
+      </c>
+      <c r="D74" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E74" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F74" t="inlineStr">
+        <is>
+          <t>11.39 kVA</t>
+        </is>
+      </c>
+      <c r="G74" t="inlineStr">
+        <is>
+          <t>11.39%</t>
+        </is>
+      </c>
+      <c r="H74" t="inlineStr">
+        <is>
+          <t>27.38%</t>
+        </is>
+      </c>
+      <c r="I74" t="n">
+        <v>13.78</v>
+      </c>
+      <c r="J74" t="n">
+        <v>26.63</v>
+      </c>
+      <c r="K74" t="n">
+        <v>16.22</v>
+      </c>
+      <c r="L74" t="n">
+        <v>15.36</v>
+      </c>
+      <c r="M74" t="n">
+        <v>11.79</v>
+      </c>
+      <c r="N74" t="n">
+        <v>27.95</v>
+      </c>
+      <c r="O74" t="n">
+        <v>16.47</v>
+      </c>
+      <c r="P74" t="n">
+        <v>16.99</v>
+      </c>
+      <c r="Q74" t="n">
+        <v>2.325</v>
+      </c>
+      <c r="R74" t="n">
+        <v>0.432</v>
+      </c>
+      <c r="S74" t="n">
+        <v>0</v>
+      </c>
+      <c r="T74" t="n">
+        <v>2.61</v>
+      </c>
+      <c r="AC74" t="n">
+        <v>405.7</v>
+      </c>
+      <c r="AD74" t="n">
+        <v>404.9</v>
+      </c>
+      <c r="AE74" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AG74" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AH74" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AL74" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AM74" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AN74" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AR74" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AS74" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AT74" t="n">
+        <v>233.7</v>
+      </c>
+    </row>
+    <row r="75">
+      <c r="A75" t="n">
+        <v>323</v>
+      </c>
+      <c r="B75" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C75" t="inlineStr">
+        <is>
+          <t>2026-08-27T09:26:39</t>
+        </is>
+      </c>
+      <c r="D75" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E75" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F75" t="inlineStr">
+        <is>
+          <t>13.93 kVA</t>
+        </is>
+      </c>
+      <c r="G75" t="inlineStr">
+        <is>
+          <t>6.97%</t>
+        </is>
+      </c>
+      <c r="H75" t="inlineStr">
+        <is>
+          <t>44.22%</t>
+        </is>
+      </c>
+      <c r="I75" t="n">
+        <v>24.88</v>
+      </c>
+      <c r="J75" t="n">
+        <v>6.8</v>
+      </c>
+      <c r="K75" t="n">
+        <v>28.9</v>
+      </c>
+      <c r="L75" t="n">
+        <v>29.69</v>
+      </c>
+      <c r="AC75" t="n">
+        <v>398</v>
+      </c>
+      <c r="AD75" t="n">
+        <v>399.1</v>
+      </c>
+      <c r="AE75" t="n">
+        <v>398.1</v>
+      </c>
+      <c r="AF75" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AG75" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AH75" t="n">
+        <v>229.8</v>
+      </c>
+    </row>
+    <row r="76">
+      <c r="A76" t="n">
+        <v>322</v>
+      </c>
+      <c r="B76" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C76" t="inlineStr">
+        <is>
+          <t>2026-08-27T09:33:20</t>
+        </is>
+      </c>
+      <c r="D76" t="inlineStr">
+        <is>
+          <t>AGT 32</t>
+        </is>
+      </c>
+      <c r="E76" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F76" t="inlineStr">
+        <is>
+          <t>34.19 kVA</t>
+        </is>
+      </c>
+      <c r="G76" t="inlineStr">
+        <is>
+          <t>34.19%</t>
+        </is>
+      </c>
+      <c r="H76" t="inlineStr">
+        <is>
+          <t>23.61%</t>
+        </is>
+      </c>
+      <c r="I76" t="n">
+        <v>47.94</v>
+      </c>
+      <c r="J76" t="n">
+        <v>33.85</v>
+      </c>
+      <c r="K76" t="n">
+        <v>67.3</v>
+      </c>
+      <c r="L76" t="n">
+        <v>38.69</v>
+      </c>
+      <c r="M76" t="n">
+        <v>24.73</v>
+      </c>
+      <c r="N76" t="n">
+        <v>13</v>
+      </c>
+      <c r="O76" t="n">
+        <v>51.83</v>
+      </c>
+      <c r="P76" t="n">
+        <v>34.38</v>
+      </c>
+      <c r="Q76" t="n">
+        <v>19.91</v>
+      </c>
+      <c r="R76" t="n">
+        <v>21.62</v>
+      </c>
+      <c r="S76" t="n">
+        <v>14.34</v>
+      </c>
+      <c r="T76" t="n">
+        <v>12.03</v>
+      </c>
+      <c r="AC76" t="n">
+        <v>397.3</v>
+      </c>
+      <c r="AD76" t="n">
+        <v>398.7</v>
+      </c>
+      <c r="AE76" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AF76" t="n">
+        <v>229</v>
+      </c>
+      <c r="AG76" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AH76" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AL76" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AM76" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AN76" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AR76" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AS76" t="n">
+        <v>230</v>
+      </c>
+      <c r="AT76" t="n">
+        <v>228.5</v>
+      </c>
+    </row>
+    <row r="77">
+      <c r="A77" t="n">
+        <v>321</v>
+      </c>
+      <c r="B77" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C77" t="inlineStr">
+        <is>
+          <t>2026-08-27T09:41:27</t>
+        </is>
+      </c>
+      <c r="D77" t="inlineStr">
+        <is>
+          <t>AGT 31</t>
+        </is>
+      </c>
+      <c r="E77" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F77" t="inlineStr">
+        <is>
+          <t>48.04 kVA</t>
+        </is>
+      </c>
+      <c r="G77" t="inlineStr">
+        <is>
+          <t>30.03%</t>
+        </is>
+      </c>
+      <c r="H77" t="inlineStr">
+        <is>
+          <t>29.33%</t>
+        </is>
+      </c>
+      <c r="I77" t="n">
+        <v>86.8</v>
+      </c>
+      <c r="J77" t="n">
+        <v>79.7</v>
+      </c>
+      <c r="K77" t="n">
+        <v>38.22</v>
+      </c>
+      <c r="L77" t="n">
+        <v>53.96</v>
+      </c>
+      <c r="M77" t="n">
+        <v>74</v>
+      </c>
+      <c r="N77" t="n">
+        <v>67</v>
+      </c>
+      <c r="O77" t="n">
+        <v>22.43</v>
+      </c>
+      <c r="P77" t="n">
+        <v>47.93</v>
+      </c>
+      <c r="Q77" t="n">
+        <v>12.27</v>
+      </c>
+      <c r="R77" t="n">
+        <v>13</v>
+      </c>
+      <c r="S77" t="n">
+        <v>12.91</v>
+      </c>
+      <c r="T77" t="n">
+        <v>8.84</v>
+      </c>
+      <c r="AC77" t="n">
+        <v>406.1</v>
+      </c>
+      <c r="AD77" t="n">
+        <v>406.1</v>
+      </c>
+      <c r="AE77" t="n">
+        <v>407.2</v>
+      </c>
+      <c r="AF77" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AG77" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AH77" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AL77" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AM77" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AN77" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AR77" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AS77" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AT77" t="n">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="78">
+      <c r="A78" t="n">
+        <v>320</v>
+      </c>
+      <c r="B78" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C78" t="inlineStr">
+        <is>
+          <t>2026-08-27T09:56:46</t>
+        </is>
+      </c>
+      <c r="D78" t="inlineStr">
+        <is>
+          <t>AGT 8</t>
+        </is>
+      </c>
+      <c r="E78" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F78" t="inlineStr">
+        <is>
+          <t>88.39 kVA</t>
+        </is>
+      </c>
+      <c r="G78" t="inlineStr">
+        <is>
+          <t>55.24%</t>
+        </is>
+      </c>
+      <c r="H78" t="inlineStr">
+        <is>
+          <t>3.69%</t>
+        </is>
+      </c>
+      <c r="I78" t="n">
+        <v>131.8</v>
+      </c>
+      <c r="J78" t="n">
+        <v>119.6</v>
+      </c>
+      <c r="K78" t="n">
+        <v>128.4</v>
+      </c>
+      <c r="L78" t="n">
+        <v>49.66</v>
+      </c>
+      <c r="M78" t="n">
+        <v>56.3</v>
+      </c>
+      <c r="N78" t="n">
+        <v>44.9</v>
+      </c>
+      <c r="O78" t="n">
+        <v>51.71</v>
+      </c>
+      <c r="P78" t="n">
+        <v>14.06</v>
+      </c>
+      <c r="Q78" t="n">
+        <v>73.09999999999999</v>
+      </c>
+      <c r="R78" t="n">
+        <v>73.59999999999999</v>
+      </c>
+      <c r="S78" t="n">
+        <v>76.09999999999999</v>
+      </c>
+      <c r="T78" t="n">
+        <v>38.65</v>
+      </c>
+      <c r="AC78" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AD78" t="n">
+        <v>403.9</v>
+      </c>
+      <c r="AE78" t="n">
+        <v>402.2</v>
+      </c>
+      <c r="AF78" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AG78" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AH78" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AL78" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AM78" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AN78" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AR78" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AS78" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AT78" t="n">
+        <v>232.6</v>
+      </c>
+    </row>
+    <row r="79">
+      <c r="A79" t="n">
+        <v>319</v>
+      </c>
+      <c r="B79" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C79" t="inlineStr">
+        <is>
+          <t>2026-08-27T10:04:15</t>
+        </is>
+      </c>
+      <c r="D79" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E79" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F79" t="inlineStr">
+        <is>
+          <t>26.74 kVA</t>
+        </is>
+      </c>
+      <c r="G79" t="inlineStr">
+        <is>
+          <t>26.74%</t>
+        </is>
+      </c>
+      <c r="H79" t="inlineStr">
+        <is>
+          <t>20.86%</t>
+        </is>
+      </c>
+      <c r="I79" t="n">
+        <v>26.85</v>
+      </c>
+      <c r="J79" t="n">
+        <v>47.81</v>
+      </c>
+      <c r="K79" t="n">
+        <v>42.58</v>
+      </c>
+      <c r="L79" t="n">
+        <v>28.4</v>
+      </c>
+      <c r="M79" t="n">
+        <v>23.12</v>
+      </c>
+      <c r="N79" t="n">
+        <v>37.97</v>
+      </c>
+      <c r="O79" t="n">
+        <v>40.91</v>
+      </c>
+      <c r="P79" t="n">
+        <v>23.78</v>
+      </c>
+      <c r="Q79" t="n">
+        <v>4.985</v>
+      </c>
+      <c r="R79" t="n">
+        <v>10.22</v>
+      </c>
+      <c r="S79" t="n">
+        <v>0.368</v>
+      </c>
+      <c r="T79" t="n">
+        <v>10.68</v>
+      </c>
+      <c r="AC79" t="n">
+        <v>396</v>
+      </c>
+      <c r="AD79" t="n">
+        <v>395.3</v>
+      </c>
+      <c r="AE79" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AF79" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AG79" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AH79" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL79" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AM79" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AN79" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AR79" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AS79" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AT79" t="n">
+        <v>227.5</v>
+      </c>
+    </row>
+    <row r="80">
+      <c r="A80" t="n">
+        <v>318</v>
+      </c>
+      <c r="B80" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C80" t="inlineStr">
+        <is>
+          <t>2026-08-27T10:12:01</t>
+        </is>
+      </c>
+      <c r="D80" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E80" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F80" t="inlineStr">
+        <is>
+          <t>24.14 kVA</t>
+        </is>
+      </c>
+      <c r="G80" t="inlineStr">
+        <is>
+          <t>24.14%</t>
+        </is>
+      </c>
+      <c r="H80" t="inlineStr">
+        <is>
+          <t>11.53%</t>
+        </is>
+      </c>
+      <c r="I80" t="n">
+        <v>30.69</v>
+      </c>
+      <c r="J80" t="n">
+        <v>39.25</v>
+      </c>
+      <c r="K80" t="n">
+        <v>30.45</v>
+      </c>
+      <c r="L80" t="n">
+        <v>24.82</v>
+      </c>
+      <c r="M80" t="n">
+        <v>16.93</v>
+      </c>
+      <c r="N80" t="n">
+        <v>17.3</v>
+      </c>
+      <c r="O80" t="n">
+        <v>8.289999999999999</v>
+      </c>
+      <c r="P80" t="n">
+        <v>11.57</v>
+      </c>
+      <c r="Q80" t="n">
+        <v>14.28</v>
+      </c>
+      <c r="R80" t="n">
+        <v>20.82</v>
+      </c>
+      <c r="S80" t="n">
+        <v>20.67</v>
+      </c>
+      <c r="T80" t="n">
+        <v>15.17</v>
+      </c>
+      <c r="AC80" t="n">
+        <v>416.9</v>
+      </c>
+      <c r="AD80" t="n">
+        <v>416.9</v>
+      </c>
+      <c r="AE80" t="n">
+        <v>415.9</v>
+      </c>
+      <c r="AF80" t="n">
+        <v>240.2</v>
+      </c>
+      <c r="AG80" t="n">
+        <v>240.7</v>
+      </c>
+      <c r="AH80" t="n">
+        <v>240.5</v>
+      </c>
+      <c r="AL80" t="n">
+        <v>240</v>
+      </c>
+      <c r="AM80" t="n">
+        <v>240.7</v>
+      </c>
+      <c r="AN80" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AR80" t="n">
+        <v>240</v>
+      </c>
+      <c r="AS80" t="n">
+        <v>240.5</v>
+      </c>
+      <c r="AT80" t="n">
+        <v>240.2</v>
+      </c>
+    </row>
+    <row r="81">
+      <c r="A81" t="n">
+        <v>317</v>
+      </c>
+      <c r="B81" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C81" t="inlineStr">
+        <is>
+          <t>2026-08-27T10:17:41</t>
+        </is>
+      </c>
+      <c r="D81" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E81" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F81" t="inlineStr">
+        <is>
+          <t>83.90 kVA</t>
+        </is>
+      </c>
+      <c r="G81" t="inlineStr">
+        <is>
+          <t>52.44%</t>
+        </is>
+      </c>
+      <c r="H81" t="inlineStr">
+        <is>
+          <t>1.62%</t>
+        </is>
+      </c>
+      <c r="I81" t="n">
+        <v>121.2</v>
+      </c>
+      <c r="J81" t="n">
+        <v>126.3</v>
+      </c>
+      <c r="K81" t="n">
+        <v>122.4</v>
+      </c>
+      <c r="L81" t="n">
+        <v>67.90000000000001</v>
+      </c>
+      <c r="M81" t="n">
+        <v>43.2</v>
+      </c>
+      <c r="N81" t="n">
+        <v>29.41</v>
+      </c>
+      <c r="O81" t="n">
+        <v>38.2</v>
+      </c>
+      <c r="P81" t="n">
+        <v>33.49</v>
+      </c>
+      <c r="Q81" t="n">
+        <v>81.3</v>
+      </c>
+      <c r="R81" t="n">
+        <v>104.8</v>
+      </c>
+      <c r="S81" t="n">
+        <v>83.2</v>
+      </c>
+      <c r="T81" t="n">
+        <v>40.53</v>
+      </c>
+      <c r="AC81" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD81" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AE81" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AF81" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AG81" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AH81" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AL81" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AM81" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AN81" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AR81" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AS81" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AT81" t="n">
+        <v>226.5</v>
+      </c>
+    </row>
+    <row r="82">
+      <c r="A82" t="n">
+        <v>316</v>
+      </c>
+      <c r="B82" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C82" t="inlineStr">
+        <is>
+          <t>2026-08-27T10:31:54</t>
+        </is>
+      </c>
+      <c r="D82" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E82" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F82" t="inlineStr">
+        <is>
+          <t>54.40 kVA</t>
+        </is>
+      </c>
+      <c r="G82" t="inlineStr">
+        <is>
+          <t>54.40%</t>
+        </is>
+      </c>
+      <c r="H82" t="inlineStr">
+        <is>
+          <t>8.19%</t>
+        </is>
+      </c>
+      <c r="I82" t="n">
+        <v>76.40000000000001</v>
+      </c>
+      <c r="J82" t="n">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="K82" t="n">
+        <v>90.2</v>
+      </c>
+      <c r="L82" t="n">
+        <v>58.3</v>
+      </c>
+      <c r="M82" t="n">
+        <v>28.85</v>
+      </c>
+      <c r="N82" t="n">
+        <v>36.81</v>
+      </c>
+      <c r="O82" t="n">
+        <v>56.22</v>
+      </c>
+      <c r="P82" t="n">
+        <v>35.8</v>
+      </c>
+      <c r="Q82" t="n">
+        <v>24.94</v>
+      </c>
+      <c r="R82" t="n">
+        <v>4.994</v>
+      </c>
+      <c r="S82" t="n">
+        <v>23.94</v>
+      </c>
+      <c r="T82" t="n">
+        <v>21.97</v>
+      </c>
+      <c r="U82" t="n">
+        <v>24.47</v>
+      </c>
+      <c r="V82" t="n">
+        <v>28.41</v>
+      </c>
+      <c r="W82" t="n">
+        <v>19</v>
+      </c>
+      <c r="X82" t="n">
+        <v>18.63</v>
+      </c>
+      <c r="AC82" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AD82" t="n">
+        <v>389.7</v>
+      </c>
+      <c r="AE82" t="n">
+        <v>391.4</v>
+      </c>
+      <c r="AF82" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AG82" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AH82" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AL82" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AM82" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AN82" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AR82" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS82" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AT82" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AX82" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AY82" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AZ82" t="n">
+        <v>224.6</v>
+      </c>
+    </row>
+    <row r="83">
+      <c r="A83" t="n">
+        <v>315</v>
+      </c>
+      <c r="B83" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C83" t="inlineStr">
+        <is>
+          <t>2026-08-27T18:15:21</t>
+        </is>
+      </c>
+      <c r="D83" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E83" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F83" t="inlineStr">
+        <is>
+          <t>82.30 kVA</t>
+        </is>
+      </c>
+      <c r="G83" t="inlineStr">
+        <is>
+          <t>82.30%</t>
+        </is>
+      </c>
+      <c r="H83" t="inlineStr">
+        <is>
+          <t>17.48%</t>
+        </is>
+      </c>
+      <c r="I83" t="n">
+        <v>153.9</v>
+      </c>
+      <c r="J83" t="n">
+        <v>96.7</v>
+      </c>
+      <c r="K83" t="n">
+        <v>115.2</v>
+      </c>
+      <c r="L83" t="n">
+        <v>106.1</v>
+      </c>
+      <c r="M83" t="n">
+        <v>47</v>
+      </c>
+      <c r="N83" t="n">
+        <v>45.71</v>
+      </c>
+      <c r="O83" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="P83" t="n">
+        <v>49.62</v>
+      </c>
+      <c r="Q83" t="n">
+        <v>32.19</v>
+      </c>
+      <c r="R83" t="n">
+        <v>13.39</v>
+      </c>
+      <c r="S83" t="n">
+        <v>19.94</v>
+      </c>
+      <c r="T83" t="n">
+        <v>25.88</v>
+      </c>
+      <c r="U83" t="n">
+        <v>68.2</v>
+      </c>
+      <c r="V83" t="n">
+        <v>39.11</v>
+      </c>
+      <c r="W83" t="n">
+        <v>32.81</v>
+      </c>
+      <c r="X83" t="n">
+        <v>37.68</v>
+      </c>
+      <c r="AC83" t="n">
+        <v>390.8</v>
+      </c>
+      <c r="AD83" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AE83" t="n">
+        <v>387.2</v>
+      </c>
+      <c r="AF83" t="n">
+        <v>224</v>
+      </c>
+      <c r="AG83" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AH83" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AL83" t="n">
+        <v>223.8</v>
+      </c>
+      <c r="AM83" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AN83" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AR83" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AS83" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AT83" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AX83" t="n">
+        <v>224</v>
+      </c>
+      <c r="AY83" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AZ83" t="n">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="84">
+      <c r="A84" t="n">
+        <v>314</v>
+      </c>
+      <c r="B84" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C84" t="inlineStr">
+        <is>
+          <t>2026-08-27T18:42:11</t>
+        </is>
+      </c>
+      <c r="D84" t="inlineStr">
+        <is>
+          <t>AGT 32</t>
+        </is>
+      </c>
+      <c r="E84" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F84" t="inlineStr">
+        <is>
+          <t>29.00 kVA</t>
+        </is>
+      </c>
+      <c r="G84" t="inlineStr">
+        <is>
+          <t>29.00%</t>
+        </is>
+      </c>
+      <c r="H84" t="inlineStr">
+        <is>
+          <t>17.62%</t>
+        </is>
+      </c>
+      <c r="I84" t="n">
+        <v>47.16</v>
+      </c>
+      <c r="J84" t="n">
+        <v>31.01</v>
+      </c>
+      <c r="K84" t="n">
+        <v>48.27</v>
+      </c>
+      <c r="L84" t="n">
+        <v>39.86</v>
+      </c>
+      <c r="M84" t="n">
+        <v>15.08</v>
+      </c>
+      <c r="N84" t="n">
+        <v>7.86</v>
+      </c>
+      <c r="O84" t="n">
+        <v>20.15</v>
+      </c>
+      <c r="P84" t="n">
+        <v>14.57</v>
+      </c>
+      <c r="Q84" t="n">
+        <v>32.52</v>
+      </c>
+      <c r="R84" t="n">
+        <v>23.01</v>
+      </c>
+      <c r="S84" t="n">
+        <v>28.83</v>
+      </c>
+      <c r="T84" t="n">
+        <v>26.57</v>
+      </c>
+      <c r="AC84" t="n">
+        <v>397.3</v>
+      </c>
+      <c r="AD84" t="n">
+        <v>397.4</v>
+      </c>
+      <c r="AE84" t="n">
+        <v>397.2</v>
+      </c>
+      <c r="AF84" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AG84" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AH84" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AL84" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AM84" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AN84" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AR84" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AS84" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AT84" t="n">
+        <v>229.2</v>
+      </c>
+    </row>
+    <row r="85">
+      <c r="A85" t="n">
+        <v>313</v>
+      </c>
+      <c r="B85" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C85" t="inlineStr">
+        <is>
+          <t>2026-08-27T18:42:11</t>
+        </is>
+      </c>
+      <c r="D85" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E85" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F85" t="inlineStr">
+        <is>
+          <t>29.00 kVA</t>
+        </is>
+      </c>
+      <c r="G85" t="inlineStr">
+        <is>
+          <t>14.50%</t>
+        </is>
+      </c>
+      <c r="H85" t="inlineStr">
+        <is>
+          <t>17.62%</t>
+        </is>
+      </c>
+      <c r="I85" t="n">
+        <v>47.16</v>
+      </c>
+      <c r="J85" t="n">
+        <v>31.01</v>
+      </c>
+      <c r="K85" t="n">
+        <v>48.27</v>
+      </c>
+      <c r="L85" t="n">
+        <v>39.86</v>
+      </c>
+      <c r="AC85" t="n">
+        <v>397.3</v>
+      </c>
+      <c r="AD85" t="n">
+        <v>397.4</v>
+      </c>
+      <c r="AE85" t="n">
+        <v>397.2</v>
+      </c>
+      <c r="AF85" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AG85" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AH85" t="n">
+        <v>229.3</v>
+      </c>
+    </row>
+    <row r="86">
+      <c r="A86" t="n">
+        <v>312</v>
+      </c>
+      <c r="B86" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C86" t="inlineStr">
+        <is>
+          <t>2026-08-27T18:51:02</t>
+        </is>
+      </c>
+      <c r="D86" t="inlineStr">
+        <is>
+          <t>AGT 31</t>
+        </is>
+      </c>
+      <c r="E86" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F86" t="inlineStr">
+        <is>
+          <t>72.81 kVA</t>
+        </is>
+      </c>
+      <c r="G86" t="inlineStr">
+        <is>
+          <t>45.51%</t>
+        </is>
+      </c>
+      <c r="H86" t="inlineStr">
+        <is>
+          <t>22.42%</t>
+        </is>
+      </c>
+      <c r="I86" t="n">
+        <v>123.9</v>
+      </c>
+      <c r="J86" t="n">
+        <v>117.9</v>
+      </c>
+      <c r="K86" t="n">
+        <v>68.7</v>
+      </c>
+      <c r="L86" t="n">
+        <v>73.09999999999999</v>
+      </c>
+      <c r="M86" t="n">
+        <v>96.8</v>
+      </c>
+      <c r="N86" t="n">
+        <v>89.90000000000001</v>
+      </c>
+      <c r="O86" t="n">
+        <v>39.33</v>
+      </c>
+      <c r="P86" t="n">
+        <v>61.5</v>
+      </c>
+      <c r="AC86" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AD86" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AE86" t="n">
+        <v>407.9</v>
+      </c>
+      <c r="AF86" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AG86" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AH86" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AL86" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AM86" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AN86" t="n">
+        <v>234.9</v>
+      </c>
+    </row>
+    <row r="87">
+      <c r="A87" t="n">
+        <v>311</v>
+      </c>
+      <c r="B87" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C87" t="inlineStr">
+        <is>
+          <t>2026-08-27T19:00:18</t>
+        </is>
+      </c>
+      <c r="D87" t="inlineStr">
+        <is>
+          <t>AGT 8</t>
+        </is>
+      </c>
+      <c r="E87" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F87" t="inlineStr">
+        <is>
+          <t>100.23 kVA</t>
+        </is>
+      </c>
+      <c r="G87" t="inlineStr">
+        <is>
+          <t>62.64%</t>
+        </is>
+      </c>
+      <c r="H87" t="inlineStr">
+        <is>
+          <t>3.70%</t>
+        </is>
+      </c>
+      <c r="I87" t="n">
+        <v>142</v>
+      </c>
+      <c r="J87" t="n">
+        <v>151.4</v>
+      </c>
+      <c r="K87" t="n">
+        <v>136.9</v>
+      </c>
+      <c r="L87" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="M87" t="n">
+        <v>54.5</v>
+      </c>
+      <c r="N87" t="n">
+        <v>41.09</v>
+      </c>
+      <c r="O87" t="n">
+        <v>50</v>
+      </c>
+      <c r="P87" t="n">
+        <v>15.51</v>
+      </c>
+      <c r="Q87" t="n">
+        <v>88</v>
+      </c>
+      <c r="R87" t="n">
+        <v>113.3</v>
+      </c>
+      <c r="S87" t="n">
+        <v>85</v>
+      </c>
+      <c r="T87" t="n">
+        <v>72.09999999999999</v>
+      </c>
+      <c r="AC87" t="n">
+        <v>403.1</v>
+      </c>
+      <c r="AD87" t="n">
+        <v>403</v>
+      </c>
+      <c r="AE87" t="n">
+        <v>404.2</v>
+      </c>
+      <c r="AF87" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AG87" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AH87" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AL87" t="n">
+        <v>233</v>
+      </c>
+      <c r="AM87" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AN87" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AR87" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AS87" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AT87" t="n">
+        <v>233.6</v>
+      </c>
+    </row>
+    <row r="88">
+      <c r="A88" t="n">
+        <v>310</v>
+      </c>
+      <c r="B88" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C88" t="inlineStr">
+        <is>
+          <t>2026-08-27T19:10:58</t>
+        </is>
+      </c>
+      <c r="D88" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E88" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F88" t="inlineStr">
+        <is>
+          <t>34.67 kVA</t>
+        </is>
+      </c>
+      <c r="G88" t="inlineStr">
+        <is>
+          <t>34.67%</t>
+        </is>
+      </c>
+      <c r="H88" t="inlineStr">
+        <is>
+          <t>6.12%</t>
+        </is>
+      </c>
+      <c r="I88" t="n">
+        <v>51.69</v>
+      </c>
+      <c r="J88" t="n">
+        <v>54.32</v>
+      </c>
+      <c r="K88" t="n">
+        <v>46.03</v>
+      </c>
+      <c r="L88" t="n">
+        <v>42.57</v>
+      </c>
+      <c r="M88" t="n">
+        <v>45.01</v>
+      </c>
+      <c r="N88" t="n">
+        <v>44.37</v>
+      </c>
+      <c r="O88" t="n">
+        <v>48.79</v>
+      </c>
+      <c r="P88" t="n">
+        <v>37.09</v>
+      </c>
+      <c r="Q88" t="n">
+        <v>7</v>
+      </c>
+      <c r="R88" t="n">
+        <v>10.15</v>
+      </c>
+      <c r="S88" t="n">
+        <v>0.695</v>
+      </c>
+      <c r="T88" t="n">
+        <v>9.57</v>
+      </c>
+      <c r="AC88" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AD88" t="n">
+        <v>395.1</v>
+      </c>
+      <c r="AE88" t="n">
+        <v>395.1</v>
+      </c>
+      <c r="AF88" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AG88" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AH88" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AL88" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AM88" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AN88" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AR88" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AS88" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AT88" t="n">
+        <v>228.3</v>
+      </c>
+    </row>
+    <row r="89">
+      <c r="A89" t="n">
+        <v>309</v>
+      </c>
+      <c r="B89" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C89" t="inlineStr">
+        <is>
+          <t>2026-08-27T19:18:52</t>
+        </is>
+      </c>
+      <c r="D89" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E89" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F89" t="inlineStr">
+        <is>
+          <t>40.99 kVA</t>
+        </is>
+      </c>
+      <c r="G89" t="inlineStr">
+        <is>
+          <t>40.99%</t>
+        </is>
+      </c>
+      <c r="H89" t="inlineStr">
+        <is>
+          <t>7.66%</t>
+        </is>
+      </c>
+      <c r="I89" t="n">
+        <v>57.4</v>
+      </c>
+      <c r="J89" t="n">
+        <v>63</v>
+      </c>
+      <c r="K89" t="n">
+        <v>50.39</v>
+      </c>
+      <c r="L89" t="n">
+        <v>49.56</v>
+      </c>
+      <c r="M89" t="n">
+        <v>29</v>
+      </c>
+      <c r="N89" t="n">
+        <v>23.8</v>
+      </c>
+      <c r="O89" t="n">
+        <v>13.01</v>
+      </c>
+      <c r="P89" t="n">
+        <v>20.4</v>
+      </c>
+      <c r="Q89" t="n">
+        <v>30.19</v>
+      </c>
+      <c r="R89" t="n">
+        <v>39.12</v>
+      </c>
+      <c r="S89" t="n">
+        <v>40.37</v>
+      </c>
+      <c r="T89" t="n">
+        <v>30.91</v>
+      </c>
+      <c r="AC89" t="n">
+        <v>415.5</v>
+      </c>
+      <c r="AD89" t="n">
+        <v>415</v>
+      </c>
+      <c r="AE89" t="n">
+        <v>416.6</v>
+      </c>
+      <c r="AF89" t="n">
+        <v>240.2</v>
+      </c>
+      <c r="AG89" t="n">
+        <v>239.4</v>
+      </c>
+      <c r="AH89" t="n">
+        <v>240</v>
+      </c>
+      <c r="AL89" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AM89" t="n">
+        <v>239.4</v>
+      </c>
+      <c r="AN89" t="n">
+        <v>240</v>
+      </c>
+      <c r="AR89" t="n">
+        <v>240.2</v>
+      </c>
+      <c r="AS89" t="n">
+        <v>239.5</v>
+      </c>
+      <c r="AT89" t="n">
+        <v>240</v>
+      </c>
+    </row>
+    <row r="90">
+      <c r="A90" t="n">
+        <v>308</v>
+      </c>
+      <c r="B90" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C90" t="inlineStr">
+        <is>
+          <t>2026-08-27T19:25:37</t>
+        </is>
+      </c>
+      <c r="D90" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E90" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F90" t="inlineStr">
+        <is>
+          <t>101.32 kVA</t>
+        </is>
+      </c>
+      <c r="G90" t="inlineStr">
+        <is>
+          <t>63.32%</t>
+        </is>
+      </c>
+      <c r="H90" t="inlineStr">
+        <is>
+          <t>8.44%</t>
+        </is>
+      </c>
+      <c r="I90" t="n">
+        <v>155.9</v>
+      </c>
+      <c r="J90" t="n">
+        <v>129.9</v>
+      </c>
+      <c r="K90" t="n">
+        <v>160.4</v>
+      </c>
+      <c r="L90" t="n">
+        <v>102.9</v>
+      </c>
+      <c r="M90" t="n">
+        <v>59.28</v>
+      </c>
+      <c r="N90" t="n">
+        <v>32.72</v>
+      </c>
+      <c r="O90" t="n">
+        <v>41.82</v>
+      </c>
+      <c r="P90" t="n">
+        <v>48.27</v>
+      </c>
+      <c r="Q90" t="n">
+        <v>98.8</v>
+      </c>
+      <c r="R90" t="n">
+        <v>98.40000000000001</v>
+      </c>
+      <c r="S90" t="n">
+        <v>111.9</v>
+      </c>
+      <c r="T90" t="n">
+        <v>59.65</v>
+      </c>
+      <c r="AC90" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AD90" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AE90" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AF90" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AG90" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AH90" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL90" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AM90" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AN90" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AR90" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AS90" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AT90" t="n">
+        <v>227.3</v>
+      </c>
+    </row>
+    <row r="91">
+      <c r="A91" t="n">
+        <v>307</v>
+      </c>
+      <c r="B91" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C91" t="inlineStr">
+        <is>
+          <t>2026-08-26T18:14:46</t>
+        </is>
+      </c>
+      <c r="D91" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E91" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F91" t="inlineStr">
+        <is>
+          <t>56.04 kVA</t>
+        </is>
+      </c>
+      <c r="G91" t="inlineStr">
+        <is>
+          <t>56.04%</t>
+        </is>
+      </c>
+      <c r="H91" t="inlineStr">
+        <is>
+          <t>5.61%</t>
+        </is>
+      </c>
+      <c r="I91" t="n">
+        <v>85</v>
+      </c>
+      <c r="J91" t="n">
+        <v>75.40000000000001</v>
+      </c>
+      <c r="K91" t="n">
+        <v>86.59999999999999</v>
+      </c>
+      <c r="L91" t="n">
+        <v>60.9</v>
+      </c>
+      <c r="AC91" t="n">
+        <v>392</v>
+      </c>
+      <c r="AD91" t="n">
+        <v>394</v>
+      </c>
+      <c r="AE91" t="n">
+        <v>393</v>
+      </c>
+      <c r="AF91" t="n">
+        <v>218</v>
+      </c>
+      <c r="AG91" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH91" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="92">
+      <c r="A92" t="n">
+        <v>304</v>
+      </c>
+      <c r="B92" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C92" t="inlineStr">
+        <is>
+          <t>2026-08-12T09:01:59</t>
+        </is>
+      </c>
+      <c r="D92" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E92" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F92" t="inlineStr">
+        <is>
+          <t>61.25 kVA</t>
+        </is>
+      </c>
+      <c r="G92" t="inlineStr">
+        <is>
+          <t>61.25%</t>
+        </is>
+      </c>
+      <c r="H92" t="inlineStr">
+        <is>
+          <t>15.99%</t>
+        </is>
+      </c>
+      <c r="I92" t="n">
+        <v>86.7</v>
+      </c>
+      <c r="J92" t="n">
+        <v>109.4</v>
+      </c>
+      <c r="K92" t="n">
+        <v>68.59999999999999</v>
+      </c>
+      <c r="L92" t="n">
+        <v>68.5</v>
+      </c>
+      <c r="M92" t="n">
+        <v>67.5</v>
+      </c>
+      <c r="N92" t="n">
+        <v>81.7</v>
+      </c>
+      <c r="O92" t="n">
+        <v>52.98</v>
+      </c>
+      <c r="P92" t="n">
+        <v>48.45</v>
+      </c>
+      <c r="Q92" t="n">
+        <v>21.36</v>
+      </c>
+      <c r="R92" t="n">
+        <v>33.43</v>
+      </c>
+      <c r="S92" t="n">
+        <v>18.49</v>
+      </c>
+      <c r="T92" t="n">
+        <v>24.34</v>
+      </c>
+      <c r="AC92" t="n">
+        <v>400.9</v>
+      </c>
+      <c r="AD92" t="n">
+        <v>400</v>
+      </c>
+      <c r="AE92" t="n">
+        <v>401.5</v>
+      </c>
+      <c r="AF92" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AG92" t="n">
+        <v>231.1</v>
+      </c>
+      <c r="AH92" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AL92" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AM92" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AN92" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AR92" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AS92" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AT92" t="n">
+        <v>231.7</v>
+      </c>
+    </row>
+    <row r="93">
+      <c r="A93" t="n">
+        <v>303</v>
+      </c>
+      <c r="B93" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C93" t="inlineStr">
+        <is>
+          <t>2026-08-12T09:09:04</t>
+        </is>
+      </c>
+      <c r="D93" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E93" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F93" t="inlineStr">
+        <is>
+          <t>125.33 kVA</t>
+        </is>
+      </c>
+      <c r="G93" t="inlineStr">
+        <is>
+          <t>19.89%</t>
+        </is>
+      </c>
+      <c r="H93" t="inlineStr">
+        <is>
+          <t>5.16%</t>
+        </is>
+      </c>
+      <c r="I93" t="n">
+        <v>188.4</v>
+      </c>
+      <c r="J93" t="n">
+        <v>169.7</v>
+      </c>
+      <c r="K93" t="n">
+        <v>193.7</v>
+      </c>
+      <c r="L93" t="n">
+        <v>43.35</v>
+      </c>
+      <c r="AC93" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AD93" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AE93" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AF93" t="n">
+        <v>222.8</v>
+      </c>
+      <c r="AG93" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH93" t="n">
+        <v>223.3</v>
+      </c>
+    </row>
+    <row r="94">
+      <c r="A94" t="n">
+        <v>302</v>
+      </c>
+      <c r="B94" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C94" t="inlineStr">
+        <is>
+          <t>2026-08-12T09:39:54</t>
+        </is>
+      </c>
+      <c r="D94" t="inlineStr">
+        <is>
+          <t>AGT 24</t>
+        </is>
+      </c>
+      <c r="E94" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F94" t="inlineStr">
+        <is>
+          <t>53.82 kVA</t>
+        </is>
+      </c>
+      <c r="G94" t="inlineStr">
+        <is>
+          <t>53.82%</t>
+        </is>
+      </c>
+      <c r="H94" t="inlineStr">
+        <is>
+          <t>17.34%</t>
+        </is>
+      </c>
+      <c r="I94" t="n">
+        <v>95.7</v>
+      </c>
+      <c r="J94" t="n">
+        <v>83.8</v>
+      </c>
+      <c r="K94" t="n">
+        <v>58.76</v>
+      </c>
+      <c r="L94" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="M94" t="n">
+        <v>23.62</v>
+      </c>
+      <c r="N94" t="n">
+        <v>27.56</v>
+      </c>
+      <c r="O94" t="n">
+        <v>24.67</v>
+      </c>
+      <c r="P94" t="n">
+        <v>19.4</v>
+      </c>
+      <c r="Q94" t="n">
+        <v>59.5</v>
+      </c>
+      <c r="R94" t="n">
+        <v>59.9</v>
+      </c>
+      <c r="S94" t="n">
+        <v>32.54</v>
+      </c>
+      <c r="T94" t="n">
+        <v>40.02</v>
+      </c>
+      <c r="AC94" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AD94" t="n">
+        <v>391.2</v>
+      </c>
+      <c r="AE94" t="n">
+        <v>391</v>
+      </c>
+      <c r="AF94" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AG94" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH94" t="n">
+        <v>226</v>
+      </c>
+      <c r="AL94" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AM94" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AN94" t="n">
+        <v>226</v>
+      </c>
+      <c r="AR94" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AS94" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AT94" t="n">
+        <v>226.1</v>
+      </c>
+    </row>
+    <row r="95">
+      <c r="A95" t="n">
+        <v>301</v>
+      </c>
+      <c r="B95" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C95" t="inlineStr">
+        <is>
+          <t>2026-08-12T10:21:22</t>
+        </is>
+      </c>
+      <c r="D95" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E95" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F95" t="inlineStr">
+        <is>
+          <t>53.51 kVA</t>
+        </is>
+      </c>
+      <c r="G95" t="inlineStr">
+        <is>
+          <t>53.51%</t>
+        </is>
+      </c>
+      <c r="H95" t="inlineStr">
+        <is>
+          <t>9.35%</t>
+        </is>
+      </c>
+      <c r="I95" t="n">
+        <v>89.7</v>
+      </c>
+      <c r="J95" t="n">
+        <v>72.7</v>
+      </c>
+      <c r="K95" t="n">
+        <v>73.59999999999999</v>
+      </c>
+      <c r="L95" t="n">
+        <v>43.16</v>
+      </c>
+      <c r="AC95" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AD95" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AE95" t="n">
+        <v>392.4</v>
+      </c>
+      <c r="AF95" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG95" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AH95" t="n">
+        <v>226.7</v>
+      </c>
+    </row>
+    <row r="96">
+      <c r="A96" t="n">
+        <v>300</v>
+      </c>
+      <c r="B96" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C96" t="inlineStr">
+        <is>
+          <t>2026-08-13T09:43:34</t>
+        </is>
+      </c>
+      <c r="D96" t="inlineStr">
+        <is>
+          <t>AGT 26</t>
+        </is>
+      </c>
+      <c r="E96" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F96" t="inlineStr">
+        <is>
+          <t>8.53 kVA</t>
+        </is>
+      </c>
+      <c r="G96" t="inlineStr">
+        <is>
+          <t>34.14%</t>
+        </is>
+      </c>
+      <c r="H96" t="inlineStr">
+        <is>
+          <t>11.50%</t>
+        </is>
+      </c>
+      <c r="I96" t="n">
+        <v>14.51</v>
+      </c>
+      <c r="J96" t="n">
+        <v>10.31</v>
+      </c>
+      <c r="K96" t="n">
+        <v>12.56</v>
+      </c>
+      <c r="L96" t="n">
+        <v>4.06</v>
+      </c>
+      <c r="AC96" t="n">
+        <v>396.2</v>
+      </c>
+      <c r="AD96" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE96" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AF96" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AG96" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AH96" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="97">
+      <c r="A97" t="n">
+        <v>299</v>
+      </c>
+      <c r="B97" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C97" t="inlineStr">
+        <is>
+          <t>2026-08-13T09:52:51</t>
+        </is>
+      </c>
+      <c r="D97" t="inlineStr">
+        <is>
+          <t>AGT 2</t>
+        </is>
+      </c>
+      <c r="E97" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F97" t="inlineStr">
+        <is>
+          <t>49.68 kVA</t>
+        </is>
+      </c>
+      <c r="G97" t="inlineStr">
+        <is>
+          <t>24.84%</t>
+        </is>
+      </c>
+      <c r="H97" t="inlineStr">
+        <is>
+          <t>22.22%</t>
+        </is>
+      </c>
+      <c r="I97" t="n">
+        <v>52.16</v>
+      </c>
+      <c r="J97" t="n">
+        <v>66.09999999999999</v>
+      </c>
+      <c r="K97" t="n">
+        <v>94.59999999999999</v>
+      </c>
+      <c r="L97" t="n">
+        <v>55.29</v>
+      </c>
+      <c r="M97" t="n">
+        <v>21.49</v>
+      </c>
+      <c r="N97" t="n">
+        <v>47.4</v>
+      </c>
+      <c r="O97" t="n">
+        <v>36.99</v>
+      </c>
+      <c r="P97" t="n">
+        <v>25.13</v>
+      </c>
+      <c r="Q97" t="n">
+        <v>31.51</v>
+      </c>
+      <c r="R97" t="n">
+        <v>23.86</v>
+      </c>
+      <c r="S97" t="n">
+        <v>52.08</v>
+      </c>
+      <c r="T97" t="n">
+        <v>32.37</v>
+      </c>
+      <c r="AC97" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AD97" t="n">
+        <v>404.3</v>
+      </c>
+      <c r="AE97" t="n">
+        <v>402.9</v>
+      </c>
+      <c r="AF97" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AG97" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AH97" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AL97" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AM97" t="n">
+        <v>234</v>
+      </c>
+      <c r="AN97" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AR97" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AS97" t="n">
+        <v>234</v>
+      </c>
+      <c r="AT97" t="n">
+        <v>231.7</v>
+      </c>
+    </row>
+    <row r="98">
+      <c r="A98" t="n">
+        <v>298</v>
+      </c>
+      <c r="B98" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C98" t="inlineStr">
+        <is>
+          <t>2026-08-13T10:44:04</t>
+        </is>
+      </c>
+      <c r="D98" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E98" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F98" t="inlineStr">
+        <is>
+          <t>23.00 kVA</t>
+        </is>
+      </c>
+      <c r="G98" t="inlineStr">
+        <is>
+          <t>23.00%</t>
+        </is>
+      </c>
+      <c r="H98" t="inlineStr">
+        <is>
+          <t>6.29%</t>
+        </is>
+      </c>
+      <c r="I98" t="n">
+        <v>36.51</v>
+      </c>
+      <c r="J98" t="n">
+        <v>30.64</v>
+      </c>
+      <c r="K98" t="n">
+        <v>34.34</v>
+      </c>
+      <c r="L98" t="n">
+        <v>14.3</v>
+      </c>
+      <c r="AC98" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AD98" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AE98" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AF98" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AG98" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AH98" t="n">
+        <v>227.5</v>
+      </c>
+    </row>
+    <row r="99">
+      <c r="A99" t="n">
+        <v>297</v>
+      </c>
+      <c r="B99" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C99" t="inlineStr">
+        <is>
+          <t>2026-08-13T10:49:09</t>
+        </is>
+      </c>
+      <c r="D99" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E99" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F99" t="inlineStr">
+        <is>
+          <t>60.60 kVA</t>
+        </is>
+      </c>
+      <c r="G99" t="inlineStr">
+        <is>
+          <t>60.60%</t>
+        </is>
+      </c>
+      <c r="H99" t="inlineStr">
+        <is>
+          <t>14.96%</t>
+        </is>
+      </c>
+      <c r="I99" t="n">
+        <v>76.7</v>
+      </c>
+      <c r="J99" t="n">
+        <v>82.40000000000001</v>
+      </c>
+      <c r="K99" t="n">
+        <v>109.7</v>
+      </c>
+      <c r="L99" t="n">
+        <v>61.2</v>
+      </c>
+      <c r="M99" t="n">
+        <v>26.43</v>
+      </c>
+      <c r="N99" t="n">
+        <v>35.74</v>
+      </c>
+      <c r="O99" t="n">
+        <v>60.5</v>
+      </c>
+      <c r="P99" t="n">
+        <v>48.25</v>
+      </c>
+      <c r="Q99" t="n">
+        <v>56.7</v>
+      </c>
+      <c r="R99" t="n">
+        <v>42.83</v>
+      </c>
+      <c r="S99" t="n">
+        <v>57.29</v>
+      </c>
+      <c r="T99" t="n">
+        <v>21.95</v>
+      </c>
+      <c r="AC99" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AD99" t="n">
+        <v>388.7</v>
+      </c>
+      <c r="AE99" t="n">
+        <v>391</v>
+      </c>
+      <c r="AF99" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AG99" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AH99" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AL99" t="n">
+        <v>226</v>
+      </c>
+      <c r="AM99" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AN99" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AR99" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AS99" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AT99" t="n">
+        <v>224.5</v>
+      </c>
+    </row>
+    <row r="100">
+      <c r="A100" t="n">
+        <v>296</v>
+      </c>
+      <c r="B100" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C100" t="inlineStr">
+        <is>
+          <t>2026-08-13T10:57:18</t>
+        </is>
+      </c>
+      <c r="D100" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E100" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F100" t="inlineStr">
+        <is>
+          <t>12.49 kVA</t>
+        </is>
+      </c>
+      <c r="G100" t="inlineStr">
+        <is>
+          <t>24.99%</t>
+        </is>
+      </c>
+      <c r="H100" t="inlineStr">
+        <is>
+          <t>11.74%</t>
+        </is>
+      </c>
+      <c r="I100" t="n">
+        <v>15.09</v>
+      </c>
+      <c r="J100" t="n">
+        <v>19.76</v>
+      </c>
+      <c r="K100" t="n">
+        <v>20.1</v>
+      </c>
+      <c r="L100" t="n">
+        <v>13.82</v>
+      </c>
+      <c r="AC100" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD100" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AE100" t="n">
+        <v>395</v>
+      </c>
+      <c r="AF100" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AG100" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AH100" t="n">
+        <v>227.4</v>
+      </c>
+    </row>
+    <row r="101">
+      <c r="A101" t="n">
+        <v>295</v>
+      </c>
+      <c r="B101" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C101" t="inlineStr">
+        <is>
+          <t>2026-08-13T19:45:14</t>
+        </is>
+      </c>
+      <c r="D101" t="inlineStr">
+        <is>
+          <t>AGT 26</t>
+        </is>
+      </c>
+      <c r="E101" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F101" t="inlineStr">
+        <is>
+          <t>8.18 kVA</t>
+        </is>
+      </c>
+      <c r="G101" t="inlineStr">
+        <is>
+          <t>32.73%</t>
+        </is>
+      </c>
+      <c r="H101" t="inlineStr">
+        <is>
+          <t>13.18%</t>
+        </is>
+      </c>
+      <c r="I101" t="n">
+        <v>13.31</v>
+      </c>
+      <c r="J101" t="n">
+        <v>9.59</v>
+      </c>
+      <c r="K101" t="n">
+        <v>12.96</v>
+      </c>
+      <c r="L101" t="n">
+        <v>3.811</v>
+      </c>
+      <c r="AC101" t="n">
+        <v>395.9</v>
+      </c>
+      <c r="AD101" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AE101" t="n">
+        <v>395</v>
+      </c>
+      <c r="AF101" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG101" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH101" t="n">
+        <v>227.5</v>
+      </c>
+    </row>
+    <row r="102">
+      <c r="A102" t="n">
+        <v>294</v>
+      </c>
+      <c r="B102" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C102" t="inlineStr">
+        <is>
+          <t>2026-08-13T19:47:28</t>
+        </is>
+      </c>
+      <c r="D102" t="inlineStr">
+        <is>
+          <t>AGT 2</t>
+        </is>
+      </c>
+      <c r="E102" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F102" t="inlineStr">
+        <is>
+          <t>67.20 kVA</t>
+        </is>
+      </c>
+      <c r="G102" t="inlineStr">
+        <is>
+          <t>33.60%</t>
+        </is>
+      </c>
+      <c r="H102" t="inlineStr">
+        <is>
+          <t>11.67%</t>
+        </is>
+      </c>
+      <c r="I102" t="n">
+        <v>85.90000000000001</v>
+      </c>
+      <c r="J102" t="n">
+        <v>104.5</v>
+      </c>
+      <c r="K102" t="n">
+        <v>122</v>
+      </c>
+      <c r="L102" t="n">
+        <v>70.3</v>
+      </c>
+      <c r="M102" t="n">
+        <v>47.68</v>
+      </c>
+      <c r="N102" t="n">
+        <v>70.2</v>
+      </c>
+      <c r="O102" t="n">
+        <v>40.03</v>
+      </c>
+      <c r="P102" t="n">
+        <v>37.95</v>
+      </c>
+      <c r="Q102" t="n">
+        <v>45.36</v>
+      </c>
+      <c r="R102" t="n">
+        <v>33.33</v>
+      </c>
+      <c r="S102" t="n">
+        <v>70.7</v>
+      </c>
+      <c r="T102" t="n">
+        <v>43.72</v>
+      </c>
+      <c r="AC102" t="n">
+        <v>406.5</v>
+      </c>
+      <c r="AD102" t="n">
+        <v>305.8</v>
+      </c>
+      <c r="AE102" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AF102" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AG102" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AH102" t="n">
+        <v>233</v>
+      </c>
+      <c r="AL102" t="n">
+        <v>235</v>
+      </c>
+      <c r="AM102" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AN102" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AR102" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AS102" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AT102" t="n">
+        <v>233.2</v>
+      </c>
+    </row>
+    <row r="103">
+      <c r="A103" t="n">
+        <v>293</v>
+      </c>
+      <c r="B103" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C103" t="inlineStr">
+        <is>
+          <t>2026-08-13T19:54:22</t>
+        </is>
+      </c>
+      <c r="D103" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E103" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F103" t="inlineStr">
+        <is>
+          <t>67.09 kVA</t>
+        </is>
+      </c>
+      <c r="G103" t="inlineStr">
+        <is>
+          <t>67.09%</t>
+        </is>
+      </c>
+      <c r="H103" t="inlineStr">
+        <is>
+          <t>4.05%</t>
+        </is>
+      </c>
+      <c r="I103" t="n">
+        <v>92.09999999999999</v>
+      </c>
+      <c r="J103" t="n">
+        <v>101.9</v>
+      </c>
+      <c r="K103" t="n">
+        <v>94.2</v>
+      </c>
+      <c r="L103" t="n">
+        <v>80.59999999999999</v>
+      </c>
+      <c r="M103" t="n">
+        <v>66.59999999999999</v>
+      </c>
+      <c r="N103" t="n">
+        <v>87.90000000000001</v>
+      </c>
+      <c r="O103" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="P103" t="n">
+        <v>58.79</v>
+      </c>
+      <c r="Q103" t="n">
+        <v>25.9</v>
+      </c>
+      <c r="R103" t="n">
+        <v>12.5</v>
+      </c>
+      <c r="S103" t="n">
+        <v>16.17</v>
+      </c>
+      <c r="T103" t="n">
+        <v>25.55</v>
+      </c>
+      <c r="AC103" t="n">
+        <v>403.8</v>
+      </c>
+      <c r="AD103" t="n">
+        <v>402.7</v>
+      </c>
+      <c r="AE103" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AF103" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AG103" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AH103" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AL103" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AM103" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AN103" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AR103" t="n">
+        <v>233</v>
+      </c>
+      <c r="AS103" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AT103" t="n">
+        <v>232.5</v>
+      </c>
+    </row>
+    <row r="104">
+      <c r="A104" t="n">
+        <v>292</v>
+      </c>
+      <c r="B104" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C104" t="inlineStr">
+        <is>
+          <t>2026-08-13T20:06:49</t>
+        </is>
+      </c>
+      <c r="D104" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E104" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F104" t="inlineStr">
+        <is>
+          <t>76.12 kVA</t>
+        </is>
+      </c>
+      <c r="G104" t="inlineStr">
+        <is>
+          <t>12.08%</t>
+        </is>
+      </c>
+      <c r="H104" t="inlineStr">
+        <is>
+          <t>6.82%</t>
+        </is>
+      </c>
+      <c r="I104" t="n">
+        <v>109.9</v>
+      </c>
+      <c r="J104" t="n">
+        <v>100.3</v>
+      </c>
+      <c r="K104" t="n">
+        <v>122.1</v>
+      </c>
+      <c r="L104" t="n">
+        <v>35.43</v>
+      </c>
+      <c r="AC104" t="n">
+        <v>397.2</v>
+      </c>
+      <c r="AD104" t="n">
+        <v>396.4</v>
+      </c>
+      <c r="AE104" t="n">
+        <v>396.7</v>
+      </c>
+      <c r="AF104" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AG104" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AH104" t="n">
+        <v>228.8</v>
+      </c>
+    </row>
+    <row r="105">
+      <c r="A105" t="n">
+        <v>291</v>
+      </c>
+      <c r="B105" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C105" t="inlineStr">
+        <is>
+          <t>2026-08-13T20:17:50</t>
+        </is>
+      </c>
+      <c r="D105" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E105" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F105" t="inlineStr">
+        <is>
+          <t>18.09 kVA</t>
+        </is>
+      </c>
+      <c r="G105" t="inlineStr">
+        <is>
+          <t>36.18%</t>
+        </is>
+      </c>
+      <c r="H105" t="inlineStr">
+        <is>
+          <t>5.86%</t>
+        </is>
+      </c>
+      <c r="I105" t="n">
+        <v>28.29</v>
+      </c>
+      <c r="J105" t="n">
+        <v>26.94</v>
+      </c>
+      <c r="K105" t="n">
+        <v>24.13</v>
+      </c>
+      <c r="L105" t="n">
+        <v>25.02</v>
+      </c>
+      <c r="AC105" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD105" t="n">
+        <v>395.1</v>
+      </c>
+      <c r="AE105" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AF105" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AG105" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AH105" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="106">
+      <c r="A106" t="n">
+        <v>290</v>
+      </c>
+      <c r="B106" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C106" t="inlineStr">
+        <is>
+          <t>2026-08-13T20:24:24</t>
+        </is>
+      </c>
+      <c r="D106" t="inlineStr">
+        <is>
+          <t>AGT 24</t>
+        </is>
+      </c>
+      <c r="E106" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F106" t="inlineStr">
+        <is>
+          <t>57.34 kVA</t>
+        </is>
+      </c>
+      <c r="G106" t="inlineStr">
+        <is>
+          <t>57.34%</t>
+        </is>
+      </c>
+      <c r="H106" t="inlineStr">
+        <is>
+          <t>4.55%</t>
+        </is>
+      </c>
+      <c r="I106" t="n">
+        <v>87.59999999999999</v>
+      </c>
+      <c r="J106" t="n">
+        <v>87.09999999999999</v>
+      </c>
+      <c r="K106" t="n">
+        <v>78.7</v>
+      </c>
+      <c r="L106" t="n">
+        <v>65.2</v>
+      </c>
+      <c r="M106" t="n">
+        <v>37.21</v>
+      </c>
+      <c r="N106" t="n">
+        <v>39.64</v>
+      </c>
+      <c r="O106" t="n">
+        <v>39.36</v>
+      </c>
+      <c r="P106" t="n">
+        <v>31.67</v>
+      </c>
+      <c r="Q106" t="n">
+        <v>49.89</v>
+      </c>
+      <c r="R106" t="n">
+        <v>53.07</v>
+      </c>
+      <c r="S106" t="n">
+        <v>38.47</v>
+      </c>
+      <c r="T106" t="n">
+        <v>37.01</v>
+      </c>
+      <c r="AC106" t="n">
+        <v>392</v>
+      </c>
+      <c r="AD106" t="n">
+        <v>391.9</v>
+      </c>
+      <c r="AE106" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AF106" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AG106" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH106" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AL106" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AM106" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AN106" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AR106" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AS106" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AT106" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="107">
+      <c r="A107" t="n">
+        <v>289</v>
+      </c>
+      <c r="B107" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C107" t="inlineStr">
+        <is>
+          <t>2026-08-13T20:41:25</t>
+        </is>
+      </c>
+      <c r="D107" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E107" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F107" t="inlineStr">
+        <is>
+          <t>62.52 kVA</t>
+        </is>
+      </c>
+      <c r="G107" t="inlineStr">
+        <is>
+          <t>62.52%</t>
+        </is>
+      </c>
+      <c r="H107" t="inlineStr">
+        <is>
+          <t>5.97%</t>
+        </is>
+      </c>
+      <c r="I107" t="n">
+        <v>98.3</v>
+      </c>
+      <c r="J107" t="n">
+        <v>92.90000000000001</v>
+      </c>
+      <c r="K107" t="n">
+        <v>83.3</v>
+      </c>
+      <c r="L107" t="n">
+        <v>67.90000000000001</v>
+      </c>
+      <c r="AC107" t="n">
+        <v>394.2</v>
+      </c>
+      <c r="AD107" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AE107" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AF107" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AG107" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH107" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="108">
+      <c r="A108" t="n">
+        <v>288</v>
+      </c>
+      <c r="B108" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C108" t="inlineStr">
+        <is>
+          <t>2026-08-13T20:47:56</t>
+        </is>
+      </c>
+      <c r="D108" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E108" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F108" t="inlineStr">
+        <is>
+          <t>35.59 kVA</t>
+        </is>
+      </c>
+      <c r="G108" t="inlineStr">
+        <is>
+          <t>35.59%</t>
+        </is>
+      </c>
+      <c r="H108" t="inlineStr">
+        <is>
+          <t>13.19%</t>
+        </is>
+      </c>
+      <c r="I108" t="n">
+        <v>62.6</v>
+      </c>
+      <c r="J108" t="n">
+        <v>44.86</v>
+      </c>
+      <c r="K108" t="n">
+        <v>49.32</v>
+      </c>
+      <c r="L108" t="n">
+        <v>31.94</v>
+      </c>
+      <c r="AC108" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AD108" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE108" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AF108" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG108" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AH108" t="n">
+        <v>228.1</v>
+      </c>
+    </row>
+    <row r="109">
+      <c r="A109" t="n">
+        <v>287</v>
+      </c>
+      <c r="B109" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C109" t="inlineStr">
+        <is>
+          <t>2026-08-13T20:53:16</t>
+        </is>
+      </c>
+      <c r="D109" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E109" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F109" t="inlineStr">
+        <is>
+          <t>69.42 kVA</t>
+        </is>
+      </c>
+      <c r="G109" t="inlineStr">
+        <is>
+          <t>69.42%</t>
+        </is>
+      </c>
+      <c r="H109" t="inlineStr">
+        <is>
+          <t>7.76%</t>
+        </is>
+      </c>
+      <c r="I109" t="n">
+        <v>101</v>
+      </c>
+      <c r="J109" t="n">
+        <v>91</v>
+      </c>
+      <c r="K109" t="n">
+        <v>113.8</v>
+      </c>
+      <c r="L109" t="n">
+        <v>82.40000000000001</v>
+      </c>
+      <c r="M109" t="n">
+        <v>46.43</v>
+      </c>
+      <c r="N109" t="n">
+        <v>37.31</v>
+      </c>
+      <c r="O109" t="n">
+        <v>61.1</v>
+      </c>
+      <c r="P109" t="n">
+        <v>47.33</v>
+      </c>
+      <c r="Q109" t="n">
+        <v>58.8</v>
+      </c>
+      <c r="R109" t="n">
+        <v>48.27</v>
+      </c>
+      <c r="S109" t="n">
+        <v>53.78</v>
+      </c>
+      <c r="T109" t="n">
+        <v>36.64</v>
+      </c>
+      <c r="AC109" t="n">
+        <v>394</v>
+      </c>
+      <c r="AD109" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AE109" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AF109" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AG109" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH109" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AL109" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AM109" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AN109" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AR109" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AS109" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AT109" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="110">
+      <c r="A110" t="n">
+        <v>286</v>
+      </c>
+      <c r="B110" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C110" t="inlineStr">
+        <is>
+          <t>2026-08-21T09:30:12</t>
+        </is>
+      </c>
+      <c r="D110" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E110" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F110" t="inlineStr">
+        <is>
+          <t>22.56 kVA</t>
+        </is>
+      </c>
+      <c r="G110" t="inlineStr">
+        <is>
+          <t>45.13%</t>
+        </is>
+      </c>
+      <c r="H110" t="inlineStr">
+        <is>
+          <t>19.25%</t>
+        </is>
+      </c>
+      <c r="I110" t="n">
+        <v>32.19</v>
+      </c>
+      <c r="J110" t="n">
+        <v>42.66</v>
+      </c>
+      <c r="K110" t="n">
+        <v>24.45</v>
+      </c>
+      <c r="L110" t="n">
+        <v>18.85</v>
+      </c>
+      <c r="AC110" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AD110" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AE110" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AF110" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AG110" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH110" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="111">
+      <c r="A111" t="n">
+        <v>285</v>
+      </c>
+      <c r="B111" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C111" t="inlineStr">
+        <is>
+          <t>2026-08-21T09:34:41</t>
+        </is>
+      </c>
+      <c r="D111" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E111" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F111" t="inlineStr">
+        <is>
+          <t>102.12 kVA</t>
+        </is>
+      </c>
+      <c r="G111" t="inlineStr">
+        <is>
+          <t>63.82%</t>
+        </is>
+      </c>
+      <c r="H111" t="inlineStr">
+        <is>
+          <t>2.30%</t>
+        </is>
+      </c>
+      <c r="I111" t="n">
+        <v>148.2</v>
+      </c>
+      <c r="J111" t="n">
+        <v>150.4</v>
+      </c>
+      <c r="K111" t="n">
+        <v>141.7</v>
+      </c>
+      <c r="L111" t="n">
+        <v>63.6</v>
+      </c>
+      <c r="M111" t="n">
+        <v>103.1</v>
+      </c>
+      <c r="N111" t="n">
+        <v>116.8</v>
+      </c>
+      <c r="O111" t="n">
+        <v>111.2</v>
+      </c>
+      <c r="P111" t="n">
+        <v>38.98</v>
+      </c>
+      <c r="Q111" t="n">
+        <v>51.51</v>
+      </c>
+      <c r="R111" t="n">
+        <v>37.79</v>
+      </c>
+      <c r="S111" t="n">
+        <v>38.81</v>
+      </c>
+      <c r="T111" t="n">
+        <v>22.28</v>
+      </c>
+      <c r="AC111" t="n">
+        <v>401.5</v>
+      </c>
+      <c r="AD111" t="n">
+        <v>402.4</v>
+      </c>
+      <c r="AE111" t="n">
+        <v>401.2</v>
+      </c>
+      <c r="AF111" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AG111" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AH111" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AL111" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AM111" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AN111" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AR111" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AS111" t="n">
+        <v>232</v>
+      </c>
+      <c r="AT111" t="n">
+        <v>231.7</v>
+      </c>
+    </row>
+    <row r="112">
+      <c r="A112" t="n">
+        <v>284</v>
+      </c>
+      <c r="B112" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C112" t="inlineStr">
+        <is>
+          <t>2026-08-21T09:40:24</t>
+        </is>
+      </c>
+      <c r="D112" t="inlineStr">
+        <is>
+          <t>AGT 10</t>
+        </is>
+      </c>
+      <c r="E112" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F112" t="inlineStr">
+        <is>
+          <t>63.22 kVA</t>
+        </is>
+      </c>
+      <c r="G112" t="inlineStr">
+        <is>
+          <t>63.22%</t>
+        </is>
+      </c>
+      <c r="H112" t="inlineStr">
+        <is>
+          <t>3.34%</t>
+        </is>
+      </c>
+      <c r="I112" t="n">
+        <v>97.90000000000001</v>
+      </c>
+      <c r="J112" t="n">
+        <v>91.7</v>
+      </c>
+      <c r="K112" t="n">
+        <v>90.09999999999999</v>
+      </c>
+      <c r="L112" t="n">
+        <v>41.66</v>
+      </c>
+      <c r="M112" t="n">
+        <v>31.77</v>
+      </c>
+      <c r="N112" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="O112" t="n">
+        <v>14.94</v>
+      </c>
+      <c r="P112" t="n">
+        <v>23.19</v>
+      </c>
+      <c r="Q112" t="n">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="R112" t="n">
+        <v>58.55</v>
+      </c>
+      <c r="S112" t="n">
+        <v>69.09999999999999</v>
+      </c>
+      <c r="T112" t="n">
+        <v>26.9</v>
+      </c>
+      <c r="AC112" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="AD112" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AF112" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AG112" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AH112" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AL112" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AM112" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AN112" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AR112" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AS112" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AT112" t="n">
+        <v>225.8</v>
+      </c>
+    </row>
+    <row r="113">
+      <c r="A113" t="n">
+        <v>283</v>
+      </c>
+      <c r="B113" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C113" t="inlineStr">
+        <is>
+          <t>2026-08-21T09:47:05</t>
+        </is>
+      </c>
+      <c r="D113" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E113" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F113" t="inlineStr">
+        <is>
+          <t>36.56 kVA</t>
+        </is>
+      </c>
+      <c r="G113" t="inlineStr">
+        <is>
+          <t>36.56%</t>
+        </is>
+      </c>
+      <c r="H113" t="inlineStr">
+        <is>
+          <t>21.20%</t>
+        </is>
+      </c>
+      <c r="I113" t="n">
+        <v>61.5</v>
+      </c>
+      <c r="J113" t="n">
+        <v>36.57</v>
+      </c>
+      <c r="K113" t="n">
+        <v>62.8</v>
+      </c>
+      <c r="L113" t="n">
+        <v>46.8</v>
+      </c>
+      <c r="M113" t="n">
+        <v>33.33</v>
+      </c>
+      <c r="N113" t="n">
+        <v>19.62</v>
+      </c>
+      <c r="O113" t="n">
+        <v>11.62</v>
+      </c>
+      <c r="P113" t="n">
+        <v>21.53</v>
+      </c>
+      <c r="Q113" t="n">
+        <v>25.53</v>
+      </c>
+      <c r="R113" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="S113" t="n">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="T113" t="n">
+        <v>41.71</v>
+      </c>
+      <c r="AC113" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AD113" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AE113" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AF113" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AG113" t="n">
+        <v>228</v>
+      </c>
+      <c r="AH113" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AL113" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AM113" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AN113" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR113" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AS113" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AT113" t="n">
+        <v>227.1</v>
+      </c>
+    </row>
+    <row r="114">
+      <c r="A114" t="n">
+        <v>282</v>
+      </c>
+      <c r="B114" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C114" t="inlineStr">
+        <is>
+          <t>2026-08-21T09:56:37</t>
+        </is>
+      </c>
+      <c r="D114" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E114" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F114" t="inlineStr">
+        <is>
+          <t>91.23 kVA</t>
+        </is>
+      </c>
+      <c r="G114" t="inlineStr">
+        <is>
+          <t>45.61%</t>
+        </is>
+      </c>
+      <c r="H114" t="inlineStr">
+        <is>
+          <t>3.02%</t>
+        </is>
+      </c>
+      <c r="I114" t="n">
+        <v>159.1</v>
+      </c>
+      <c r="J114" t="n">
+        <v>148.3</v>
+      </c>
+      <c r="K114" t="n">
+        <v>149.2</v>
+      </c>
+      <c r="L114" t="n">
+        <v>74.09999999999999</v>
+      </c>
+      <c r="M114" t="n">
+        <v>111.1</v>
+      </c>
+      <c r="N114" t="n">
+        <v>60.8</v>
+      </c>
+      <c r="O114" t="n">
+        <v>87</v>
+      </c>
+      <c r="P114" t="n">
+        <v>55.34</v>
+      </c>
+      <c r="Q114" t="n">
+        <v>50.11</v>
+      </c>
+      <c r="R114" t="n">
+        <v>81</v>
+      </c>
+      <c r="S114" t="n">
+        <v>72.7</v>
+      </c>
+      <c r="T114" t="n">
+        <v>31.04</v>
+      </c>
+      <c r="AC114" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AD114" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AE114" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AF114" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AG114" t="n">
+        <v>233</v>
+      </c>
+      <c r="AL114" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AM114" t="n">
+        <v>233</v>
+      </c>
+      <c r="AN114" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AR114" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AS114" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AT114" t="n">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="115">
+      <c r="A115" t="n">
+        <v>281</v>
+      </c>
+      <c r="B115" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C115" t="inlineStr">
+        <is>
+          <t>2026-08-21T19:31:29</t>
+        </is>
+      </c>
+      <c r="D115" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E115" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F115" t="inlineStr">
+        <is>
+          <t>105.35 kVA</t>
+        </is>
+      </c>
+      <c r="G115" t="inlineStr">
+        <is>
+          <t>52.67%</t>
+        </is>
+      </c>
+      <c r="H115" t="inlineStr">
+        <is>
+          <t>7.77%</t>
+        </is>
+      </c>
+      <c r="I115" t="n">
+        <v>148.7</v>
+      </c>
+      <c r="J115" t="n">
+        <v>167.9</v>
+      </c>
+      <c r="K115" t="n">
+        <v>134.5</v>
+      </c>
+      <c r="L115" t="n">
+        <v>105.7</v>
+      </c>
+      <c r="M115" t="n">
+        <v>97.5</v>
+      </c>
+      <c r="N115" t="n">
+        <v>72.90000000000001</v>
+      </c>
+      <c r="O115" t="n">
+        <v>57.03</v>
+      </c>
+      <c r="P115" t="n">
+        <v>61.7</v>
+      </c>
+      <c r="Q115" t="n">
+        <v>50.48</v>
+      </c>
+      <c r="R115" t="n">
+        <v>97.8</v>
+      </c>
+      <c r="S115" t="n">
+        <v>77.8</v>
+      </c>
+      <c r="T115" t="n">
+        <v>54.25</v>
+      </c>
+      <c r="AC115" t="n">
+        <v>404.8</v>
+      </c>
+      <c r="AD115" t="n">
+        <v>403.6</v>
+      </c>
+      <c r="AE115" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AF115" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AG115" t="n">
+        <v>233</v>
+      </c>
+      <c r="AH115" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AL115" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AM115" t="n">
+        <v>233</v>
+      </c>
+      <c r="AN115" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AR115" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AS115" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AT115" t="n">
+        <v>233.5</v>
+      </c>
+    </row>
+    <row r="116">
+      <c r="A116" t="n">
+        <v>280</v>
+      </c>
+      <c r="B116" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C116" t="inlineStr">
+        <is>
+          <t>2026-08-21T19:40:41</t>
+        </is>
+      </c>
+      <c r="D116" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E116" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F116" t="inlineStr">
+        <is>
+          <t>53.65 kVA</t>
+        </is>
+      </c>
+      <c r="G116" t="inlineStr">
+        <is>
+          <t>53.65%</t>
+        </is>
+      </c>
+      <c r="H116" t="inlineStr">
+        <is>
+          <t>21.75%</t>
+        </is>
+      </c>
+      <c r="I116" t="n">
+        <v>81.59999999999999</v>
+      </c>
+      <c r="J116" t="n">
+        <v>52.92</v>
+      </c>
+      <c r="K116" t="n">
+        <v>101.1</v>
+      </c>
+      <c r="L116" t="n">
+        <v>77</v>
+      </c>
+      <c r="M116" t="n">
+        <v>26.48</v>
+      </c>
+      <c r="N116" t="n">
+        <v>42.52</v>
+      </c>
+      <c r="O116" t="n">
+        <v>21.6</v>
+      </c>
+      <c r="P116" t="n">
+        <v>31.86</v>
+      </c>
+      <c r="Q116" t="n">
+        <v>39.93</v>
+      </c>
+      <c r="R116" t="n">
+        <v>28.52</v>
+      </c>
+      <c r="S116" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="T116" t="n">
+        <v>50.71</v>
+      </c>
+      <c r="AC116" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD116" t="n">
+        <v>395.9</v>
+      </c>
+      <c r="AE116" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AF116" t="n">
+        <v>227</v>
+      </c>
+      <c r="AG116" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AH116" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL116" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM116" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AN116" t="n">
+        <v>228</v>
+      </c>
+      <c r="AR116" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AS116" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AT116" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="117">
+      <c r="A117" t="n">
+        <v>279</v>
+      </c>
+      <c r="B117" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C117" t="inlineStr">
+        <is>
+          <t>2026-08-21T19:50:09</t>
+        </is>
+      </c>
+      <c r="D117" t="inlineStr">
+        <is>
+          <t>AGT 10</t>
+        </is>
+      </c>
+      <c r="E117" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F117" t="inlineStr">
+        <is>
+          <t>52.77 kVA</t>
+        </is>
+      </c>
+      <c r="G117" t="inlineStr">
+        <is>
+          <t>52.77%</t>
+        </is>
+      </c>
+      <c r="H117" t="inlineStr">
+        <is>
+          <t>12.47%</t>
+        </is>
+      </c>
+      <c r="I117" t="n">
+        <v>82.2</v>
+      </c>
+      <c r="J117" t="n">
+        <v>87</v>
+      </c>
+      <c r="K117" t="n">
+        <v>62.9</v>
+      </c>
+      <c r="L117" t="n">
+        <v>61.6</v>
+      </c>
+      <c r="M117" t="n">
+        <v>49.04</v>
+      </c>
+      <c r="N117" t="n">
+        <v>48.13</v>
+      </c>
+      <c r="O117" t="n">
+        <v>23.42</v>
+      </c>
+      <c r="P117" t="n">
+        <v>26.65</v>
+      </c>
+      <c r="Q117" t="n">
+        <v>29.88</v>
+      </c>
+      <c r="R117" t="n">
+        <v>38.56</v>
+      </c>
+      <c r="S117" t="n">
+        <v>42.84</v>
+      </c>
+      <c r="T117" t="n">
+        <v>33.96</v>
+      </c>
+      <c r="AC117" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD117" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AE117" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AF117" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AG117" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AH117" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AL117" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AM117" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AN117" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AR117" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AS117" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AT117" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="118">
+      <c r="A118" t="n">
+        <v>278</v>
+      </c>
+      <c r="B118" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C118" t="inlineStr">
+        <is>
+          <t>2026-08-21T19:59:06</t>
+        </is>
+      </c>
+      <c r="D118" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E118" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F118" t="inlineStr">
+        <is>
+          <t>108.88 kVA</t>
+        </is>
+      </c>
+      <c r="G118" t="inlineStr">
+        <is>
+          <t>68.05%</t>
+        </is>
+      </c>
+      <c r="H118" t="inlineStr">
+        <is>
+          <t>12.88%</t>
+        </is>
+      </c>
+      <c r="I118" t="n">
+        <v>141.7</v>
+      </c>
+      <c r="J118" t="n">
+        <v>186.1</v>
+      </c>
+      <c r="K118" t="n">
+        <v>140.1</v>
+      </c>
+      <c r="L118" t="n">
+        <v>122.7</v>
+      </c>
+      <c r="M118" t="n">
+        <v>93.90000000000001</v>
+      </c>
+      <c r="N118" t="n">
+        <v>132</v>
+      </c>
+      <c r="O118" t="n">
+        <v>81.09999999999999</v>
+      </c>
+      <c r="P118" t="n">
+        <v>76.3</v>
+      </c>
+      <c r="Q118" t="n">
+        <v>50.85</v>
+      </c>
+      <c r="R118" t="n">
+        <v>61.2</v>
+      </c>
+      <c r="S118" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="T118" t="n">
+        <v>36.07</v>
+      </c>
+      <c r="AC118" t="n">
+        <v>404.1</v>
+      </c>
+      <c r="AD118" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AE118" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AF118" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AG118" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AH118" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AL118" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AM118" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AN118" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AR118" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AS118" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AT118" t="n">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="119">
+      <c r="A119" t="n">
+        <v>277</v>
+      </c>
+      <c r="B119" t="inlineStr">
+        <is>
+          <t>Ezra Wahyu Satria</t>
+        </is>
+      </c>
+      <c r="C119" t="inlineStr">
+        <is>
+          <t>2026-08-21T20:07:40</t>
+        </is>
+      </c>
+      <c r="D119" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E119" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F119" t="inlineStr">
+        <is>
+          <t>7.42 kVA</t>
+        </is>
+      </c>
+      <c r="G119" t="inlineStr">
+        <is>
+          <t>14.83%</t>
+        </is>
+      </c>
+      <c r="H119" t="inlineStr">
+        <is>
+          <t>30.75%</t>
+        </is>
+      </c>
+      <c r="I119" t="n">
+        <v>14.4</v>
+      </c>
+      <c r="J119" t="n">
+        <v>5.814</v>
+      </c>
+      <c r="K119" t="n">
+        <v>12.16</v>
+      </c>
+      <c r="L119" t="n">
+        <v>10.47</v>
+      </c>
+      <c r="AC119" t="n">
+        <v>396.2</v>
+      </c>
+      <c r="AD119" t="n">
+        <v>397.6</v>
+      </c>
+      <c r="AE119" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="AF119" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG119" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AH119" t="n">
+        <v>229.3</v>
+      </c>
+    </row>
+    <row r="120">
+      <c r="A120" t="n">
+        <v>276</v>
+      </c>
+      <c r="B120" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C120" t="inlineStr">
+        <is>
+          <t>2026-06-15T10:23:21</t>
+        </is>
+      </c>
+      <c r="D120" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E120" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F120" t="inlineStr">
+        <is>
+          <t>80.51 kVA</t>
+        </is>
+      </c>
+      <c r="G120" t="inlineStr">
+        <is>
+          <t>80.51%</t>
+        </is>
+      </c>
+      <c r="H120" t="inlineStr">
+        <is>
+          <t>0.79%</t>
+        </is>
+      </c>
+      <c r="I120" t="n">
+        <v>119.8</v>
+      </c>
+      <c r="J120" t="n">
+        <v>122.1</v>
+      </c>
+      <c r="K120" t="n">
+        <v>121.8</v>
+      </c>
+      <c r="L120" t="n">
+        <v>49.51</v>
+      </c>
+      <c r="AC120" t="n">
+        <v>386.2</v>
+      </c>
+      <c r="AD120" t="n">
+        <v>389.7</v>
+      </c>
+      <c r="AE120" t="n">
+        <v>374.4</v>
+      </c>
+      <c r="AF120" t="n">
+        <v>223.1</v>
+      </c>
+      <c r="AG120" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AH120" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="121">
+      <c r="A121" t="n">
+        <v>275</v>
+      </c>
+      <c r="B121" t="inlineStr">
+        <is>
           <t>Ezra</t>
         </is>
       </c>
-      <c r="C36" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D36" t="inlineStr">
+      <c r="C121" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:36:35</t>
+        </is>
+      </c>
+      <c r="D121" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E121" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F121" t="inlineStr">
+        <is>
+          <t>97.84 kVA</t>
+        </is>
+      </c>
+      <c r="G121" t="inlineStr">
+        <is>
+          <t>61.15%</t>
+        </is>
+      </c>
+      <c r="H121" t="inlineStr">
+        <is>
+          <t>20.27%</t>
+        </is>
+      </c>
+      <c r="I121" t="n">
+        <v>184.7</v>
+      </c>
+      <c r="J121" t="n">
+        <v>130</v>
+      </c>
+      <c r="K121" t="n">
+        <v>110.2</v>
+      </c>
+      <c r="L121" t="n">
+        <v>83.40000000000001</v>
+      </c>
+      <c r="M121" t="n">
+        <v>109</v>
+      </c>
+      <c r="N121" t="n">
+        <v>91.40000000000001</v>
+      </c>
+      <c r="O121" t="n">
+        <v>76</v>
+      </c>
+      <c r="P121" t="n">
+        <v>43.08</v>
+      </c>
+      <c r="Q121" t="n">
+        <v>83.5</v>
+      </c>
+      <c r="R121" t="n">
+        <v>32.29</v>
+      </c>
+      <c r="S121" t="n">
+        <v>33.95</v>
+      </c>
+      <c r="T121" t="n">
+        <v>40.37</v>
+      </c>
+      <c r="AC121" t="n">
+        <v>396.6</v>
+      </c>
+      <c r="AD121" t="n">
+        <v>399.9</v>
+      </c>
+      <c r="AE121" t="n">
+        <v>400</v>
+      </c>
+      <c r="AF121" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AG121" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AH121" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AL121" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AM121" t="n">
+        <v>230</v>
+      </c>
+      <c r="AN121" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AR121" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AS121" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AT121" t="n">
+        <v>231.9</v>
+      </c>
+    </row>
+    <row r="122">
+      <c r="A122" t="n">
+        <v>274</v>
+      </c>
+      <c r="B122" t="inlineStr">
+        <is>
+          <t>Ezra</t>
+        </is>
+      </c>
+      <c r="C122" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:43:41</t>
+        </is>
+      </c>
+      <c r="D122" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E122" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F122" t="inlineStr">
+        <is>
+          <t>116.06 kVA</t>
+        </is>
+      </c>
+      <c r="G122" t="inlineStr">
+        <is>
+          <t>72.54%</t>
+        </is>
+      </c>
+      <c r="H122" t="inlineStr">
+        <is>
+          <t>5.04%</t>
+        </is>
+      </c>
+      <c r="I122" t="n">
+        <v>172.1</v>
+      </c>
+      <c r="J122" t="n">
+        <v>173</v>
+      </c>
+      <c r="K122" t="n">
+        <v>153.7</v>
+      </c>
+      <c r="L122" t="n">
+        <v>115.2</v>
+      </c>
+      <c r="M122" t="n">
+        <v>116.2</v>
+      </c>
+      <c r="N122" t="n">
+        <v>121.2</v>
+      </c>
+      <c r="O122" t="n">
+        <v>95.8</v>
+      </c>
+      <c r="P122" t="n">
+        <v>69.59999999999999</v>
+      </c>
+      <c r="Q122" t="n">
+        <v>51.99</v>
+      </c>
+      <c r="R122" t="n">
+        <v>52.6</v>
+      </c>
+      <c r="S122" t="n">
+        <v>55.29</v>
+      </c>
+      <c r="T122" t="n">
+        <v>37.73</v>
+      </c>
+      <c r="AC122" t="n">
+        <v>402.5</v>
+      </c>
+      <c r="AD122" t="n">
+        <v>403.1</v>
+      </c>
+      <c r="AE122" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AF122" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AG122" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AH122" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL122" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AM122" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AN122" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AR122" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AS122" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AT122" t="n">
+        <v>233.2</v>
+      </c>
+    </row>
+    <row r="123">
+      <c r="A123" t="n">
+        <v>273</v>
+      </c>
+      <c r="B123" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C123" t="inlineStr">
+        <is>
+          <t>2026-07-13T10:25:22</t>
+        </is>
+      </c>
+      <c r="D123" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E123" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F123" t="inlineStr">
+        <is>
+          <t>34.51 kVA</t>
+        </is>
+      </c>
+      <c r="G123" t="inlineStr">
+        <is>
+          <t>34.51%</t>
+        </is>
+      </c>
+      <c r="H123" t="inlineStr">
+        <is>
+          <t>12.82%</t>
+        </is>
+      </c>
+      <c r="I123" t="n">
+        <v>56.45</v>
+      </c>
+      <c r="J123" t="n">
+        <v>40.71</v>
+      </c>
+      <c r="K123" t="n">
+        <v>54.04</v>
+      </c>
+      <c r="L123" t="n">
+        <v>35.41</v>
+      </c>
+      <c r="M123" t="n">
+        <v>32.16</v>
+      </c>
+      <c r="N123" t="n">
+        <v>21.89</v>
+      </c>
+      <c r="O123" t="n">
+        <v>15.77</v>
+      </c>
+      <c r="P123" t="n">
+        <v>20.7</v>
+      </c>
+      <c r="Q123" t="n">
+        <v>26.25</v>
+      </c>
+      <c r="R123" t="n">
+        <v>18.95</v>
+      </c>
+      <c r="S123" t="n">
+        <v>35.02</v>
+      </c>
+      <c r="T123" t="n">
+        <v>20.08</v>
+      </c>
+      <c r="AC123" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AD123" t="n">
+        <v>396.9</v>
+      </c>
+      <c r="AE123" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AF123" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AG123" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AH123" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AI123" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AJ123" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AK123" t="n">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="124">
+      <c r="A124" t="n">
+        <v>272</v>
+      </c>
+      <c r="B124" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C124" t="inlineStr">
+        <is>
+          <t>2026-07-15T09:11:18</t>
+        </is>
+      </c>
+      <c r="D124" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E124" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F124" t="inlineStr">
+        <is>
+          <t>17.76 kVA</t>
+        </is>
+      </c>
+      <c r="G124" t="inlineStr">
+        <is>
+          <t>8.88%</t>
+        </is>
+      </c>
+      <c r="H124" t="inlineStr">
+        <is>
+          <t>29.38%</t>
+        </is>
+      </c>
+      <c r="I124" t="n">
+        <v>35.21</v>
+      </c>
+      <c r="J124" t="n">
+        <v>14.32</v>
+      </c>
+      <c r="K124" t="n">
+        <v>27.27</v>
+      </c>
+      <c r="L124" t="n">
+        <v>24.23</v>
+      </c>
+      <c r="AC124" t="n">
+        <v>399.7</v>
+      </c>
+      <c r="AD124" t="n">
+        <v>401.9</v>
+      </c>
+      <c r="AE124" t="n">
+        <v>400</v>
+      </c>
+      <c r="AF124" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AG124" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AH124" t="n">
+        <v>231.4</v>
+      </c>
+    </row>
+    <row r="125">
+      <c r="A125" t="n">
+        <v>271</v>
+      </c>
+      <c r="B125" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C125" t="inlineStr">
+        <is>
+          <t>2026-07-15T09:20:21</t>
+        </is>
+      </c>
+      <c r="D125" t="inlineStr">
+        <is>
+          <t>AGT 31</t>
+        </is>
+      </c>
+      <c r="E125" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F125" t="inlineStr">
+        <is>
+          <t>44.73 kVA</t>
+        </is>
+      </c>
+      <c r="G125" t="inlineStr">
+        <is>
+          <t>27.96%</t>
+        </is>
+      </c>
+      <c r="H125" t="inlineStr">
+        <is>
+          <t>29.23%</t>
+        </is>
+      </c>
+      <c r="I125" t="n">
+        <v>90.3</v>
+      </c>
+      <c r="J125" t="n">
+        <v>63.6</v>
+      </c>
+      <c r="K125" t="n">
+        <v>35.44</v>
+      </c>
+      <c r="L125" t="n">
+        <v>48.39</v>
+      </c>
+      <c r="M125" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="N125" t="n">
+        <v>53.75</v>
+      </c>
+      <c r="O125" t="n">
+        <v>30.04</v>
+      </c>
+      <c r="P125" t="n">
+        <v>12.88</v>
+      </c>
+      <c r="Q125" t="n">
+        <v>13.32</v>
+      </c>
+      <c r="R125" t="n">
+        <v>12.45</v>
+      </c>
+      <c r="S125" t="n">
+        <v>30.32</v>
+      </c>
+      <c r="T125" t="n">
+        <v>17.24</v>
+      </c>
+      <c r="AC125" t="n">
+        <v>407.9</v>
+      </c>
+      <c r="AD125" t="n">
+        <v>410.3</v>
+      </c>
+      <c r="AE125" t="n">
+        <v>409.4</v>
+      </c>
+      <c r="AF125" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AG125" t="n">
+        <v>236.2</v>
+      </c>
+      <c r="AH125" t="n">
+        <v>237</v>
+      </c>
+      <c r="AL125" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AM125" t="n">
+        <v>236.5</v>
+      </c>
+      <c r="AN125" t="n">
+        <v>236.8</v>
+      </c>
+      <c r="AR125" t="n">
+        <v>235.6</v>
+      </c>
+      <c r="AS125" t="n">
+        <v>236.3</v>
+      </c>
+      <c r="AT125" t="n">
+        <v>236.7</v>
+      </c>
+    </row>
+    <row r="126">
+      <c r="A126" t="n">
+        <v>270</v>
+      </c>
+      <c r="B126" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C126" t="inlineStr">
+        <is>
+          <t>2026-07-15T09:29:52</t>
+        </is>
+      </c>
+      <c r="D126" t="inlineStr">
+        <is>
+          <t>AGT 8</t>
+        </is>
+      </c>
+      <c r="E126" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F126" t="inlineStr">
+        <is>
+          <t>88.18 kVA</t>
+        </is>
+      </c>
+      <c r="G126" t="inlineStr">
+        <is>
+          <t>55.11%</t>
+        </is>
+      </c>
+      <c r="H126" t="inlineStr">
+        <is>
+          <t>6.69%</t>
+        </is>
+      </c>
+      <c r="I126" t="n">
+        <v>113.5</v>
+      </c>
+      <c r="J126" t="n">
+        <v>138.1</v>
+      </c>
+      <c r="K126" t="n">
+        <v>124.9</v>
+      </c>
+      <c r="L126" t="n">
+        <v>54.02</v>
+      </c>
+      <c r="M126" t="n">
+        <v>47.84</v>
+      </c>
+      <c r="N126" t="n">
+        <v>43.83</v>
+      </c>
+      <c r="O126" t="n">
+        <v>51.62</v>
+      </c>
+      <c r="P126" t="n">
+        <v>13.17</v>
+      </c>
+      <c r="Q126" t="n">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="R126" t="n">
+        <v>89.90000000000001</v>
+      </c>
+      <c r="S126" t="n">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="T126" t="n">
+        <v>44.42</v>
+      </c>
+      <c r="AC126" t="n">
+        <v>405.3</v>
+      </c>
+      <c r="AD126" t="n">
+        <v>406.5</v>
+      </c>
+      <c r="AE126" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AF126" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AG126" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AH126" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AL126" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AM126" t="n">
+        <v>234</v>
+      </c>
+      <c r="AN126" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AR126" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AS126" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AT126" t="n">
+        <v>234.2</v>
+      </c>
+    </row>
+    <row r="127">
+      <c r="A127" t="n">
+        <v>269</v>
+      </c>
+      <c r="B127" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C127" t="inlineStr">
+        <is>
+          <t>2026-07-15T09:36:28</t>
+        </is>
+      </c>
+      <c r="D127" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E127" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F127" t="inlineStr">
+        <is>
+          <t>57.08 kVA</t>
+        </is>
+      </c>
+      <c r="G127" t="inlineStr">
+        <is>
+          <t>57.08%</t>
+        </is>
+      </c>
+      <c r="H127" t="inlineStr">
+        <is>
+          <t>7.74%</t>
+        </is>
+      </c>
+      <c r="I127" t="n">
+        <v>93.2</v>
+      </c>
+      <c r="J127" t="n">
+        <v>77.2</v>
+      </c>
+      <c r="K127" t="n">
+        <v>80.09999999999999</v>
+      </c>
+      <c r="L127" t="n">
+        <v>41.75</v>
+      </c>
+      <c r="AC127" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AD127" t="n">
+        <v>395.8</v>
+      </c>
+      <c r="AE127" t="n">
+        <v>394.4</v>
+      </c>
+      <c r="AF127" t="n">
+        <v>227</v>
+      </c>
+      <c r="AG127" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH127" t="n">
+        <v>228.4</v>
+      </c>
+    </row>
+    <row r="128">
+      <c r="A128" t="n">
+        <v>268</v>
+      </c>
+      <c r="B128" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C128" t="inlineStr">
+        <is>
+          <t>2026-07-15T09:50:12</t>
+        </is>
+      </c>
+      <c r="D128" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E128" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F128" t="inlineStr">
+        <is>
+          <t>32.52 kVA</t>
+        </is>
+      </c>
+      <c r="G128" t="inlineStr">
+        <is>
+          <t>32.52%</t>
+        </is>
+      </c>
+      <c r="H128" t="inlineStr">
+        <is>
+          <t>18.96%</t>
+        </is>
+      </c>
+      <c r="I128" t="n">
+        <v>54.19</v>
+      </c>
+      <c r="J128" t="n">
+        <v>53.95</v>
+      </c>
+      <c r="K128" t="n">
+        <v>33.88</v>
+      </c>
+      <c r="L128" t="n">
+        <v>33.51</v>
+      </c>
+      <c r="M128" t="n">
+        <v>44.41</v>
+      </c>
+      <c r="N128" t="n">
+        <v>47.06</v>
+      </c>
+      <c r="O128" t="n">
+        <v>35.53</v>
+      </c>
+      <c r="P128" t="n">
+        <v>26.84</v>
+      </c>
+      <c r="Q128" t="n">
+        <v>5.78</v>
+      </c>
+      <c r="R128" t="n">
+        <v>6.88</v>
+      </c>
+      <c r="S128" t="n">
+        <v>0.288</v>
+      </c>
+      <c r="T128" t="n">
+        <v>5.94</v>
+      </c>
+      <c r="AC128" t="n">
+        <v>395.1</v>
+      </c>
+      <c r="AD128" t="n">
+        <v>398</v>
+      </c>
+      <c r="AE128" t="n">
+        <v>396.9</v>
+      </c>
+      <c r="AF128" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AG128" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AH128" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AL128" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AM128" t="n">
+        <v>229</v>
+      </c>
+      <c r="AN128" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AO128" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AS128" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AT128" t="n">
+        <v>229.8</v>
+      </c>
+    </row>
+    <row r="129">
+      <c r="A129" t="n">
+        <v>267</v>
+      </c>
+      <c r="B129" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C129" t="inlineStr">
+        <is>
+          <t>2026-07-15T09:58:16</t>
+        </is>
+      </c>
+      <c r="D129" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E129" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F129" t="inlineStr">
+        <is>
+          <t>16.88 kVA</t>
+        </is>
+      </c>
+      <c r="G129" t="inlineStr">
+        <is>
+          <t>16.88%</t>
+        </is>
+      </c>
+      <c r="H129" t="inlineStr">
+        <is>
+          <t>19.81%</t>
+        </is>
+      </c>
+      <c r="I129" t="n">
+        <v>18.51</v>
+      </c>
+      <c r="J129" t="n">
+        <v>31.89</v>
+      </c>
+      <c r="K129" t="n">
+        <v>23.35</v>
+      </c>
+      <c r="L129" t="n">
+        <v>20.32</v>
+      </c>
+      <c r="AC129" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AD129" t="n">
+        <v>398.1</v>
+      </c>
+      <c r="AE129" t="n">
+        <v>396.6</v>
+      </c>
+      <c r="AF129" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AG129" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AH129" t="n">
+        <v>230.1</v>
+      </c>
+    </row>
+    <row r="130">
+      <c r="A130" t="n">
+        <v>266</v>
+      </c>
+      <c r="B130" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C130" t="inlineStr">
+        <is>
+          <t>2026-07-15T10:04:52</t>
+        </is>
+      </c>
+      <c r="D130" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E130" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F130" t="inlineStr">
+        <is>
+          <t>69.16 kVA</t>
+        </is>
+      </c>
+      <c r="G130" t="inlineStr">
+        <is>
+          <t>69.16%</t>
+        </is>
+      </c>
+      <c r="H130" t="inlineStr">
+        <is>
+          <t>8.57%</t>
+        </is>
+      </c>
+      <c r="I130" t="n">
+        <v>103.6</v>
+      </c>
+      <c r="J130" t="n">
+        <v>88.8</v>
+      </c>
+      <c r="K130" t="n">
+        <v>113.3</v>
+      </c>
+      <c r="L130" t="n">
+        <v>57.26</v>
+      </c>
+      <c r="M130" t="n">
+        <v>41.58</v>
+      </c>
+      <c r="N130" t="n">
+        <v>31.21</v>
+      </c>
+      <c r="O130" t="n">
+        <v>64.2</v>
+      </c>
+      <c r="P130" t="n">
+        <v>38.02</v>
+      </c>
+      <c r="Q130" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="R130" t="n">
+        <v>50.12</v>
+      </c>
+      <c r="S130" t="n">
+        <v>23.87</v>
+      </c>
+      <c r="AC130" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AD130" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AE130" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AG130" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH130" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AL130" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AM130" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AN130" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AR130" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AS130" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AT130" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="131">
+      <c r="A131" t="n">
+        <v>265</v>
+      </c>
+      <c r="B131" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C131" t="inlineStr">
+        <is>
+          <t>2026-07-15T10:13:24</t>
+        </is>
+      </c>
+      <c r="D131" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E131" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F131" t="inlineStr">
+        <is>
+          <t>51.33 kVA</t>
+        </is>
+      </c>
+      <c r="G131" t="inlineStr">
+        <is>
+          <t>51.33%</t>
+        </is>
+      </c>
+      <c r="H131" t="inlineStr">
+        <is>
+          <t>3.69%</t>
+        </is>
+      </c>
+      <c r="I131" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="J131" t="n">
+        <v>79.40000000000001</v>
+      </c>
+      <c r="K131" t="n">
+        <v>74.8</v>
+      </c>
+      <c r="L131" t="n">
+        <v>48.02</v>
+      </c>
+      <c r="M131" t="n">
+        <v>23.54</v>
+      </c>
+      <c r="N131" t="n">
+        <v>42.51</v>
+      </c>
+      <c r="O131" t="n">
+        <v>44.89</v>
+      </c>
+      <c r="P131" t="n">
+        <v>31.89</v>
+      </c>
+      <c r="Q131" t="n">
+        <v>20.05</v>
+      </c>
+      <c r="R131" t="n">
+        <v>6.01</v>
+      </c>
+      <c r="S131" t="n">
+        <v>20.96</v>
+      </c>
+      <c r="T131" t="n">
+        <v>19.96</v>
+      </c>
+      <c r="U131" t="n">
+        <v>33.36</v>
+      </c>
+      <c r="V131" t="n">
+        <v>30.64</v>
+      </c>
+      <c r="W131" t="n">
+        <v>14.31</v>
+      </c>
+      <c r="X131" t="n">
+        <v>27.28</v>
+      </c>
+      <c r="AC131" t="n">
+        <v>391.9</v>
+      </c>
+      <c r="AD131" t="n">
+        <v>395</v>
+      </c>
+      <c r="AE131" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AF131" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AG131" t="n">
+        <v>227</v>
+      </c>
+      <c r="AH131" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AL131" t="n">
+        <v>227</v>
+      </c>
+      <c r="AM131" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AN131" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AR131" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS131" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AT131" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AX131" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AY131" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AZ131" t="n">
+        <v>228.1</v>
+      </c>
+    </row>
+    <row r="132">
+      <c r="A132" t="n">
+        <v>264</v>
+      </c>
+      <c r="B132" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C132" t="inlineStr">
+        <is>
+          <t>2026-07-15T10:40:25</t>
+        </is>
+      </c>
+      <c r="D132" t="inlineStr">
+        <is>
+          <t>AGT 36</t>
+        </is>
+      </c>
+      <c r="E132" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F132" t="inlineStr">
+        <is>
+          <t>47.43 kVA</t>
+        </is>
+      </c>
+      <c r="G132" t="inlineStr">
+        <is>
+          <t>47.43%</t>
+        </is>
+      </c>
+      <c r="H132" t="inlineStr">
+        <is>
+          <t>25.74%</t>
+        </is>
+      </c>
+      <c r="I132" t="n">
+        <v>96.2</v>
+      </c>
+      <c r="J132" t="n">
+        <v>48.9</v>
+      </c>
+      <c r="K132" t="n">
+        <v>63.1</v>
+      </c>
+      <c r="L132" t="n">
+        <v>49.68</v>
+      </c>
+      <c r="M132" t="n">
+        <v>70.3</v>
+      </c>
+      <c r="N132" t="n">
+        <v>47.37</v>
+      </c>
+      <c r="O132" t="n">
+        <v>46.62</v>
+      </c>
+      <c r="P132" t="n">
+        <v>32.56</v>
+      </c>
+      <c r="Q132" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="R132" t="n">
+        <v>1.692</v>
+      </c>
+      <c r="S132" t="n">
+        <v>14.38</v>
+      </c>
+      <c r="T132" t="n">
+        <v>26.61</v>
+      </c>
+      <c r="AC132" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AD132" t="n">
+        <v>395</v>
+      </c>
+      <c r="AE132" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AF132" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AG132" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH132" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AI132" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AJ132" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AK132" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AO132" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AP132" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AQ132" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="133">
+      <c r="A133" t="n">
+        <v>263</v>
+      </c>
+      <c r="B133" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C133" t="inlineStr">
+        <is>
+          <t>2026-07-15T10:48:37</t>
+        </is>
+      </c>
+      <c r="D133" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E133" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F133" t="inlineStr">
+        <is>
+          <t>15.88 kVA</t>
+        </is>
+      </c>
+      <c r="G133" t="inlineStr">
+        <is>
+          <t>31.77%</t>
+        </is>
+      </c>
+      <c r="H133" t="inlineStr">
+        <is>
+          <t>28.12%</t>
+        </is>
+      </c>
+      <c r="I133" t="n">
+        <v>20.96</v>
+      </c>
+      <c r="J133" t="n">
+        <v>15.68</v>
+      </c>
+      <c r="K133" t="n">
+        <v>33.01</v>
+      </c>
+      <c r="L133" t="n">
+        <v>19.52</v>
+      </c>
+      <c r="AC133" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AD133" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="AE133" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AF133" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG133" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AH133" t="n">
+        <v>227.7</v>
+      </c>
+    </row>
+    <row r="134">
+      <c r="A134" t="n">
+        <v>262</v>
+      </c>
+      <c r="B134" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C134" t="inlineStr">
+        <is>
+          <t>2026-07-15T18:21:27</t>
+        </is>
+      </c>
+      <c r="D134" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E134" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F134" t="inlineStr">
+        <is>
+          <t>6.29 kVA</t>
+        </is>
+      </c>
+      <c r="G134" t="inlineStr">
+        <is>
+          <t>3.15%</t>
+        </is>
+      </c>
+      <c r="H134" t="inlineStr">
+        <is>
+          <t>37.37%</t>
+        </is>
+      </c>
+      <c r="I134" t="n">
+        <v>12.41</v>
+      </c>
+      <c r="J134" t="n">
+        <v>10.79</v>
+      </c>
+      <c r="K134" t="n">
+        <v>3.981</v>
+      </c>
+      <c r="L134" t="n">
+        <v>11.24</v>
+      </c>
+      <c r="AC134" t="n">
+        <v>400.1</v>
+      </c>
+      <c r="AD134" t="n">
+        <v>401.4</v>
+      </c>
+      <c r="AE134" t="n">
+        <v>401.1</v>
+      </c>
+      <c r="AF134" t="n">
+        <v>231</v>
+      </c>
+      <c r="AG134" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AH134" t="n">
+        <v>231.7</v>
+      </c>
+    </row>
+    <row r="135">
+      <c r="A135" t="n">
+        <v>261</v>
+      </c>
+      <c r="B135" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C135" t="inlineStr">
+        <is>
+          <t>2026-07-15T18:32:14</t>
+        </is>
+      </c>
+      <c r="D135" t="inlineStr">
+        <is>
+          <t>AGT 31</t>
+        </is>
+      </c>
+      <c r="E135" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F135" t="inlineStr">
+        <is>
+          <t>73.56 kVA</t>
+        </is>
+      </c>
+      <c r="G135" t="inlineStr">
+        <is>
+          <t>45.98%</t>
+        </is>
+      </c>
+      <c r="H135" t="inlineStr">
+        <is>
+          <t>23.84%</t>
+        </is>
+      </c>
+      <c r="I135" t="n">
+        <v>123.7</v>
+      </c>
+      <c r="J135" t="n">
+        <v>121.8</v>
+      </c>
+      <c r="K135" t="n">
+        <v>66.90000000000001</v>
+      </c>
+      <c r="L135" t="n">
+        <v>59.42</v>
+      </c>
+      <c r="M135" t="n">
+        <v>94.7</v>
+      </c>
+      <c r="N135" t="n">
+        <v>87.90000000000001</v>
+      </c>
+      <c r="O135" t="n">
+        <v>42.42</v>
+      </c>
+      <c r="P135" t="n">
+        <v>20.77</v>
+      </c>
+      <c r="Q135" t="n">
+        <v>22.59</v>
+      </c>
+      <c r="R135" t="n">
+        <v>31.97</v>
+      </c>
+      <c r="S135" t="n">
+        <v>30.95</v>
+      </c>
+      <c r="T135" t="n">
+        <v>19.24</v>
+      </c>
+      <c r="AC135" t="n">
+        <v>406.8</v>
+      </c>
+      <c r="AD135" t="n">
+        <v>407.8</v>
+      </c>
+      <c r="AE135" t="n">
+        <v>409</v>
+      </c>
+      <c r="AF135" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AG135" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AH135" t="n">
+        <v>236.2</v>
+      </c>
+      <c r="AI135" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AJ135" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AK135" t="n">
+        <v>236.1</v>
+      </c>
+      <c r="AO135" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AP135" t="n">
+        <v>235.1</v>
+      </c>
+      <c r="AQ135" t="n">
+        <v>236.4</v>
+      </c>
+    </row>
+    <row r="136">
+      <c r="A136" t="n">
+        <v>260</v>
+      </c>
+      <c r="B136" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C136" t="inlineStr">
+        <is>
+          <t>2026-07-15T18:50:27</t>
+        </is>
+      </c>
+      <c r="D136" t="inlineStr">
+        <is>
+          <t>AGT 8</t>
+        </is>
+      </c>
+      <c r="E136" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F136" t="inlineStr">
+        <is>
+          <t>101.28 kVA</t>
+        </is>
+      </c>
+      <c r="G136" t="inlineStr">
+        <is>
+          <t>63.30%</t>
+        </is>
+      </c>
+      <c r="H136" t="inlineStr">
+        <is>
+          <t>7.21%</t>
+        </is>
+      </c>
+      <c r="I136" t="n">
+        <v>130.8</v>
+      </c>
+      <c r="J136" t="n">
+        <v>159.9</v>
+      </c>
+      <c r="K136" t="n">
+        <v>142.2</v>
+      </c>
+      <c r="L136" t="n">
+        <v>85.09999999999999</v>
+      </c>
+      <c r="M136" t="n">
+        <v>46.98</v>
+      </c>
+      <c r="N136" t="n">
+        <v>38.2</v>
+      </c>
+      <c r="O136" t="n">
+        <v>42.65</v>
+      </c>
+      <c r="P136" t="n">
+        <v>13.26</v>
+      </c>
+      <c r="Q136" t="n">
+        <v>77.90000000000001</v>
+      </c>
+      <c r="R136" t="n">
+        <v>120.8</v>
+      </c>
+      <c r="S136" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="T136" t="n">
+        <v>76.3</v>
+      </c>
+      <c r="AC136" t="n">
+        <v>404.7</v>
+      </c>
+      <c r="AD136" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AE136" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AF136" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AG136" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AH136" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AI136" t="n">
+        <v>234</v>
+      </c>
+      <c r="AJ136" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AK136" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AO136" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AP136" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AQ136" t="n">
+        <v>234.3</v>
+      </c>
+    </row>
+    <row r="137">
+      <c r="A137" t="n">
+        <v>259</v>
+      </c>
+      <c r="B137" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C137" t="inlineStr">
+        <is>
+          <t>2026-07-15T18:59:22</t>
+        </is>
+      </c>
+      <c r="D137" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E137" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F137" t="inlineStr">
+        <is>
+          <t>66.96 kVA</t>
+        </is>
+      </c>
+      <c r="G137" t="inlineStr">
+        <is>
+          <t>66.96%</t>
+        </is>
+      </c>
+      <c r="H137" t="inlineStr">
+        <is>
+          <t>9.68%</t>
+        </is>
+      </c>
+      <c r="I137" t="n">
+        <v>112.5</v>
+      </c>
+      <c r="J137" t="n">
+        <v>86.59999999999999</v>
+      </c>
+      <c r="K137" t="n">
+        <v>95.59999999999999</v>
+      </c>
+      <c r="L137" t="n">
+        <v>61</v>
+      </c>
+      <c r="AC137" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AD137" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE137" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AF137" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG137" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH137" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="138">
+      <c r="A138" t="n">
+        <v>258</v>
+      </c>
+      <c r="B138" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C138" t="inlineStr">
+        <is>
+          <t>2026-07-15T19:06:25</t>
+        </is>
+      </c>
+      <c r="D138" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E138" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F138" t="inlineStr">
+        <is>
+          <t>41.94 kVA</t>
+        </is>
+      </c>
+      <c r="G138" t="inlineStr">
+        <is>
+          <t>41.94%</t>
+        </is>
+      </c>
+      <c r="H138" t="inlineStr">
+        <is>
+          <t>6.71%</t>
+        </is>
+      </c>
+      <c r="I138" t="n">
+        <v>65.40000000000001</v>
+      </c>
+      <c r="J138" t="n">
+        <v>63</v>
+      </c>
+      <c r="K138" t="n">
+        <v>54.97</v>
+      </c>
+      <c r="L138" t="n">
+        <v>47.13</v>
+      </c>
+      <c r="M138" t="n">
+        <v>55.88</v>
+      </c>
+      <c r="N138" t="n">
+        <v>57.11</v>
+      </c>
+      <c r="O138" t="n">
+        <v>54.24</v>
+      </c>
+      <c r="P138" t="n">
+        <v>40.29</v>
+      </c>
+      <c r="Q138" t="n">
+        <v>11.45</v>
+      </c>
+      <c r="R138" t="n">
+        <v>7.52</v>
+      </c>
+      <c r="S138" t="n">
+        <v>1.36</v>
+      </c>
+      <c r="T138" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="AC138" t="n">
+        <v>395.1</v>
+      </c>
+      <c r="AD138" t="n">
+        <v>397</v>
+      </c>
+      <c r="AE138" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AF138" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AG138" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AH138" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AI138" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AJ138" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AK138" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AO138" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AP138" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AQ138" t="n">
+        <v>229.3</v>
+      </c>
+    </row>
+    <row r="139">
+      <c r="A139" t="n">
+        <v>257</v>
+      </c>
+      <c r="B139" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C139" t="inlineStr">
+        <is>
+          <t>2026-07-15T19:15:24</t>
+        </is>
+      </c>
+      <c r="D139" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E139" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F139" t="inlineStr">
+        <is>
+          <t>29.32 kVA</t>
+        </is>
+      </c>
+      <c r="G139" t="inlineStr">
+        <is>
+          <t>29.32%</t>
+        </is>
+      </c>
+      <c r="H139" t="inlineStr">
+        <is>
+          <t>5.60%</t>
+        </is>
+      </c>
+      <c r="I139" t="n">
+        <v>39.65</v>
+      </c>
+      <c r="J139" t="n">
+        <v>46.53</v>
+      </c>
+      <c r="K139" t="n">
+        <v>42.6</v>
+      </c>
+      <c r="L139" t="n">
+        <v>22.63</v>
+      </c>
+      <c r="AC139" t="n">
+        <v>392.2</v>
+      </c>
+      <c r="AD139" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AE139" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AF139" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AG139" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AH139" t="n">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="140">
+      <c r="A140" t="n">
+        <v>256</v>
+      </c>
+      <c r="B140" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C140" t="inlineStr">
+        <is>
+          <t>2026-07-15T19:25:58</t>
+        </is>
+      </c>
+      <c r="D140" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E140" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F140" t="inlineStr">
+        <is>
+          <t>75.09 kVA</t>
+        </is>
+      </c>
+      <c r="G140" t="inlineStr">
+        <is>
+          <t>75.09%</t>
+        </is>
+      </c>
+      <c r="H140" t="inlineStr">
+        <is>
+          <t>9.62%</t>
+        </is>
+      </c>
+      <c r="I140" t="n">
+        <v>103.6</v>
+      </c>
+      <c r="J140" t="n">
+        <v>126.4</v>
+      </c>
+      <c r="K140" t="n">
+        <v>101.4</v>
+      </c>
+      <c r="L140" t="n">
+        <v>80.8</v>
+      </c>
+      <c r="M140" t="n">
+        <v>42.57</v>
+      </c>
+      <c r="N140" t="n">
+        <v>53.84</v>
+      </c>
+      <c r="O140" t="n">
+        <v>53.55</v>
+      </c>
+      <c r="P140" t="n">
+        <v>46.38</v>
+      </c>
+      <c r="Q140" t="n">
+        <v>61.3</v>
+      </c>
+      <c r="R140" t="n">
+        <v>74</v>
+      </c>
+      <c r="S140" t="n">
+        <v>47.02</v>
+      </c>
+      <c r="T140" t="n">
+        <v>39.39</v>
+      </c>
+      <c r="AC140" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AD140" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AE140" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AF140" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AG140" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AH140" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL140" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AM140" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AN140" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AR140" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AS140" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AT140" t="n">
+        <v>227.5</v>
+      </c>
+    </row>
+    <row r="141">
+      <c r="A141" t="n">
+        <v>255</v>
+      </c>
+      <c r="B141" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C141" t="inlineStr">
+        <is>
+          <t>2026-07-15T19:36:24</t>
+        </is>
+      </c>
+      <c r="D141" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E141" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F141" t="inlineStr">
+        <is>
+          <t>74.36 kVA</t>
+        </is>
+      </c>
+      <c r="G141" t="inlineStr">
+        <is>
+          <t>74.36%</t>
+        </is>
+      </c>
+      <c r="H141" t="inlineStr">
+        <is>
+          <t>3.07%</t>
+        </is>
+      </c>
+      <c r="I141" t="n">
+        <v>105.1</v>
+      </c>
+      <c r="J141" t="n">
+        <v>114.4</v>
+      </c>
+      <c r="K141" t="n">
+        <v>108.6</v>
+      </c>
+      <c r="L141" t="n">
+        <v>89.7</v>
+      </c>
+      <c r="M141" t="n">
+        <v>35.1</v>
+      </c>
+      <c r="N141" t="n">
+        <v>52.13</v>
+      </c>
+      <c r="O141" t="n">
+        <v>55.1</v>
+      </c>
+      <c r="P141" t="n">
+        <v>46.28</v>
+      </c>
+      <c r="Q141" t="n">
+        <v>25.12</v>
+      </c>
+      <c r="R141" t="n">
+        <v>10.83</v>
+      </c>
+      <c r="S141" t="n">
+        <v>20.26</v>
+      </c>
+      <c r="T141" t="n">
+        <v>20.12</v>
+      </c>
+      <c r="U141" t="n">
+        <v>37.95</v>
+      </c>
+      <c r="V141" t="n">
+        <v>41.32</v>
+      </c>
+      <c r="W141" t="n">
+        <v>23.74</v>
+      </c>
+      <c r="X141" t="n">
+        <v>29.65</v>
+      </c>
+      <c r="AC141" t="n">
+        <v>391.4</v>
+      </c>
+      <c r="AD141" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AE141" t="n">
+        <v>393</v>
+      </c>
+      <c r="AF141" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AG141" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AH141" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AL141" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AM141" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AN141" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AR141" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AS141" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AT141" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AX141" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AY141" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AZ141" t="n">
+        <v>227.1</v>
+      </c>
+    </row>
+    <row r="142">
+      <c r="A142" t="n">
+        <v>254</v>
+      </c>
+      <c r="B142" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C142" t="inlineStr">
+        <is>
+          <t>2026-07-15T19:48:03</t>
+        </is>
+      </c>
+      <c r="D142" t="inlineStr">
+        <is>
+          <t>AGT 36</t>
+        </is>
+      </c>
+      <c r="E142" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F142" t="inlineStr">
+        <is>
+          <t>59.01 kVA</t>
+        </is>
+      </c>
+      <c r="G142" t="inlineStr">
+        <is>
+          <t>59.01%</t>
+        </is>
+      </c>
+      <c r="H142" t="inlineStr">
+        <is>
+          <t>16.33%</t>
+        </is>
+      </c>
+      <c r="I142" t="n">
+        <v>107.6</v>
+      </c>
+      <c r="J142" t="n">
+        <v>74.59999999999999</v>
+      </c>
+      <c r="K142" t="n">
+        <v>77.09999999999999</v>
+      </c>
+      <c r="L142" t="n">
+        <v>65.2</v>
+      </c>
+      <c r="M142" t="n">
+        <v>78.3</v>
+      </c>
+      <c r="N142" t="n">
+        <v>71.40000000000001</v>
+      </c>
+      <c r="O142" t="n">
+        <v>75.09999999999999</v>
+      </c>
+      <c r="P142" t="n">
+        <v>42.78</v>
+      </c>
+      <c r="Q142" t="n">
+        <v>30.45</v>
+      </c>
+      <c r="R142" t="n">
+        <v>2.703</v>
+      </c>
+      <c r="S142" t="n">
+        <v>6.16</v>
+      </c>
+      <c r="T142" t="n">
+        <v>29.67</v>
+      </c>
+      <c r="AC142" t="n">
+        <v>394.3</v>
+      </c>
+      <c r="AD142" t="n">
+        <v>395.3</v>
+      </c>
+      <c r="AE142" t="n">
+        <v>393</v>
+      </c>
+      <c r="AF142" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AG142" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AH142" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AI142" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AJ142" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AK142" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AO142" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AP142" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AQ142" t="n">
+        <v>227.7</v>
+      </c>
+    </row>
+    <row r="143">
+      <c r="A143" t="n">
+        <v>253</v>
+      </c>
+      <c r="B143" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C143" t="inlineStr">
+        <is>
+          <t>2026-07-15T19:59:53</t>
+        </is>
+      </c>
+      <c r="D143" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E143" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F143" t="inlineStr">
+        <is>
+          <t>20.66 kVA</t>
+        </is>
+      </c>
+      <c r="G143" t="inlineStr">
+        <is>
+          <t>41.32%</t>
+        </is>
+      </c>
+      <c r="H143" t="inlineStr">
+        <is>
+          <t>20.05%</t>
+        </is>
+      </c>
+      <c r="I143" t="n">
+        <v>29.16</v>
+      </c>
+      <c r="J143" t="n">
+        <v>22.19</v>
+      </c>
+      <c r="K143" t="n">
+        <v>39.31</v>
+      </c>
+      <c r="L143" t="n">
+        <v>30.05</v>
+      </c>
+      <c r="AC143" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AD143" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AE143" t="n">
+        <v>395.6</v>
+      </c>
+      <c r="AF143" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AG143" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AH143" t="n">
+        <v>227.6</v>
+      </c>
+    </row>
+    <row r="144">
+      <c r="A144" t="n">
+        <v>252</v>
+      </c>
+      <c r="B144" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C144" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:00:12</t>
+        </is>
+      </c>
+      <c r="D144" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E144" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F144" t="inlineStr">
+        <is>
+          <t>67.51 kVA</t>
+        </is>
+      </c>
+      <c r="G144" t="inlineStr">
+        <is>
+          <t>42.19%</t>
+        </is>
+      </c>
+      <c r="H144" t="inlineStr">
+        <is>
+          <t>23.40%</t>
+        </is>
+      </c>
+      <c r="I144" t="n">
+        <v>131.5</v>
+      </c>
+      <c r="J144" t="n">
+        <v>91.2</v>
+      </c>
+      <c r="K144" t="n">
+        <v>69.3</v>
+      </c>
+      <c r="L144" t="n">
+        <v>68</v>
+      </c>
+      <c r="M144" t="n">
+        <v>50.93</v>
+      </c>
+      <c r="N144" t="n">
+        <v>17.21</v>
+      </c>
+      <c r="O144" t="n">
+        <v>6.82</v>
+      </c>
+      <c r="P144" t="n">
+        <v>33.43</v>
+      </c>
+      <c r="Q144" t="n">
+        <v>74.8</v>
+      </c>
+      <c r="R144" t="n">
+        <v>61.4</v>
+      </c>
+      <c r="S144" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="T144" t="n">
+        <v>35.3</v>
+      </c>
+      <c r="AC144" t="n">
+        <v>399.2</v>
+      </c>
+      <c r="AD144" t="n">
+        <v>401.8</v>
+      </c>
+      <c r="AE144" t="n">
+        <v>400.3</v>
+      </c>
+      <c r="AF144" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AG144" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AH144" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AI144" t="n">
+        <v>230.3</v>
+      </c>
+      <c r="AJ144" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AK144" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AO144" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AP144" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AQ144" t="n">
+        <v>231.9</v>
+      </c>
+    </row>
+    <row r="145">
+      <c r="A145" t="n">
+        <v>251</v>
+      </c>
+      <c r="B145" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C145" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:07:10</t>
+        </is>
+      </c>
+      <c r="D145" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E145" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F145" t="inlineStr">
+        <is>
+          <t>30.44 kVA</t>
+        </is>
+      </c>
+      <c r="G145" t="inlineStr">
+        <is>
+          <t>30.44%</t>
+        </is>
+      </c>
+      <c r="H145" t="inlineStr">
+        <is>
+          <t>17.07%</t>
+        </is>
+      </c>
+      <c r="I145" t="n">
+        <v>34.21</v>
+      </c>
+      <c r="J145" t="n">
+        <v>44.04</v>
+      </c>
+      <c r="K145" t="n">
+        <v>56.36</v>
+      </c>
+      <c r="L145" t="n">
+        <v>36.35</v>
+      </c>
+      <c r="M145" t="n">
+        <v>21.56</v>
+      </c>
+      <c r="N145" t="n">
+        <v>7.96</v>
+      </c>
+      <c r="O145" t="n">
+        <v>13.89</v>
+      </c>
+      <c r="P145" t="n">
+        <v>10.44</v>
+      </c>
+      <c r="Q145" t="n">
+        <v>13.42</v>
+      </c>
+      <c r="R145" t="n">
+        <v>35.62</v>
+      </c>
+      <c r="S145" t="n">
+        <v>41.72</v>
+      </c>
+      <c r="T145" t="n">
+        <v>36.23</v>
+      </c>
+      <c r="AC145" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AD145" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AE145" t="n">
+        <v>390</v>
+      </c>
+      <c r="AF145" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AG145" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AH145" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AI145" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AJ145" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AK145" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AO145" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AP145" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AQ145" t="n">
+        <v>225.5</v>
+      </c>
+    </row>
+    <row r="146">
+      <c r="A146" t="n">
+        <v>250</v>
+      </c>
+      <c r="B146" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C146" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:13:12</t>
+        </is>
+      </c>
+      <c r="D146" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E146" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F146" t="inlineStr">
+        <is>
+          <t>4.74 kVA</t>
+        </is>
+      </c>
+      <c r="G146" t="inlineStr">
+        <is>
+          <t>4.74%</t>
+        </is>
+      </c>
+      <c r="H146" t="inlineStr">
+        <is>
+          <t>7.83%</t>
+        </is>
+      </c>
+      <c r="I146" t="n">
+        <v>5.99</v>
+      </c>
+      <c r="J146" t="n">
+        <v>7.34</v>
+      </c>
+      <c r="K146" t="n">
+        <v>7.03</v>
+      </c>
+      <c r="L146" t="n">
+        <v>4.299</v>
+      </c>
+      <c r="M146" t="n">
+        <v>5.24</v>
+      </c>
+      <c r="N146" t="n">
+        <v>0</v>
+      </c>
+      <c r="O146" t="n">
+        <v>1.776</v>
+      </c>
+      <c r="P146" t="n">
+        <v>4.812</v>
+      </c>
+      <c r="Q146" t="n">
+        <v>5.58</v>
+      </c>
+      <c r="R146" t="n">
+        <v>6.87</v>
+      </c>
+      <c r="S146" t="n">
+        <v>5.426</v>
+      </c>
+      <c r="T146" t="n">
+        <v>3.19</v>
+      </c>
+      <c r="AC146" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AD146" t="n">
+        <v>403.8</v>
+      </c>
+      <c r="AE146" t="n">
+        <v>402.2</v>
+      </c>
+      <c r="AF146" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AG146" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AH146" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AI146" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AJ146" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AK146" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AO146" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AP146" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AQ146" t="n">
+        <v>232.7</v>
+      </c>
+    </row>
+    <row r="147">
+      <c r="A147" t="n">
+        <v>249</v>
+      </c>
+      <c r="B147" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C147" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:19:14</t>
+        </is>
+      </c>
+      <c r="D147" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E147" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F147" t="inlineStr">
+        <is>
+          <t>19.91 kVA</t>
+        </is>
+      </c>
+      <c r="G147" t="inlineStr">
+        <is>
+          <t>19.91%</t>
+        </is>
+      </c>
+      <c r="H147" t="inlineStr">
+        <is>
+          <t>14.44%</t>
+        </is>
+      </c>
+      <c r="I147" t="n">
+        <v>22.49</v>
+      </c>
+      <c r="J147" t="n">
+        <v>34.72</v>
+      </c>
+      <c r="K147" t="n">
+        <v>28.91</v>
+      </c>
+      <c r="L147" t="n">
+        <v>20.29</v>
+      </c>
+      <c r="M147" t="n">
+        <v>8.84</v>
+      </c>
+      <c r="N147" t="n">
+        <v>22.25</v>
+      </c>
+      <c r="O147" t="n">
+        <v>23.41</v>
+      </c>
+      <c r="P147" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="Q147" t="n">
+        <v>5.83</v>
+      </c>
+      <c r="R147" t="n">
+        <v>1.392</v>
+      </c>
+      <c r="S147" t="n">
+        <v>2.728</v>
+      </c>
+      <c r="T147" t="n">
+        <v>3.89</v>
+      </c>
+      <c r="U147" t="n">
+        <v>8.619999999999999</v>
+      </c>
+      <c r="V147" t="n">
+        <v>8.52</v>
+      </c>
+      <c r="W147" t="n">
+        <v>6.07</v>
+      </c>
+      <c r="X147" t="n">
+        <v>6.17</v>
+      </c>
+      <c r="AC147" t="n">
+        <v>401.7</v>
+      </c>
+      <c r="AD147" t="n">
+        <v>403</v>
+      </c>
+      <c r="AE147" t="n">
+        <v>396.6</v>
+      </c>
+      <c r="AF147" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AG147" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AH147" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AI147" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AJ147" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AK147" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AO147" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AP147" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AQ147" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AU147" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AV147" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AW147" t="n">
+        <v>232.1</v>
+      </c>
+    </row>
+    <row r="148">
+      <c r="A148" t="n">
+        <v>248</v>
+      </c>
+      <c r="B148" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C148" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:29:21</t>
+        </is>
+      </c>
+      <c r="D148" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E148" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F148" t="inlineStr">
+        <is>
+          <t>110.83 kVA</t>
+        </is>
+      </c>
+      <c r="G148" t="inlineStr">
+        <is>
+          <t>17.59%</t>
+        </is>
+      </c>
+      <c r="H148" t="inlineStr">
+        <is>
+          <t>14.67%</t>
+        </is>
+      </c>
+      <c r="I148" t="n">
+        <v>173.9</v>
+      </c>
+      <c r="J148" t="n">
+        <v>127.5</v>
+      </c>
+      <c r="K148" t="n">
+        <v>189</v>
+      </c>
+      <c r="L148" t="n">
+        <v>67.3</v>
+      </c>
+      <c r="AC148" t="n">
+        <v>391.2</v>
+      </c>
+      <c r="AD148" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AE148" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AF148" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG148" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AH148" t="n">
+        <v>226.2</v>
+      </c>
+    </row>
+    <row r="149">
+      <c r="A149" t="n">
+        <v>247</v>
+      </c>
+      <c r="B149" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C149" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:33:09</t>
+        </is>
+      </c>
+      <c r="D149" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E149" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F149" t="inlineStr">
+        <is>
+          <t>12.47 kVA</t>
+        </is>
+      </c>
+      <c r="G149" t="inlineStr">
+        <is>
+          <t>24.93%</t>
+        </is>
+      </c>
+      <c r="H149" t="inlineStr">
+        <is>
+          <t>13.25%</t>
+        </is>
+      </c>
+      <c r="I149" t="n">
+        <v>19.32</v>
+      </c>
+      <c r="J149" t="n">
+        <v>14.72</v>
+      </c>
+      <c r="K149" t="n">
+        <v>21.07</v>
+      </c>
+      <c r="L149" t="n">
+        <v>9.210000000000001</v>
+      </c>
+      <c r="AC149" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AD149" t="n">
+        <v>391.5</v>
+      </c>
+      <c r="AE149" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AF149" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG149" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AH149" t="n">
+        <v>226.4</v>
+      </c>
+    </row>
+    <row r="150">
+      <c r="A150" t="n">
+        <v>246</v>
+      </c>
+      <c r="B150" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C150" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:36:35</t>
+        </is>
+      </c>
+      <c r="D150" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E150" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F150" t="inlineStr">
+        <is>
+          <t>97.84 kVA</t>
+        </is>
+      </c>
+      <c r="G150" t="inlineStr">
+        <is>
+          <t>61.15%</t>
+        </is>
+      </c>
+      <c r="H150" t="inlineStr">
+        <is>
+          <t>20.27%</t>
+        </is>
+      </c>
+      <c r="I150" t="n">
+        <v>184.7</v>
+      </c>
+      <c r="J150" t="n">
+        <v>130</v>
+      </c>
+      <c r="K150" t="n">
+        <v>110.2</v>
+      </c>
+      <c r="L150" t="n">
+        <v>83.40000000000001</v>
+      </c>
+      <c r="M150" t="n">
+        <v>109</v>
+      </c>
+      <c r="N150" t="n">
+        <v>91.40000000000001</v>
+      </c>
+      <c r="O150" t="n">
+        <v>76</v>
+      </c>
+      <c r="P150" t="n">
+        <v>43.08</v>
+      </c>
+      <c r="Q150" t="n">
+        <v>83.5</v>
+      </c>
+      <c r="R150" t="n">
+        <v>32.29</v>
+      </c>
+      <c r="S150" t="n">
+        <v>33.95</v>
+      </c>
+      <c r="T150" t="n">
+        <v>40.37</v>
+      </c>
+      <c r="AC150" t="n">
+        <v>396.6</v>
+      </c>
+      <c r="AD150" t="n">
+        <v>399.9</v>
+      </c>
+      <c r="AE150" t="n">
+        <v>400</v>
+      </c>
+      <c r="AF150" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AG150" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AH150" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AL150" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AM150" t="n">
+        <v>230</v>
+      </c>
+      <c r="AN150" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AR150" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AS150" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AT150" t="n">
+        <v>231.9</v>
+      </c>
+    </row>
+    <row r="151">
+      <c r="A151" t="n">
+        <v>245</v>
+      </c>
+      <c r="B151" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C151" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:43:13</t>
+        </is>
+      </c>
+      <c r="D151" t="inlineStr">
+        <is>
+          <t>AGT 10</t>
+        </is>
+      </c>
+      <c r="E151" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F151" t="inlineStr">
+        <is>
+          <t>73.48 kVA</t>
+        </is>
+      </c>
+      <c r="G151" t="inlineStr">
+        <is>
+          <t>73.48%</t>
+        </is>
+      </c>
+      <c r="H151" t="inlineStr">
+        <is>
+          <t>6.32%</t>
+        </is>
+      </c>
+      <c r="I151" t="n">
+        <v>103.4</v>
+      </c>
+      <c r="J151" t="n">
+        <v>105.6</v>
+      </c>
+      <c r="K151" t="n">
+        <v>120.1</v>
+      </c>
+      <c r="L151" t="n">
+        <v>50.06</v>
+      </c>
+      <c r="M151" t="n">
+        <v>19.36</v>
+      </c>
+      <c r="N151" t="n">
+        <v>31.59</v>
+      </c>
+      <c r="O151" t="n">
+        <v>22.54</v>
+      </c>
+      <c r="P151" t="n">
+        <v>20.52</v>
+      </c>
+      <c r="Q151" t="n">
+        <v>84.8</v>
+      </c>
+      <c r="R151" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="S151" t="n">
+        <v>97.59999999999999</v>
+      </c>
+      <c r="T151" t="n">
+        <v>36.66</v>
+      </c>
+      <c r="AC151" t="n">
+        <v>386.5</v>
+      </c>
+      <c r="AD151" t="n">
+        <v>388.5</v>
+      </c>
+      <c r="AE151" t="n">
+        <v>385.1</v>
+      </c>
+      <c r="AF151" t="n">
+        <v>222.4</v>
+      </c>
+      <c r="AG151" t="n">
+        <v>224</v>
+      </c>
+      <c r="AH151" t="n">
+        <v>223.4</v>
+      </c>
+      <c r="AI151" t="n">
+        <v>222.3</v>
+      </c>
+      <c r="AJ151" t="n">
+        <v>223.9</v>
+      </c>
+      <c r="AK151" t="n">
+        <v>223.4</v>
+      </c>
+      <c r="AO151" t="n">
+        <v>222.5</v>
+      </c>
+      <c r="AP151" t="n">
+        <v>223.9</v>
+      </c>
+      <c r="AQ151" t="n">
+        <v>223.2</v>
+      </c>
+    </row>
+    <row r="152">
+      <c r="A152" t="n">
+        <v>244</v>
+      </c>
+      <c r="B152" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C152" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:49:59</t>
+        </is>
+      </c>
+      <c r="D152" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E152" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F152" t="inlineStr">
+        <is>
+          <t>110.38 kVA</t>
+        </is>
+      </c>
+      <c r="G152" t="inlineStr">
+        <is>
+          <t>55.19%</t>
+        </is>
+      </c>
+      <c r="H152" t="inlineStr">
+        <is>
+          <t>13.51%</t>
+        </is>
+      </c>
+      <c r="I152" t="n">
+        <v>191.9</v>
+      </c>
+      <c r="J152" t="n">
+        <v>139.5</v>
+      </c>
+      <c r="K152" t="n">
+        <v>147.3</v>
+      </c>
+      <c r="L152" t="n">
+        <v>91.8</v>
+      </c>
+      <c r="M152" t="n">
+        <v>121.9</v>
+      </c>
+      <c r="N152" t="n">
+        <v>77.40000000000001</v>
+      </c>
+      <c r="O152" t="n">
+        <v>54.59</v>
+      </c>
+      <c r="P152" t="n">
+        <v>67.8</v>
+      </c>
+      <c r="Q152" t="n">
+        <v>71.90000000000001</v>
+      </c>
+      <c r="R152" t="n">
+        <v>66.3</v>
+      </c>
+      <c r="S152" t="n">
+        <v>94.7</v>
+      </c>
+      <c r="T152" t="n">
+        <v>35.87</v>
+      </c>
+      <c r="AC152" t="n">
+        <v>398.4</v>
+      </c>
+      <c r="AD152" t="n">
+        <v>400.8</v>
+      </c>
+      <c r="AE152" t="n">
+        <v>398.9</v>
+      </c>
+      <c r="AF152" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AG152" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AH152" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="AL152" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AM152" t="n">
+        <v>231.1</v>
+      </c>
+      <c r="AN152" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AR152" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AS152" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AT152" t="n">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="153">
+      <c r="A153" t="n">
+        <v>243</v>
+      </c>
+      <c r="B153" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C153" t="inlineStr">
+        <is>
+          <t>2026-07-16T09:57:35</t>
+        </is>
+      </c>
+      <c r="D153" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E153" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F153" t="inlineStr">
+        <is>
+          <t>16.47 kVA</t>
+        </is>
+      </c>
+      <c r="G153" t="inlineStr">
+        <is>
+          <t>16.47%</t>
+        </is>
+      </c>
+      <c r="H153" t="inlineStr">
+        <is>
+          <t>5.74%</t>
+        </is>
+      </c>
+      <c r="I153" t="n">
+        <v>25.73</v>
+      </c>
+      <c r="J153" t="n">
+        <v>22.83</v>
+      </c>
+      <c r="K153" t="n">
+        <v>22.51</v>
+      </c>
+      <c r="L153" t="n">
+        <v>32.13</v>
+      </c>
+      <c r="M153" t="n">
+        <v>27.99</v>
+      </c>
+      <c r="N153" t="n">
+        <v>28.77</v>
+      </c>
+      <c r="O153" t="n">
+        <v>21.39</v>
+      </c>
+      <c r="P153" t="n">
+        <v>12.74</v>
+      </c>
+      <c r="Q153" t="n">
+        <v>1.343</v>
+      </c>
+      <c r="R153" t="n">
+        <v>2.471</v>
+      </c>
+      <c r="S153" t="n">
+        <v>0.513</v>
+      </c>
+      <c r="T153" t="n">
+        <v>17.27</v>
+      </c>
+      <c r="AC153" t="n">
+        <v>401</v>
+      </c>
+      <c r="AD153" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AE153" t="n">
+        <v>400.3</v>
+      </c>
+      <c r="AF153" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AG153" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AH153" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AI153" t="n">
+        <v>231</v>
+      </c>
+      <c r="AJ153" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AK153" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AO153" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AP153" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AQ153" t="n">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="154">
+      <c r="A154" t="n">
+        <v>242</v>
+      </c>
+      <c r="B154" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C154" t="inlineStr">
+        <is>
+          <t>2026-07-16T10:05:54</t>
+        </is>
+      </c>
+      <c r="D154" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E154" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F154" t="inlineStr">
+        <is>
+          <t>65.11 kVA</t>
+        </is>
+      </c>
+      <c r="G154" t="inlineStr">
+        <is>
+          <t>65.11%</t>
+        </is>
+      </c>
+      <c r="H154" t="inlineStr">
+        <is>
+          <t>6.75%</t>
+        </is>
+      </c>
+      <c r="I154" t="n">
+        <v>87.8</v>
+      </c>
+      <c r="J154" t="n">
+        <v>104</v>
+      </c>
+      <c r="K154" t="n">
+        <v>91.5</v>
+      </c>
+      <c r="L154" t="n">
+        <v>57.25</v>
+      </c>
+      <c r="M154" t="n">
+        <v>70</v>
+      </c>
+      <c r="N154" t="n">
+        <v>69.5</v>
+      </c>
+      <c r="O154" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="P154" t="n">
+        <v>38.48</v>
+      </c>
+      <c r="Q154" t="n">
+        <v>18.77</v>
+      </c>
+      <c r="R154" t="n">
+        <v>32.96</v>
+      </c>
+      <c r="S154" t="n">
+        <v>28.86</v>
+      </c>
+      <c r="T154" t="n">
+        <v>20.54</v>
+      </c>
+      <c r="AC154" t="n">
+        <v>397.5</v>
+      </c>
+      <c r="AD154" t="n">
+        <v>398.5</v>
+      </c>
+      <c r="AE154" t="n">
+        <v>398.2</v>
+      </c>
+      <c r="AF154" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AG154" t="n">
+        <v>230</v>
+      </c>
+      <c r="AH154" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AI154" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AJ154" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AK154" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AO154" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AP154" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AQ154" t="n">
+        <v>230.2</v>
+      </c>
+    </row>
+    <row r="155">
+      <c r="A155" t="n">
+        <v>241</v>
+      </c>
+      <c r="B155" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C155" t="inlineStr">
+        <is>
+          <t>2026-07-16T11:01:13</t>
+        </is>
+      </c>
+      <c r="D155" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E155" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F155" t="inlineStr">
+        <is>
+          <t>34.76 kVA</t>
+        </is>
+      </c>
+      <c r="G155" t="inlineStr">
+        <is>
+          <t>34.76%</t>
+        </is>
+      </c>
+      <c r="H155" t="inlineStr">
+        <is>
+          <t>16.24%</t>
+        </is>
+      </c>
+      <c r="I155" t="n">
+        <v>59.3</v>
+      </c>
+      <c r="J155" t="n">
+        <v>38.34</v>
+      </c>
+      <c r="K155" t="n">
+        <v>54.43</v>
+      </c>
+      <c r="L155" t="n">
+        <v>42.86</v>
+      </c>
+      <c r="M155" t="n">
+        <v>21.02</v>
+      </c>
+      <c r="N155" t="n">
+        <v>35.61</v>
+      </c>
+      <c r="O155" t="n">
+        <v>10.44</v>
+      </c>
+      <c r="P155" t="n">
+        <v>25.47</v>
+      </c>
+      <c r="Q155" t="n">
+        <v>21.23</v>
+      </c>
+      <c r="R155" t="n">
+        <v>18.13</v>
+      </c>
+      <c r="S155" t="n">
+        <v>43.28</v>
+      </c>
+      <c r="T155" t="n">
+        <v>27.41</v>
+      </c>
+      <c r="AC155" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD155" t="n">
+        <v>397.6</v>
+      </c>
+      <c r="AE155" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AF155" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AG155" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AH155" t="n">
+        <v>229</v>
+      </c>
+      <c r="AL155" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AM155" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AN155" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AR155" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS155" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AT155" t="n">
+        <v>229.2</v>
+      </c>
+    </row>
+    <row r="156">
+      <c r="A156" t="n">
+        <v>240</v>
+      </c>
+      <c r="B156" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C156" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:01:11</t>
+        </is>
+      </c>
+      <c r="D156" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E156" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F156" t="inlineStr">
+        <is>
+          <t>126.41 kVA</t>
+        </is>
+      </c>
+      <c r="G156" t="inlineStr">
+        <is>
+          <t>20.07%</t>
+        </is>
+      </c>
+      <c r="H156" t="inlineStr">
+        <is>
+          <t>2.36%</t>
+        </is>
+      </c>
+      <c r="I156" t="n">
+        <v>189.2</v>
+      </c>
+      <c r="J156" t="n">
+        <v>179.9</v>
+      </c>
+      <c r="K156" t="n">
+        <v>190.4</v>
+      </c>
+      <c r="L156" t="n">
+        <v>72</v>
+      </c>
+      <c r="AC156" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AD156" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AE156" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AF156" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AG156" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH156" t="n">
+        <v>226.1</v>
+      </c>
+    </row>
+    <row r="157">
+      <c r="A157" t="n">
+        <v>239</v>
+      </c>
+      <c r="B157" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C157" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:05:12</t>
+        </is>
+      </c>
+      <c r="D157" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E157" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F157" t="inlineStr">
+        <is>
+          <t>13.03 kVA</t>
+        </is>
+      </c>
+      <c r="G157" t="inlineStr">
+        <is>
+          <t>26.05%</t>
+        </is>
+      </c>
+      <c r="H157" t="inlineStr">
+        <is>
+          <t>16.13%</t>
+        </is>
+      </c>
+      <c r="I157" t="n">
+        <v>19.19</v>
+      </c>
+      <c r="J157" t="n">
+        <v>14.6</v>
+      </c>
+      <c r="K157" t="n">
+        <v>23.87</v>
+      </c>
+      <c r="L157" t="n">
+        <v>10.81</v>
+      </c>
+      <c r="AC157" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AD157" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AE157" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="AF157" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG157" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH157" t="n">
+        <v>226.1</v>
+      </c>
+    </row>
+    <row r="158">
+      <c r="A158" t="n">
+        <v>238</v>
+      </c>
+      <c r="B158" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C158" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:09:17</t>
+        </is>
+      </c>
+      <c r="D158" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E158" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F158" t="inlineStr">
+        <is>
+          <t>88.84 kVA</t>
+        </is>
+      </c>
+      <c r="G158" t="inlineStr">
+        <is>
+          <t>55.53%</t>
+        </is>
+      </c>
+      <c r="H158" t="inlineStr">
+        <is>
+          <t>23.54%</t>
+        </is>
+      </c>
+      <c r="I158" t="n">
+        <v>164.1</v>
+      </c>
+      <c r="J158" t="n">
+        <v>134.9</v>
+      </c>
+      <c r="K158" t="n">
+        <v>82.2</v>
+      </c>
+      <c r="L158" t="n">
+        <v>111.4</v>
+      </c>
+      <c r="M158" t="n">
+        <v>45.75</v>
+      </c>
+      <c r="N158" t="n">
+        <v>34.48</v>
+      </c>
+      <c r="O158" t="n">
+        <v>17.71</v>
+      </c>
+      <c r="P158" t="n">
+        <v>35.56</v>
+      </c>
+      <c r="Q158" t="n">
+        <v>118.9</v>
+      </c>
+      <c r="R158" t="n">
+        <v>100.8</v>
+      </c>
+      <c r="S158" t="n">
+        <v>62.9</v>
+      </c>
+      <c r="T158" t="n">
+        <v>63.6</v>
+      </c>
+      <c r="AC158" t="n">
+        <v>402.3</v>
+      </c>
+      <c r="AD158" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AE158" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AF158" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AG158" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AH158" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AI158" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AJ158" t="n">
+        <v>232</v>
+      </c>
+      <c r="AK158" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AO158" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AP158" t="n">
+        <v>232</v>
+      </c>
+      <c r="AQ158" t="n">
+        <v>234.2</v>
+      </c>
+    </row>
+    <row r="159">
+      <c r="A159" t="n">
+        <v>236</v>
+      </c>
+      <c r="B159" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C159" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:16:00</t>
+        </is>
+      </c>
+      <c r="D159" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E159" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F159" t="inlineStr">
+        <is>
+          <t>38.12 kVA</t>
+        </is>
+      </c>
+      <c r="G159" t="inlineStr">
+        <is>
+          <t>38.12%</t>
+        </is>
+      </c>
+      <c r="H159" t="inlineStr">
+        <is>
+          <t>24.10%</t>
+        </is>
+      </c>
+      <c r="I159" t="n">
+        <v>50.15</v>
+      </c>
+      <c r="J159" t="n">
+        <v>75.8</v>
+      </c>
+      <c r="K159" t="n">
+        <v>41.07</v>
+      </c>
+      <c r="L159" t="n">
+        <v>57.9</v>
+      </c>
+      <c r="M159" t="n">
+        <v>28.24</v>
+      </c>
+      <c r="N159" t="n">
+        <v>24.22</v>
+      </c>
+      <c r="O159" t="n">
+        <v>17.46</v>
+      </c>
+      <c r="P159" t="n">
+        <v>16</v>
+      </c>
+      <c r="Q159" t="n">
+        <v>20.37</v>
+      </c>
+      <c r="R159" t="n">
+        <v>52.61</v>
+      </c>
+      <c r="S159" t="n">
+        <v>25.04</v>
+      </c>
+      <c r="T159" t="n">
+        <v>44.38</v>
+      </c>
+      <c r="AC159" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AD159" t="n">
+        <v>394.4</v>
+      </c>
+      <c r="AE159" t="n">
+        <v>396.4</v>
+      </c>
+      <c r="AF159" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AG159" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AH159" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AI159" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AJ159" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AK159" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AO159" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AP159" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AQ159" t="n">
+        <v>228.7</v>
+      </c>
+    </row>
+    <row r="160">
+      <c r="A160" t="n">
+        <v>235</v>
+      </c>
+      <c r="B160" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C160" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:24:12</t>
+        </is>
+      </c>
+      <c r="D160" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E160" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F160" t="inlineStr">
+        <is>
+          <t>5.92 kVA</t>
+        </is>
+      </c>
+      <c r="G160" t="inlineStr">
+        <is>
+          <t>5.92%</t>
+        </is>
+      </c>
+      <c r="H160" t="inlineStr">
+        <is>
+          <t>22.02%</t>
+        </is>
+      </c>
+      <c r="I160" t="n">
+        <v>6.96</v>
+      </c>
+      <c r="J160" t="n">
+        <v>11.17</v>
+      </c>
+      <c r="K160" t="n">
+        <v>7.06</v>
+      </c>
+      <c r="L160" t="n">
+        <v>8</v>
+      </c>
+      <c r="M160" t="n">
+        <v>5.19</v>
+      </c>
+      <c r="N160" t="n">
+        <v>0</v>
+      </c>
+      <c r="O160" t="n">
+        <v>1.386</v>
+      </c>
+      <c r="P160" t="n">
+        <v>4.208</v>
+      </c>
+      <c r="Q160" t="n">
+        <v>1.848</v>
+      </c>
+      <c r="R160" t="n">
+        <v>11.15</v>
+      </c>
+      <c r="S160" t="n">
+        <v>5.47</v>
+      </c>
+      <c r="T160" t="n">
+        <v>7.43</v>
+      </c>
+      <c r="AC160" t="n">
+        <v>407.5</v>
+      </c>
+      <c r="AD160" t="n">
+        <v>407</v>
+      </c>
+      <c r="AE160" t="n">
+        <v>407.6</v>
+      </c>
+      <c r="AF160" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AG160" t="n">
+        <v>235</v>
+      </c>
+      <c r="AH160" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AI160" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AJ160" t="n">
+        <v>235</v>
+      </c>
+      <c r="AK160" t="n">
+        <v>235.1</v>
+      </c>
+      <c r="AO160" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AP160" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AQ160" t="n">
+        <v>235.4</v>
+      </c>
+    </row>
+    <row r="161">
+      <c r="A161" t="n">
+        <v>234</v>
+      </c>
+      <c r="B161" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C161" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:33:13</t>
+        </is>
+      </c>
+      <c r="D161" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E161" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F161" t="inlineStr">
+        <is>
+          <t>28.61 kVA</t>
+        </is>
+      </c>
+      <c r="G161" t="inlineStr">
+        <is>
+          <t>28.61%</t>
+        </is>
+      </c>
+      <c r="H161" t="inlineStr">
+        <is>
+          <t>18.48%</t>
+        </is>
+      </c>
+      <c r="I161" t="n">
+        <v>29.41</v>
+      </c>
+      <c r="J161" t="n">
+        <v>45.16</v>
+      </c>
+      <c r="K161" t="n">
+        <v>47.49</v>
+      </c>
+      <c r="L161" t="n">
+        <v>33.91</v>
+      </c>
+      <c r="M161" t="n">
+        <v>8.960000000000001</v>
+      </c>
+      <c r="N161" t="n">
+        <v>32.49</v>
+      </c>
+      <c r="O161" t="n">
+        <v>35.55</v>
+      </c>
+      <c r="P161" t="n">
+        <v>25.47</v>
+      </c>
+      <c r="Q161" t="n">
+        <v>10.63</v>
+      </c>
+      <c r="R161" t="n">
+        <v>3.008</v>
+      </c>
+      <c r="S161" t="n">
+        <v>3.043</v>
+      </c>
+      <c r="T161" t="n">
+        <v>8.18</v>
+      </c>
+      <c r="U161" t="n">
+        <v>11.3</v>
+      </c>
+      <c r="V161" t="n">
+        <v>9.02</v>
+      </c>
+      <c r="W161" t="n">
+        <v>10.32</v>
+      </c>
+      <c r="X161" t="n">
+        <v>9.44</v>
+      </c>
+      <c r="AC161" t="n">
+        <v>406.2</v>
+      </c>
+      <c r="AD161" t="n">
+        <v>406.1</v>
+      </c>
+      <c r="AE161" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AF161" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AG161" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AH161" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AI161" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AJ161" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AK161" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AO161" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AP161" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AQ161" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AU161" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AV161" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AW161" t="n">
+        <v>234.4</v>
+      </c>
+    </row>
+    <row r="162">
+      <c r="A162" t="n">
+        <v>233</v>
+      </c>
+      <c r="B162" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C162" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:43:41</t>
+        </is>
+      </c>
+      <c r="D162" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E162" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F162" t="inlineStr">
+        <is>
+          <t>116.06 kVA</t>
+        </is>
+      </c>
+      <c r="G162" t="inlineStr">
+        <is>
+          <t>72.54%</t>
+        </is>
+      </c>
+      <c r="H162" t="inlineStr">
+        <is>
+          <t>5.04%</t>
+        </is>
+      </c>
+      <c r="I162" t="n">
+        <v>172.1</v>
+      </c>
+      <c r="J162" t="n">
+        <v>173</v>
+      </c>
+      <c r="K162" t="n">
+        <v>153.7</v>
+      </c>
+      <c r="L162" t="n">
+        <v>115.2</v>
+      </c>
+      <c r="M162" t="n">
+        <v>116.2</v>
+      </c>
+      <c r="N162" t="n">
+        <v>121.2</v>
+      </c>
+      <c r="O162" t="n">
+        <v>95.8</v>
+      </c>
+      <c r="P162" t="n">
+        <v>69.59999999999999</v>
+      </c>
+      <c r="Q162" t="n">
+        <v>51.99</v>
+      </c>
+      <c r="R162" t="n">
+        <v>52.6</v>
+      </c>
+      <c r="S162" t="n">
+        <v>55.29</v>
+      </c>
+      <c r="T162" t="n">
+        <v>37.73</v>
+      </c>
+      <c r="AC162" t="n">
+        <v>402.5</v>
+      </c>
+      <c r="AD162" t="n">
+        <v>403.1</v>
+      </c>
+      <c r="AE162" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AF162" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AG162" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AH162" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL162" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AM162" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AN162" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AR162" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AS162" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AT162" t="n">
+        <v>233.2</v>
+      </c>
+    </row>
+    <row r="163">
+      <c r="A163" t="n">
+        <v>232</v>
+      </c>
+      <c r="B163" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C163" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:50:18</t>
+        </is>
+      </c>
+      <c r="D163" t="inlineStr">
+        <is>
+          <t>AGT 10</t>
+        </is>
+      </c>
+      <c r="E163" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F163" t="inlineStr">
+        <is>
+          <t>48.68 kVA</t>
+        </is>
+      </c>
+      <c r="G163" t="inlineStr">
+        <is>
+          <t>48.68%</t>
+        </is>
+      </c>
+      <c r="H163" t="inlineStr">
+        <is>
+          <t>9.03%</t>
+        </is>
+      </c>
+      <c r="I163" t="n">
+        <v>68.3</v>
+      </c>
+      <c r="J163" t="n">
+        <v>81</v>
+      </c>
+      <c r="K163" t="n">
+        <v>64.7</v>
+      </c>
+      <c r="L163" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="M163" t="n">
+        <v>32.4</v>
+      </c>
+      <c r="N163" t="n">
+        <v>36.98</v>
+      </c>
+      <c r="O163" t="n">
+        <v>26.23</v>
+      </c>
+      <c r="P163" t="n">
+        <v>24.71</v>
+      </c>
+      <c r="Q163" t="n">
+        <v>37.67</v>
+      </c>
+      <c r="R163" t="n">
+        <v>47.65</v>
+      </c>
+      <c r="S163" t="n">
+        <v>40.42</v>
+      </c>
+      <c r="T163" t="n">
+        <v>37.46</v>
+      </c>
+      <c r="AC163" t="n">
+        <v>394</v>
+      </c>
+      <c r="AD163" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="AE163" t="n">
+        <v>394.2</v>
+      </c>
+      <c r="AF163" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AG163" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AH163" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AI163" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AJ163" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AK163" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AO163" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AP163" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AQ163" t="n">
+        <v>227.6</v>
+      </c>
+    </row>
+    <row r="164">
+      <c r="A164" t="n">
+        <v>231</v>
+      </c>
+      <c r="B164" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C164" t="inlineStr">
+        <is>
+          <t>2026-07-16T19:57:15</t>
+        </is>
+      </c>
+      <c r="D164" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E164" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F164" t="inlineStr">
+        <is>
+          <t>54.83 kVA</t>
+        </is>
+      </c>
+      <c r="G164" t="inlineStr">
+        <is>
+          <t>54.83%</t>
+        </is>
+      </c>
+      <c r="H164" t="inlineStr">
+        <is>
+          <t>17.20%</t>
+        </is>
+      </c>
+      <c r="I164" t="n">
+        <v>89.7</v>
+      </c>
+      <c r="J164" t="n">
+        <v>59.51</v>
+      </c>
+      <c r="K164" t="n">
+        <v>91.40000000000001</v>
+      </c>
+      <c r="L164" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="M164" t="n">
+        <v>45.56</v>
+      </c>
+      <c r="N164" t="n">
+        <v>36.31</v>
+      </c>
+      <c r="O164" t="n">
+        <v>25.1</v>
+      </c>
+      <c r="P164" t="n">
+        <v>36.47</v>
+      </c>
+      <c r="Q164" t="n">
+        <v>37.68</v>
+      </c>
+      <c r="R164" t="n">
+        <v>25.44</v>
+      </c>
+      <c r="S164" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="T164" t="n">
+        <v>49.39</v>
+      </c>
+      <c r="AC164" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD164" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AE164" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AF164" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AG164" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AH164" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AL164" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM164" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AN164" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AR164" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AS164" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AT164" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="165">
+      <c r="A165" t="n">
+        <v>230</v>
+      </c>
+      <c r="B165" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C165" t="inlineStr">
+        <is>
+          <t>2026-07-16T20:04:24</t>
+        </is>
+      </c>
+      <c r="D165" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E165" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F165" t="inlineStr">
+        <is>
+          <t>101.87 kVA</t>
+        </is>
+      </c>
+      <c r="G165" t="inlineStr">
+        <is>
+          <t>50.94%</t>
+        </is>
+      </c>
+      <c r="H165" t="inlineStr">
+        <is>
+          <t>9.39%</t>
+        </is>
+      </c>
+      <c r="I165" t="n">
+        <v>141.9</v>
+      </c>
+      <c r="J165" t="n">
+        <v>165.8</v>
+      </c>
+      <c r="K165" t="n">
+        <v>128.3</v>
+      </c>
+      <c r="L165" t="n">
+        <v>105</v>
+      </c>
+      <c r="M165" t="n">
+        <v>84.40000000000001</v>
+      </c>
+      <c r="N165" t="n">
+        <v>76.09999999999999</v>
+      </c>
+      <c r="O165" t="n">
+        <v>51.96</v>
+      </c>
+      <c r="P165" t="n">
+        <v>65.59999999999999</v>
+      </c>
+      <c r="Q165" t="n">
+        <v>57.9</v>
+      </c>
+      <c r="R165" t="n">
+        <v>90.90000000000001</v>
+      </c>
+      <c r="S165" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="T165" t="n">
+        <v>44.38</v>
+      </c>
+      <c r="AC165" t="n">
+        <v>404.6</v>
+      </c>
+      <c r="AD165" t="n">
+        <v>404.6</v>
+      </c>
+      <c r="AE165" t="n">
+        <v>404.9</v>
+      </c>
+      <c r="AF165" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AG165" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AH165" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AL165" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AM165" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AN165" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AR165" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AS165" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AT165" t="n">
+        <v>232.7</v>
+      </c>
+    </row>
+    <row r="166">
+      <c r="A166" t="n">
+        <v>229</v>
+      </c>
+      <c r="B166" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C166" t="inlineStr">
+        <is>
+          <t>2026-07-16T20:11:12</t>
+        </is>
+      </c>
+      <c r="D166" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E166" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F166" t="inlineStr">
+        <is>
+          <t>8.32 kVA</t>
+        </is>
+      </c>
+      <c r="G166" t="inlineStr">
+        <is>
+          <t>8.32%</t>
+        </is>
+      </c>
+      <c r="H166" t="inlineStr">
+        <is>
+          <t>19.51%</t>
+        </is>
+      </c>
+      <c r="I166" t="n">
+        <v>8.65</v>
+      </c>
+      <c r="J166" t="n">
+        <v>15.3</v>
+      </c>
+      <c r="K166" t="n">
+        <v>11.56</v>
+      </c>
+      <c r="L166" t="n">
+        <v>16.01</v>
+      </c>
+      <c r="M166" t="n">
+        <v>6.9</v>
+      </c>
+      <c r="N166" t="n">
+        <v>13.73</v>
+      </c>
+      <c r="O166" t="n">
+        <v>11.47</v>
+      </c>
+      <c r="P166" t="n">
+        <v>15.08</v>
+      </c>
+      <c r="Q166" t="n">
+        <v>1.71</v>
+      </c>
+      <c r="R166" t="n">
+        <v>0.432</v>
+      </c>
+      <c r="S166" t="n">
+        <v>0</v>
+      </c>
+      <c r="T166" t="n">
+        <v>1.97</v>
+      </c>
+      <c r="AC166" t="n">
+        <v>405.9</v>
+      </c>
+      <c r="AD166" t="n">
+        <v>406.1</v>
+      </c>
+      <c r="AE166" t="n">
+        <v>406.1</v>
+      </c>
+      <c r="AF166" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AG166" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AH166" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AI166" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AJ166" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AK166" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AO166" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AP166" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AQ166" t="n">
+        <v>234.5</v>
+      </c>
+    </row>
+    <row r="167">
+      <c r="A167" t="n">
+        <v>228</v>
+      </c>
+      <c r="B167" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C167" t="inlineStr">
+        <is>
+          <t>2026-07-16T20:18:03</t>
+        </is>
+      </c>
+      <c r="D167" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E167" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F167" t="inlineStr">
+        <is>
+          <t>63.50 kVA</t>
+        </is>
+      </c>
+      <c r="G167" t="inlineStr">
+        <is>
+          <t>63.50%</t>
+        </is>
+      </c>
+      <c r="H167" t="inlineStr">
+        <is>
+          <t>8.28%</t>
+        </is>
+      </c>
+      <c r="I167" t="n">
+        <v>85.59999999999999</v>
+      </c>
+      <c r="J167" t="n">
+        <v>102.6</v>
+      </c>
+      <c r="K167" t="n">
+        <v>85.59999999999999</v>
+      </c>
+      <c r="L167" t="n">
+        <v>78.59999999999999</v>
+      </c>
+      <c r="M167" t="n">
+        <v>62.5</v>
+      </c>
+      <c r="N167" t="n">
+        <v>84.09999999999999</v>
+      </c>
+      <c r="O167" t="n">
+        <v>67.59999999999999</v>
+      </c>
+      <c r="P167" t="n">
+        <v>54.69</v>
+      </c>
+      <c r="Q167" t="n">
+        <v>19.49</v>
+      </c>
+      <c r="R167" t="n">
+        <v>19.01</v>
+      </c>
+      <c r="S167" t="n">
+        <v>16.51</v>
+      </c>
+      <c r="T167" t="n">
+        <v>25.82</v>
+      </c>
+      <c r="AC167" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AD167" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AE167" t="n">
+        <v>401.9</v>
+      </c>
+      <c r="AF167" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AG167" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AH167" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AI167" t="n">
+        <v>232</v>
+      </c>
+      <c r="AJ167" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AK167" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AO167" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AP167" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AQ167" t="n">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="168">
+      <c r="A168" t="n">
+        <v>227</v>
+      </c>
+      <c r="B168" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C168" t="inlineStr">
+        <is>
+          <t>2026-07-17T09:10:22</t>
+        </is>
+      </c>
+      <c r="D168" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E168" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F168" t="inlineStr">
+        <is>
+          <t>53.03 kVA</t>
+        </is>
+      </c>
+      <c r="G168" t="inlineStr">
+        <is>
+          <t>53.03%</t>
+        </is>
+      </c>
+      <c r="H168" t="inlineStr">
+        <is>
+          <t>8.95%</t>
+        </is>
+      </c>
+      <c r="I168" t="n">
+        <v>86.2</v>
+      </c>
+      <c r="J168" t="n">
+        <v>71</v>
+      </c>
+      <c r="K168" t="n">
+        <v>70.8</v>
+      </c>
+      <c r="L168" t="n">
+        <v>49.16</v>
+      </c>
+      <c r="AC168" t="n">
+        <v>402.2</v>
+      </c>
+      <c r="AD168" t="n">
+        <v>404</v>
+      </c>
+      <c r="AE168" t="n">
+        <v>402.4</v>
+      </c>
+      <c r="AF168" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AG168" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AH168" t="n">
+        <v>232.7</v>
+      </c>
+    </row>
+    <row r="169">
+      <c r="A169" t="n">
+        <v>226</v>
+      </c>
+      <c r="B169" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C169" t="inlineStr">
+        <is>
+          <t>2026-07-17T09:16:59</t>
+        </is>
+      </c>
+      <c r="D169" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E169" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F169" t="inlineStr">
+        <is>
+          <t>23.90 kVA</t>
+        </is>
+      </c>
+      <c r="G169" t="inlineStr">
+        <is>
+          <t>23.90%</t>
+        </is>
+      </c>
+      <c r="H169" t="inlineStr">
+        <is>
+          <t>10.84%</t>
+        </is>
+      </c>
+      <c r="I169" t="n">
+        <v>32.5</v>
+      </c>
+      <c r="J169" t="n">
+        <v>38.48</v>
+      </c>
+      <c r="K169" t="n">
+        <v>28.32</v>
+      </c>
+      <c r="L169" t="n">
+        <v>26.47</v>
+      </c>
+      <c r="M169" t="n">
+        <v>18.53</v>
+      </c>
+      <c r="N169" t="n">
+        <v>15.92</v>
+      </c>
+      <c r="O169" t="n">
+        <v>8.69</v>
+      </c>
+      <c r="P169" t="n">
+        <v>12</v>
+      </c>
+      <c r="Q169" t="n">
+        <v>16.49</v>
+      </c>
+      <c r="R169" t="n">
+        <v>24.5</v>
+      </c>
+      <c r="S169" t="n">
+        <v>19.13</v>
+      </c>
+      <c r="T169" t="n">
+        <v>15.88</v>
+      </c>
+      <c r="AC169" t="n">
+        <v>416.4</v>
+      </c>
+      <c r="AD169" t="n">
+        <v>417.5</v>
+      </c>
+      <c r="AE169" t="n">
+        <v>416.6</v>
+      </c>
+      <c r="AF169" t="n">
+        <v>240.3</v>
+      </c>
+      <c r="AG169" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AH169" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AL169" t="n">
+        <v>240.3</v>
+      </c>
+      <c r="AM169" t="n">
+        <v>240.6</v>
+      </c>
+      <c r="AN169" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AR169" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AS169" t="n">
+        <v>240.4</v>
+      </c>
+      <c r="AT169" t="n">
+        <v>240.7</v>
+      </c>
+    </row>
+    <row r="170">
+      <c r="A170" t="n">
+        <v>225</v>
+      </c>
+      <c r="B170" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C170" t="inlineStr">
+        <is>
+          <t>2026-07-17T09:25:08</t>
+        </is>
+      </c>
+      <c r="D170" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E170" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F170" t="inlineStr">
+        <is>
+          <t>94.43 kVA</t>
+        </is>
+      </c>
+      <c r="G170" t="inlineStr">
+        <is>
+          <t>59.02%</t>
+        </is>
+      </c>
+      <c r="H170" t="inlineStr">
+        <is>
+          <t>7.62%</t>
+        </is>
+      </c>
+      <c r="I170" t="n">
+        <v>122.9</v>
+      </c>
+      <c r="J170" t="n">
+        <v>139.6</v>
+      </c>
+      <c r="K170" t="n">
+        <v>153.8</v>
+      </c>
+      <c r="L170" t="n">
+        <v>69.7</v>
+      </c>
+      <c r="M170" t="n">
+        <v>44.31</v>
+      </c>
+      <c r="N170" t="n">
+        <v>24.65</v>
+      </c>
+      <c r="O170" t="n">
+        <v>43.3</v>
+      </c>
+      <c r="P170" t="n">
+        <v>30.29</v>
+      </c>
+      <c r="Q170" t="n">
+        <v>79.3</v>
+      </c>
+      <c r="R170" t="n">
+        <v>119.7</v>
+      </c>
+      <c r="S170" t="n">
+        <v>103.8</v>
+      </c>
+      <c r="T170" t="n">
+        <v>44.57</v>
+      </c>
+      <c r="AC170" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AD170" t="n">
+        <v>394</v>
+      </c>
+      <c r="AE170" t="n">
+        <v>391.2</v>
+      </c>
+      <c r="AF170" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG170" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH170" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AL170" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AM170" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AN170" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AR170" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AS170" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AT170" t="n">
+        <v>226.6</v>
+      </c>
+    </row>
+    <row r="171">
+      <c r="A171" t="n">
+        <v>224</v>
+      </c>
+      <c r="B171" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C171" t="inlineStr">
+        <is>
+          <t>2026-07-17T09:53:51</t>
+        </is>
+      </c>
+      <c r="D171" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E171" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F171" t="inlineStr">
+        <is>
+          <t>38.83 kVA</t>
+        </is>
+      </c>
+      <c r="G171" t="inlineStr">
+        <is>
+          <t>38.83%</t>
+        </is>
+      </c>
+      <c r="H171" t="inlineStr">
+        <is>
+          <t>19.92%</t>
+        </is>
+      </c>
+      <c r="I171" t="n">
+        <v>38.95</v>
+      </c>
+      <c r="J171" t="n">
+        <v>66.90000000000001</v>
+      </c>
+      <c r="K171" t="n">
+        <v>60.8</v>
+      </c>
+      <c r="L171" t="n">
+        <v>52.05</v>
+      </c>
+      <c r="M171" t="n">
+        <v>24.13</v>
+      </c>
+      <c r="N171" t="n">
+        <v>49.31</v>
+      </c>
+      <c r="O171" t="n">
+        <v>44.55</v>
+      </c>
+      <c r="P171" t="n">
+        <v>38.36</v>
+      </c>
+      <c r="Q171" t="n">
+        <v>16.47</v>
+      </c>
+      <c r="R171" t="n">
+        <v>16.46</v>
+      </c>
+      <c r="S171" t="n">
+        <v>22.13</v>
+      </c>
+      <c r="T171" t="n">
+        <v>19.21</v>
+      </c>
+      <c r="AC171" t="n">
+        <v>404.9</v>
+      </c>
+      <c r="AD171" t="n">
+        <v>402.9</v>
+      </c>
+      <c r="AE171" t="n">
+        <v>403</v>
+      </c>
+      <c r="AF171" t="n">
+        <v>217.8</v>
+      </c>
+      <c r="AG171" t="n">
+        <v>207.9</v>
+      </c>
+      <c r="AH171" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AL171" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AM171" t="n">
+        <v>230.7</v>
+      </c>
+      <c r="AN171" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AR171" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AS171" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AT171" t="n">
+        <v>229.8</v>
+      </c>
+    </row>
+    <row r="172">
+      <c r="A172" t="n">
+        <v>223</v>
+      </c>
+      <c r="B172" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C172" t="inlineStr">
+        <is>
+          <t>2026-07-17T19:20:38</t>
+        </is>
+      </c>
+      <c r="D172" t="inlineStr">
+        <is>
+          <t>AGT 17</t>
+        </is>
+      </c>
+      <c r="E172" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F172" t="inlineStr">
+        <is>
+          <t>15.01 kVA</t>
+        </is>
+      </c>
+      <c r="G172" t="inlineStr">
+        <is>
+          <t>15.01%</t>
+        </is>
+      </c>
+      <c r="H172" t="inlineStr">
+        <is>
+          <t>34.17%</t>
+        </is>
+      </c>
+      <c r="I172" t="n">
+        <v>27.76</v>
+      </c>
+      <c r="J172" t="n">
+        <v>10.37</v>
+      </c>
+      <c r="K172" t="n">
+        <v>25.7</v>
+      </c>
+      <c r="M172" t="n">
+        <v>29.4</v>
+      </c>
+      <c r="N172" t="n">
+        <v>30.17</v>
+      </c>
+      <c r="O172" t="n">
+        <v>16.42</v>
+      </c>
+      <c r="P172" t="n">
+        <v>30.59</v>
+      </c>
+      <c r="Q172" t="n">
+        <v>4.182</v>
+      </c>
+      <c r="R172" t="n">
+        <v>1.007</v>
+      </c>
+      <c r="S172" t="n">
+        <v>0</v>
+      </c>
+      <c r="T172" t="n">
+        <v>4.249</v>
+      </c>
+      <c r="AC172" t="n">
+        <v>406.8</v>
+      </c>
+      <c r="AD172" t="n">
+        <v>407.1</v>
+      </c>
+      <c r="AE172" t="n">
+        <v>407.7</v>
+      </c>
+      <c r="AF172" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AG172" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AH172" t="n">
+        <v>236</v>
+      </c>
+      <c r="AL172" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AM172" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AN172" t="n">
+        <v>235.8</v>
+      </c>
+      <c r="AR172" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AS172" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AT172" t="n">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="173">
+      <c r="A173" t="n">
+        <v>222</v>
+      </c>
+      <c r="B173" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C173" t="inlineStr">
+        <is>
+          <t>2026-07-21T19:35:39</t>
+        </is>
+      </c>
+      <c r="D173" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E173" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F173" t="inlineStr">
+        <is>
+          <t>57.38 kVA</t>
+        </is>
+      </c>
+      <c r="G173" t="inlineStr">
+        <is>
+          <t>57.38%</t>
+        </is>
+      </c>
+      <c r="H173" t="inlineStr">
+        <is>
+          <t>16.89%</t>
+        </is>
+      </c>
+      <c r="I173" t="n">
+        <v>95.5</v>
+      </c>
+      <c r="J173" t="n">
+        <v>88.90000000000001</v>
+      </c>
+      <c r="K173" t="n">
+        <v>61.1</v>
+      </c>
+      <c r="L173" t="n">
+        <v>65.8</v>
+      </c>
+      <c r="AC173" t="n">
+        <v>403.1</v>
+      </c>
+      <c r="AD173" t="n">
+        <v>405</v>
+      </c>
+      <c r="AE173" t="n">
+        <v>406.3</v>
+      </c>
+      <c r="AF173" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AG173" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AH173" t="n">
+        <v>234.7</v>
+      </c>
+    </row>
+    <row r="174">
+      <c r="A174" t="n">
+        <v>221</v>
+      </c>
+      <c r="B174" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C174" t="inlineStr">
+        <is>
+          <t>2026-07-21T19:41:39</t>
+        </is>
+      </c>
+      <c r="D174" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E174" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F174" t="inlineStr">
+        <is>
+          <t>37.58 kVA</t>
+        </is>
+      </c>
+      <c r="G174" t="inlineStr">
+        <is>
+          <t>37.58%</t>
+        </is>
+      </c>
+      <c r="H174" t="inlineStr">
+        <is>
+          <t>3.78%</t>
+        </is>
+      </c>
+      <c r="I174" t="n">
+        <v>53.67</v>
+      </c>
+      <c r="J174" t="n">
+        <v>53.23</v>
+      </c>
+      <c r="K174" t="n">
+        <v>49.03</v>
+      </c>
+      <c r="L174" t="n">
+        <v>47.83</v>
+      </c>
+      <c r="M174" t="n">
+        <v>28.13</v>
+      </c>
+      <c r="N174" t="n">
+        <v>23.28</v>
+      </c>
+      <c r="O174" t="n">
+        <v>14.26</v>
+      </c>
+      <c r="P174" t="n">
+        <v>20.68</v>
+      </c>
+      <c r="Q174" t="n">
+        <v>24.16</v>
+      </c>
+      <c r="R174" t="n">
+        <v>31.61</v>
+      </c>
+      <c r="S174" t="n">
+        <v>31.14</v>
+      </c>
+      <c r="T174" t="n">
+        <v>24.75</v>
+      </c>
+      <c r="AC174" t="n">
+        <v>416.7</v>
+      </c>
+      <c r="AD174" t="n">
+        <v>418</v>
+      </c>
+      <c r="AE174" t="n">
+        <v>417.6</v>
+      </c>
+      <c r="AF174" t="n">
+        <v>241.1</v>
+      </c>
+      <c r="AG174" t="n">
+        <v>240.9</v>
+      </c>
+      <c r="AH174" t="n">
+        <v>241.2</v>
+      </c>
+      <c r="AL174" t="n">
+        <v>241</v>
+      </c>
+      <c r="AM174" t="n">
+        <v>240.7</v>
+      </c>
+      <c r="AN174" t="n">
+        <v>241.3</v>
+      </c>
+      <c r="AR174" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AS174" t="n">
+        <v>239.9</v>
+      </c>
+      <c r="AT174" t="n">
+        <v>240.9</v>
+      </c>
+    </row>
+    <row r="175">
+      <c r="A175" t="n">
+        <v>220</v>
+      </c>
+      <c r="B175" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C175" t="inlineStr">
+        <is>
+          <t>2026-07-21T19:50:33</t>
+        </is>
+      </c>
+      <c r="D175" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E175" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F175" t="inlineStr">
+        <is>
+          <t>100.66 kVA</t>
+        </is>
+      </c>
+      <c r="G175" t="inlineStr">
+        <is>
+          <t>62.91%</t>
+        </is>
+      </c>
+      <c r="H175" t="inlineStr">
+        <is>
+          <t>4.32%</t>
+        </is>
+      </c>
+      <c r="I175" t="n">
+        <v>143.1</v>
+      </c>
+      <c r="J175" t="n">
+        <v>142.6</v>
+      </c>
+      <c r="K175" t="n">
+        <v>157.2</v>
+      </c>
+      <c r="L175" t="n">
+        <v>102.8</v>
+      </c>
+      <c r="M175" t="n">
+        <v>46.55</v>
+      </c>
+      <c r="N175" t="n">
+        <v>30.05</v>
+      </c>
+      <c r="O175" t="n">
+        <v>55.12</v>
+      </c>
+      <c r="P175" t="n">
+        <v>47.86</v>
+      </c>
+      <c r="Q175" t="n">
+        <v>96.2</v>
+      </c>
+      <c r="R175" t="n">
+        <v>107.3</v>
+      </c>
+      <c r="S175" t="n">
+        <v>101.8</v>
+      </c>
+      <c r="T175" t="n">
+        <v>57.12</v>
+      </c>
+      <c r="AC175" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD175" t="n">
+        <v>394</v>
+      </c>
+      <c r="AE175" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AF175" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AG175" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AH175" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL175" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AM175" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AN175" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AR175" t="n">
+        <v>227</v>
+      </c>
+      <c r="AS175" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AT175" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="176">
+      <c r="A176" t="n">
+        <v>219</v>
+      </c>
+      <c r="B176" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C176" t="inlineStr">
+        <is>
+          <t>2026-07-21T20:16:33</t>
+        </is>
+      </c>
+      <c r="D176" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E176" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F176" t="inlineStr">
+        <is>
+          <t>43.50 kVA</t>
+        </is>
+      </c>
+      <c r="G176" t="inlineStr">
+        <is>
+          <t>43.50%</t>
+        </is>
+      </c>
+      <c r="H176" t="inlineStr">
+        <is>
+          <t>17.66%</t>
+        </is>
+      </c>
+      <c r="I176" t="n">
+        <v>53.4</v>
+      </c>
+      <c r="J176" t="n">
+        <v>79.90000000000001</v>
+      </c>
+      <c r="K176" t="n">
+        <v>56.2</v>
+      </c>
+      <c r="L176" t="n">
+        <v>64.59999999999999</v>
+      </c>
+      <c r="M176" t="n">
+        <v>30.39</v>
+      </c>
+      <c r="N176" t="n">
+        <v>60.1</v>
+      </c>
+      <c r="O176" t="n">
+        <v>41.73</v>
+      </c>
+      <c r="P176" t="n">
+        <v>46.19</v>
+      </c>
+      <c r="Q176" t="n">
+        <v>22.66</v>
+      </c>
+      <c r="R176" t="n">
+        <v>22.39</v>
+      </c>
+      <c r="S176" t="n">
+        <v>22.52</v>
+      </c>
+      <c r="T176" t="n">
+        <v>25.89</v>
+      </c>
+      <c r="AC176" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AD176" t="n">
+        <v>404.1</v>
+      </c>
+      <c r="AE176" t="n">
+        <v>385.3</v>
+      </c>
+      <c r="AF176" t="n">
+        <v>231</v>
+      </c>
+      <c r="AG176" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AH176" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AL176" t="n">
+        <v>226</v>
+      </c>
+      <c r="AM176" t="n">
+        <v>223.4</v>
+      </c>
+      <c r="AN176" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AR176" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AS176" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AT176" t="n">
+        <v>230.9</v>
+      </c>
+    </row>
+    <row r="177">
+      <c r="A177" t="n">
+        <v>216</v>
+      </c>
+      <c r="B177" t="inlineStr">
+        <is>
+          <t>ezra</t>
+        </is>
+      </c>
+      <c r="C177" t="inlineStr">
+        <is>
+          <t>2026-06-15T11:00:50</t>
+        </is>
+      </c>
+      <c r="D177" t="inlineStr">
         <is>
           <t>AGT 2</t>
         </is>
       </c>
-      <c r="E36" t="inlineStr">
+      <c r="E177" t="inlineStr">
         <is>
           <t>200 kVA</t>
         </is>
       </c>
-      <c r="F36" t="inlineStr">
-[...14 lines deleted...]
-      <c r="I36" t="n">
+      <c r="F177" t="inlineStr">
+        <is>
+          <t>47.67 kVA</t>
+        </is>
+      </c>
+      <c r="G177" t="inlineStr">
+        <is>
+          <t>23.84%</t>
+        </is>
+      </c>
+      <c r="H177" t="inlineStr">
+        <is>
+          <t>15.27%</t>
+        </is>
+      </c>
+      <c r="I177" t="n">
+        <v>68.8</v>
+      </c>
+      <c r="J177" t="n">
+        <v>52.74</v>
+      </c>
+      <c r="K177" t="n">
+        <v>83.7</v>
+      </c>
+      <c r="L177" t="n">
+        <v>48.97</v>
+      </c>
+      <c r="M177" t="n">
+        <v>28.35</v>
+      </c>
+      <c r="N177" t="n">
+        <v>28.85</v>
+      </c>
+      <c r="O177" t="n">
+        <v>28.82</v>
+      </c>
+      <c r="P177" t="n">
+        <v>17.33</v>
+      </c>
+      <c r="Q177" t="n">
+        <v>38.12</v>
+      </c>
+      <c r="R177" t="n">
+        <v>25.85</v>
+      </c>
+      <c r="S177" t="n">
+        <v>55.57</v>
+      </c>
+      <c r="T177" t="n">
+        <v>27.12</v>
+      </c>
+      <c r="AC177" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AD177" t="n">
+        <v>404.1</v>
+      </c>
+      <c r="AE177" t="n">
+        <v>401.2</v>
+      </c>
+      <c r="AF177" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AG177" t="n">
+        <v>235</v>
+      </c>
+      <c r="AH177" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AL177" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AM177" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AN177" t="n">
+        <v>231.1</v>
+      </c>
+      <c r="AR177" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AS177" t="n">
+        <v>235.7</v>
+      </c>
+      <c r="AT177" t="n">
+        <v>231.2</v>
+      </c>
+    </row>
+    <row r="178">
+      <c r="A178" t="n">
+        <v>213</v>
+      </c>
+      <c r="B178" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C178" t="inlineStr">
+        <is>
+          <t>2026-05-22T09:53:12</t>
+        </is>
+      </c>
+      <c r="D178" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E178" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F178" t="inlineStr">
+        <is>
+          <t>114.06 kVA</t>
+        </is>
+      </c>
+      <c r="G178" t="inlineStr">
+        <is>
+          <t>57.03%</t>
+        </is>
+      </c>
+      <c r="H178" t="inlineStr">
+        <is>
+          <t>15.21%</t>
+        </is>
+      </c>
+      <c r="I178" t="n">
+        <v>201.1</v>
+      </c>
+      <c r="J178" t="n">
+        <v>140.7</v>
+      </c>
+      <c r="K178" t="n">
+        <v>149.4</v>
+      </c>
+      <c r="L178" t="n">
+        <v>80.3</v>
+      </c>
+      <c r="M178" t="n">
+        <v>132.5</v>
+      </c>
+      <c r="N178" t="n">
+        <v>90.5</v>
+      </c>
+      <c r="O178" t="n">
+        <v>71</v>
+      </c>
+      <c r="P178" t="n">
+        <v>66.59999999999999</v>
+      </c>
+      <c r="Q178" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="R178" t="n">
+        <v>59.71</v>
+      </c>
+      <c r="S178" t="n">
+        <v>78.3</v>
+      </c>
+      <c r="T178" t="n">
+        <v>26.85</v>
+      </c>
+      <c r="AC178" t="n">
+        <v>400.8</v>
+      </c>
+      <c r="AD178" t="n">
+        <v>404.2</v>
+      </c>
+      <c r="AE178" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AF178" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AG178" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AH178" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AL178" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AM178" t="n">
+        <v>233</v>
+      </c>
+      <c r="AN178" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AR178" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="AS178" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AT178" t="n">
+        <v>232.8</v>
+      </c>
+    </row>
+    <row r="179">
+      <c r="A179" t="n">
+        <v>212</v>
+      </c>
+      <c r="B179" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C179" t="inlineStr">
+        <is>
+          <t>2026-05-22T19:14:28</t>
+        </is>
+      </c>
+      <c r="D179" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E179" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F179" t="inlineStr">
+        <is>
+          <t>98.89 kVA</t>
+        </is>
+      </c>
+      <c r="G179" t="inlineStr">
+        <is>
+          <t>49.45%</t>
+        </is>
+      </c>
+      <c r="H179" t="inlineStr">
+        <is>
+          <t>8.04%</t>
+        </is>
+      </c>
+      <c r="I179" t="n">
+        <v>139.5</v>
+      </c>
+      <c r="J179" t="n">
+        <v>158.6</v>
+      </c>
+      <c r="K179" t="n">
+        <v>126.5</v>
+      </c>
+      <c r="L179" t="n">
+        <v>101.8</v>
+      </c>
+      <c r="M179" t="n">
+        <v>82.09999999999999</v>
+      </c>
+      <c r="N179" t="n">
+        <v>86.7</v>
+      </c>
+      <c r="O179" t="n">
+        <v>57.22</v>
+      </c>
+      <c r="P179" t="n">
+        <v>66.40000000000001</v>
+      </c>
+      <c r="Q179" t="n">
+        <v>56.1</v>
+      </c>
+      <c r="R179" t="n">
+        <v>64.09999999999999</v>
+      </c>
+      <c r="S179" t="n">
+        <v>65.3</v>
+      </c>
+      <c r="T179" t="n">
+        <v>36.96</v>
+      </c>
+      <c r="AC179" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AD179" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AE179" t="n">
+        <v>403.6</v>
+      </c>
+      <c r="AF179" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AG179" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AH179" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL179" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AM179" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AN179" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AR179" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AS179" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AT179" t="n">
+        <v>233.5</v>
+      </c>
+    </row>
+    <row r="180">
+      <c r="A180" t="n">
+        <v>211</v>
+      </c>
+      <c r="B180" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C180" t="inlineStr">
+        <is>
+          <t>2026-06-09T19:34:24</t>
+        </is>
+      </c>
+      <c r="D180" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E180" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F180" t="inlineStr">
+        <is>
+          <t>28.65 kVA</t>
+        </is>
+      </c>
+      <c r="G180" t="inlineStr">
+        <is>
+          <t>28.65%</t>
+        </is>
+      </c>
+      <c r="H180" t="inlineStr">
+        <is>
+          <t>22.23%</t>
+        </is>
+      </c>
+      <c r="I180" t="n">
+        <v>27.18</v>
+      </c>
+      <c r="J180" t="n">
+        <v>47.66</v>
+      </c>
+      <c r="K180" t="n">
+        <v>47.48</v>
+      </c>
+      <c r="L180" t="n">
+        <v>38.41</v>
+      </c>
+      <c r="M180" t="n">
+        <v>8.18</v>
+      </c>
+      <c r="N180" t="n">
+        <v>32.95</v>
+      </c>
+      <c r="O180" t="n">
+        <v>36.03</v>
+      </c>
+      <c r="P180" t="n">
+        <v>29.33</v>
+      </c>
+      <c r="Q180" t="n">
+        <v>9.390000000000001</v>
+      </c>
+      <c r="R180" t="n">
+        <v>2.7</v>
+      </c>
+      <c r="S180" t="n">
+        <v>2.685</v>
+      </c>
+      <c r="T180" t="n">
+        <v>6.75</v>
+      </c>
+      <c r="U180" t="n">
+        <v>7.78</v>
+      </c>
+      <c r="V180" t="n">
+        <v>14.09</v>
+      </c>
+      <c r="W180" t="n">
+        <v>9.49</v>
+      </c>
+      <c r="X180" t="n">
+        <v>11.77</v>
+      </c>
+      <c r="AC180" t="n">
+        <v>406.3</v>
+      </c>
+      <c r="AD180" t="n">
+        <v>405.5</v>
+      </c>
+      <c r="AE180" t="n">
+        <v>405.4</v>
+      </c>
+      <c r="AF180" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AG180" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AH180" t="n">
+        <v>234</v>
+      </c>
+      <c r="AL180" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AM180" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AN180" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AR180" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AS180" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AT180" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AX180" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AY180" t="n">
+        <v>234</v>
+      </c>
+      <c r="AZ180" t="n">
+        <v>233.8</v>
+      </c>
+    </row>
+    <row r="181">
+      <c r="A181" t="n">
+        <v>210</v>
+      </c>
+      <c r="B181" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C181" t="inlineStr">
+        <is>
+          <t>2026-06-09T09:54:28</t>
+        </is>
+      </c>
+      <c r="D181" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E181" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F181" t="inlineStr">
+        <is>
+          <t>18.42 kVA</t>
+        </is>
+      </c>
+      <c r="G181" t="inlineStr">
+        <is>
+          <t>18.42%</t>
+        </is>
+      </c>
+      <c r="H181" t="inlineStr">
+        <is>
+          <t>13.39%</t>
+        </is>
+      </c>
+      <c r="I181" t="n">
+        <v>23.54</v>
+      </c>
+      <c r="J181" t="n">
+        <v>23.61</v>
+      </c>
+      <c r="K181" t="n">
+        <v>31.47</v>
+      </c>
+      <c r="L181" t="n">
+        <v>17.84</v>
+      </c>
+      <c r="M181" t="n">
+        <v>7.43</v>
+      </c>
+      <c r="N181" t="n">
+        <v>16.04</v>
+      </c>
+      <c r="O181" t="n">
+        <v>26.78</v>
+      </c>
+      <c r="P181" t="n">
+        <v>18.6</v>
+      </c>
+      <c r="Q181" t="n">
+        <v>7.67</v>
+      </c>
+      <c r="R181" t="n">
+        <v>2.603</v>
+      </c>
+      <c r="S181" t="n">
+        <v>4.051</v>
+      </c>
+      <c r="T181" t="n">
+        <v>5.138</v>
+      </c>
+      <c r="U181" t="n">
+        <v>8.890000000000001</v>
+      </c>
+      <c r="V181" t="n">
+        <v>3.675</v>
+      </c>
+      <c r="W181" t="n">
+        <v>7.9</v>
+      </c>
+      <c r="X181" t="n">
+        <v>5.349</v>
+      </c>
+      <c r="AC181" t="n">
+        <v>404.9</v>
+      </c>
+      <c r="AD181" t="n">
+        <v>407.4</v>
+      </c>
+      <c r="AE181" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AF181" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AG181" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AH181" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AL181" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AM181" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AN181" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AR181" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AS181" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AT181" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AX181" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AY181" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AZ181" t="n">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="182">
+      <c r="A182" t="n">
+        <v>209</v>
+      </c>
+      <c r="B182" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C182" t="inlineStr">
+        <is>
+          <t>2026-04-28T09:18:25</t>
+        </is>
+      </c>
+      <c r="D182" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E182" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F182" t="inlineStr">
+        <is>
+          <t>19.45 kVA</t>
+        </is>
+      </c>
+      <c r="G182" t="inlineStr">
+        <is>
+          <t>19.45%</t>
+        </is>
+      </c>
+      <c r="H182" t="inlineStr">
+        <is>
+          <t>27.10%</t>
+        </is>
+      </c>
+      <c r="I182" t="n">
+        <v>17.4</v>
+      </c>
+      <c r="J182" t="n">
+        <v>26.71</v>
+      </c>
+      <c r="K182" t="n">
+        <v>38.93</v>
+      </c>
+      <c r="L182" t="n">
+        <v>25.68</v>
+      </c>
+      <c r="M182" t="n">
+        <v>4.182</v>
+      </c>
+      <c r="N182" t="n">
+        <v>15.51</v>
+      </c>
+      <c r="O182" t="n">
+        <v>21.56</v>
+      </c>
+      <c r="P182" t="n">
+        <v>17.35</v>
+      </c>
+      <c r="Q182" t="n">
+        <v>6.19</v>
+      </c>
+      <c r="R182" t="n">
+        <v>2.519</v>
+      </c>
+      <c r="S182" t="n">
+        <v>3.197</v>
+      </c>
+      <c r="T182" t="n">
+        <v>3.432</v>
+      </c>
+      <c r="U182" t="n">
+        <v>6.81</v>
+      </c>
+      <c r="V182" t="n">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="W182" t="n">
+        <v>4.64</v>
+      </c>
+      <c r="X182" t="n">
+        <v>6.03</v>
+      </c>
+      <c r="AC182" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AD182" t="n">
+        <v>407.3</v>
+      </c>
+      <c r="AE182" t="n">
+        <v>404.7</v>
+      </c>
+      <c r="AF182" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AG182" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AH182" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AL182" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AM182" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AN182" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AR182" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AS182" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AT182" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AX182" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AY182" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AZ182" t="n">
+        <v>234.7</v>
+      </c>
+    </row>
+    <row r="183">
+      <c r="A183" t="n">
+        <v>208</v>
+      </c>
+      <c r="B183" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C183" t="inlineStr">
+        <is>
+          <t>2026-05-19T09:33:13</t>
+        </is>
+      </c>
+      <c r="D183" t="inlineStr">
+        <is>
+          <t>AGT 41</t>
+        </is>
+      </c>
+      <c r="E183" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F183" t="inlineStr">
+        <is>
+          <t>22.44 kVA</t>
+        </is>
+      </c>
+      <c r="G183" t="inlineStr">
+        <is>
+          <t>22.44%</t>
+        </is>
+      </c>
+      <c r="H183" t="inlineStr">
+        <is>
+          <t>12.69%</t>
+        </is>
+      </c>
+      <c r="I183" t="n">
+        <v>28.67</v>
+      </c>
+      <c r="J183" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="K183" t="n">
+        <v>38.38</v>
+      </c>
+      <c r="L183" t="n">
+        <v>12.37</v>
+      </c>
+      <c r="M183" t="n">
+        <v>8.140000000000001</v>
+      </c>
+      <c r="N183" t="n">
+        <v>17.73</v>
+      </c>
+      <c r="O183" t="n">
+        <v>27.07</v>
+      </c>
+      <c r="P183" t="n">
+        <v>15.34</v>
+      </c>
+      <c r="Q183" t="n">
+        <v>8.65</v>
+      </c>
+      <c r="R183" t="n">
+        <v>2.607</v>
+      </c>
+      <c r="S183" t="n">
+        <v>3.152</v>
+      </c>
+      <c r="T183" t="n">
+        <v>6.17</v>
+      </c>
+      <c r="U183" t="n">
+        <v>10.5</v>
+      </c>
+      <c r="V183" t="n">
+        <v>9.279999999999999</v>
+      </c>
+      <c r="W183" t="n">
+        <v>6.56</v>
+      </c>
+      <c r="X183" t="n">
+        <v>4.013</v>
+      </c>
+      <c r="AC183" t="n">
+        <v>400.9</v>
+      </c>
+      <c r="AD183" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AE183" t="n">
+        <v>400.9</v>
+      </c>
+      <c r="AF183" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="AG183" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AH183" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AL183" t="n">
+        <v>231</v>
+      </c>
+      <c r="AM183" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AN183" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AO183" t="n">
+        <v>231</v>
+      </c>
+      <c r="AP183" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AQ183" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AX183" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AY183" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AZ183" t="n">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="184">
+      <c r="A184" t="n">
+        <v>207</v>
+      </c>
+      <c r="B184" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C184" t="inlineStr">
+        <is>
+          <t>2026-06-09T19:46:26</t>
+        </is>
+      </c>
+      <c r="D184" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E184" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F184" t="inlineStr">
+        <is>
+          <t>9.43 kVA</t>
+        </is>
+      </c>
+      <c r="G184" t="inlineStr">
+        <is>
+          <t>9.43%</t>
+        </is>
+      </c>
+      <c r="H184" t="inlineStr">
+        <is>
+          <t>33.72%</t>
+        </is>
+      </c>
+      <c r="I184" t="n">
+        <v>6.61</v>
+      </c>
+      <c r="J184" t="n">
+        <v>18.47</v>
+      </c>
+      <c r="K184" t="n">
+        <v>15.05</v>
+      </c>
+      <c r="L184" t="n">
+        <v>19.35</v>
+      </c>
+      <c r="M184" t="n">
+        <v>4.773</v>
+      </c>
+      <c r="N184" t="n">
+        <v>20.89</v>
+      </c>
+      <c r="O184" t="n">
+        <v>15.21</v>
+      </c>
+      <c r="P184" t="n">
+        <v>20.55</v>
+      </c>
+      <c r="Q184" t="n">
+        <v>2.044</v>
+      </c>
+      <c r="R184" t="n">
+        <v>0.448</v>
+      </c>
+      <c r="S184" t="n">
+        <v>0</v>
+      </c>
+      <c r="T184" t="n">
+        <v>2.251</v>
+      </c>
+      <c r="AC184" t="n">
+        <v>407.6</v>
+      </c>
+      <c r="AD184" t="n">
+        <v>406.8</v>
+      </c>
+      <c r="AE184" t="n">
+        <v>407.1</v>
+      </c>
+      <c r="AF184" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AG184" t="n">
+        <v>235</v>
+      </c>
+      <c r="AH184" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AL184" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AM184" t="n">
+        <v>235</v>
+      </c>
+      <c r="AN184" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AR184" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AS184" t="n">
+        <v>235</v>
+      </c>
+      <c r="AT184" t="n">
+        <v>234.9</v>
+      </c>
+    </row>
+    <row r="185">
+      <c r="A185" t="n">
+        <v>206</v>
+      </c>
+      <c r="B185" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C185" t="inlineStr">
+        <is>
+          <t>2026-04-28T09:28:22</t>
+        </is>
+      </c>
+      <c r="D185" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E185" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F185" t="inlineStr">
+        <is>
+          <t>9.91 kVA</t>
+        </is>
+      </c>
+      <c r="G185" t="inlineStr">
+        <is>
+          <t>9.91%</t>
+        </is>
+      </c>
+      <c r="H185" t="inlineStr">
+        <is>
+          <t>26.77%</t>
+        </is>
+      </c>
+      <c r="I185" t="n">
+        <v>8.42</v>
+      </c>
+      <c r="J185" t="n">
+        <v>17.06</v>
+      </c>
+      <c r="K185" t="n">
+        <v>16.73</v>
+      </c>
+      <c r="L185" t="n">
+        <v>17.99</v>
+      </c>
+      <c r="M185" t="n">
+        <v>7.29</v>
+      </c>
+      <c r="N185" t="n">
+        <v>14.06</v>
+      </c>
+      <c r="O185" t="n">
+        <v>16.66</v>
+      </c>
+      <c r="P185" t="n">
+        <v>17.05</v>
+      </c>
+      <c r="Q185" t="n">
+        <v>1.503</v>
+      </c>
+      <c r="R185" t="n">
+        <v>9.220000000000001</v>
+      </c>
+      <c r="S185" t="n">
+        <v>0.032</v>
+      </c>
+      <c r="T185" t="n">
+        <v>7.72</v>
+      </c>
+      <c r="AC185" t="n">
+        <v>406.5</v>
+      </c>
+      <c r="AD185" t="n">
+        <v>407.7</v>
+      </c>
+      <c r="AE185" t="n">
+        <v>405.7</v>
+      </c>
+      <c r="AF185" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AG185" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AH185" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AL185" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AM185" t="n">
+        <v>235.1</v>
+      </c>
+      <c r="AN185" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AR185" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AS185" t="n">
+        <v>235.1</v>
+      </c>
+      <c r="AT185" t="n">
+        <v>234.7</v>
+      </c>
+    </row>
+    <row r="186">
+      <c r="A186" t="n">
+        <v>205</v>
+      </c>
+      <c r="B186" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C186" t="inlineStr">
+        <is>
+          <t>2026-06-09T10:05:53</t>
+        </is>
+      </c>
+      <c r="D186" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E186" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F186" t="inlineStr">
+        <is>
+          <t>10.78 kVA</t>
+        </is>
+      </c>
+      <c r="G186" t="inlineStr">
+        <is>
+          <t>10.78%</t>
+        </is>
+      </c>
+      <c r="H186" t="inlineStr">
+        <is>
+          <t>66.67%</t>
+        </is>
+      </c>
+      <c r="J186" t="n">
+        <v>24.24</v>
+      </c>
+      <c r="K186" t="n">
+        <v>21.78</v>
+      </c>
+      <c r="L186" t="n">
+        <v>13.23</v>
+      </c>
+      <c r="M186" t="n">
+        <v>15.2</v>
+      </c>
+      <c r="N186" t="n">
+        <v>19.63</v>
+      </c>
+      <c r="O186" t="n">
+        <v>20.82</v>
+      </c>
+      <c r="P186" t="n">
+        <v>9.380000000000001</v>
+      </c>
+      <c r="Q186" t="n">
+        <v>1.281</v>
+      </c>
+      <c r="R186" t="n">
+        <v>0.333</v>
+      </c>
+      <c r="S186" t="n">
+        <v>1.578</v>
+      </c>
+      <c r="T186" t="n">
+        <v>2.299</v>
+      </c>
+      <c r="AC186" t="n">
+        <v>405.4</v>
+      </c>
+      <c r="AD186" t="n">
+        <v>407.2</v>
+      </c>
+      <c r="AE186" t="n">
+        <v>404.4</v>
+      </c>
+      <c r="AF186" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AG186" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AH186" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AL186" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AM186" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AN186" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AR186" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AS186" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AT186" t="n">
+        <v>234.4</v>
+      </c>
+    </row>
+    <row r="187">
+      <c r="A187" t="n">
+        <v>204</v>
+      </c>
+      <c r="B187" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C187" t="inlineStr">
+        <is>
+          <t>2026-05-19T19:09:14</t>
+        </is>
+      </c>
+      <c r="D187" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E187" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F187" t="inlineStr">
+        <is>
+          <t>8.80 kVA</t>
+        </is>
+      </c>
+      <c r="G187" t="inlineStr">
+        <is>
+          <t>8.80%</t>
+        </is>
+      </c>
+      <c r="H187" t="inlineStr">
+        <is>
+          <t>34.72%</t>
+        </is>
+      </c>
+      <c r="I187" t="n">
+        <v>7.02</v>
+      </c>
+      <c r="J187" t="n">
+        <v>19.02</v>
+      </c>
+      <c r="K187" t="n">
+        <v>11.48</v>
+      </c>
+      <c r="L187" t="n">
+        <v>18.31</v>
+      </c>
+      <c r="M187" t="n">
+        <v>4.94</v>
+      </c>
+      <c r="N187" t="n">
+        <v>18.37</v>
+      </c>
+      <c r="O187" t="n">
+        <v>12.16</v>
+      </c>
+      <c r="P187" t="n">
+        <v>18.67</v>
+      </c>
+      <c r="Q187" t="n">
+        <v>1.843</v>
+      </c>
+      <c r="R187" t="n">
+        <v>0.465</v>
+      </c>
+      <c r="S187" t="n">
+        <v>0</v>
+      </c>
+      <c r="T187" t="n">
+        <v>2.154</v>
+      </c>
+      <c r="AC187" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AD187" t="n">
+        <v>407</v>
+      </c>
+      <c r="AE187" t="n">
+        <v>406.9</v>
+      </c>
+      <c r="AF187" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AG187" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AH187" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AL187" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AM187" t="n">
+        <v>234</v>
+      </c>
+      <c r="AN187" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AR187" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AS187" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AT187" t="n">
+        <v>235.5</v>
+      </c>
+    </row>
+    <row r="188">
+      <c r="A188" t="n">
+        <v>203</v>
+      </c>
+      <c r="B188" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C188" t="inlineStr">
+        <is>
+          <t>2026-05-19T09:44:51</t>
+        </is>
+      </c>
+      <c r="D188" t="inlineStr">
+        <is>
+          <t>AGT 40</t>
+        </is>
+      </c>
+      <c r="E188" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F188" t="inlineStr">
+        <is>
+          <t>15.97 kVA</t>
+        </is>
+      </c>
+      <c r="G188" t="inlineStr">
+        <is>
+          <t>15.97%</t>
+        </is>
+      </c>
+      <c r="H188" t="inlineStr">
+        <is>
+          <t>13.44%</t>
+        </is>
+      </c>
+      <c r="I188" t="n">
+        <v>18.81</v>
+      </c>
+      <c r="J188" t="n">
+        <v>27.55</v>
+      </c>
+      <c r="K188" t="n">
+        <v>22.42</v>
+      </c>
+      <c r="L188" t="n">
+        <v>14.14</v>
+      </c>
+      <c r="M188" t="n">
+        <v>16.8</v>
+      </c>
+      <c r="N188" t="n">
+        <v>31.44</v>
+      </c>
+      <c r="O188" t="n">
+        <v>15.02</v>
+      </c>
+      <c r="P188" t="n">
+        <v>16.98</v>
+      </c>
+      <c r="Q188" t="n">
+        <v>2.951</v>
+      </c>
+      <c r="R188" t="n">
+        <v>0.748</v>
+      </c>
+      <c r="S188" t="n">
+        <v>1.117</v>
+      </c>
+      <c r="T188" t="n">
+        <v>3.637</v>
+      </c>
+      <c r="AC188" t="n">
+        <v>401.1</v>
+      </c>
+      <c r="AD188" t="n">
+        <v>403.1</v>
+      </c>
+      <c r="AE188" t="n">
+        <v>402.6</v>
+      </c>
+      <c r="AF188" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AG188" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AH188" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AL188" t="n">
+        <v>232</v>
+      </c>
+      <c r="AM188" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AN188" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AR188" t="n">
+        <v>232</v>
+      </c>
+      <c r="AS188" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AT188" t="n">
+        <v>233.1</v>
+      </c>
+    </row>
+    <row r="189">
+      <c r="A189" t="n">
+        <v>202</v>
+      </c>
+      <c r="B189" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C189" t="inlineStr">
+        <is>
+          <t>2026-06-09T09:33:47</t>
+        </is>
+      </c>
+      <c r="D189" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E189" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F189" t="inlineStr">
+        <is>
+          <t>3.94 kVA</t>
+        </is>
+      </c>
+      <c r="G189" t="inlineStr">
+        <is>
+          <t>3.94%</t>
+        </is>
+      </c>
+      <c r="H189" t="inlineStr">
+        <is>
+          <t>20.73%</t>
+        </is>
+      </c>
+      <c r="I189" t="n">
+        <v>5.774</v>
+      </c>
+      <c r="J189" t="n">
+        <v>3.863</v>
+      </c>
+      <c r="K189" t="n">
+        <v>7.18</v>
+      </c>
+      <c r="L189" t="n">
+        <v>6.16</v>
+      </c>
+      <c r="M189" t="n">
+        <v>3.553</v>
+      </c>
+      <c r="N189" t="n">
+        <v>0.103</v>
+      </c>
+      <c r="O189" t="n">
+        <v>1.652</v>
+      </c>
+      <c r="P189" t="n">
+        <v>3.154</v>
+      </c>
+      <c r="Q189" t="n">
+        <v>0.795</v>
+      </c>
+      <c r="R189" t="n">
+        <v>3.785</v>
+      </c>
+      <c r="S189" t="n">
+        <v>4.543</v>
+      </c>
+      <c r="T189" t="n">
+        <v>3.594</v>
+      </c>
+      <c r="AC189" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AD189" t="n">
+        <v>406.8</v>
+      </c>
+      <c r="AE189" t="n">
+        <v>405</v>
+      </c>
+      <c r="AF189" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AG189" t="n">
+        <v>235</v>
+      </c>
+      <c r="AH189" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AL189" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AM189" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AN189" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AR189" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AS189" t="n">
+        <v>235</v>
+      </c>
+      <c r="AT189" t="n">
+        <v>234.3</v>
+      </c>
+    </row>
+    <row r="190">
+      <c r="A190" t="n">
+        <v>201</v>
+      </c>
+      <c r="B190" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C190" t="inlineStr">
+        <is>
+          <t>2026-05-19T09:24:23</t>
+        </is>
+      </c>
+      <c r="D190" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E190" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F190" t="inlineStr">
+        <is>
+          <t>3.86 kVA</t>
+        </is>
+      </c>
+      <c r="G190" t="inlineStr">
+        <is>
+          <t>3.86%</t>
+        </is>
+      </c>
+      <c r="H190" t="inlineStr">
+        <is>
+          <t>8.14%</t>
+        </is>
+      </c>
+      <c r="I190" t="n">
+        <v>7.2</v>
+      </c>
+      <c r="J190" t="n">
+        <v>6.06</v>
+      </c>
+      <c r="K190" t="n">
+        <v>5.99</v>
+      </c>
+      <c r="L190" t="n">
+        <v>5.635</v>
+      </c>
+      <c r="M190" t="n">
+        <v>4.689</v>
+      </c>
+      <c r="N190" t="n">
+        <v>0</v>
+      </c>
+      <c r="O190" t="n">
+        <v>2.553</v>
+      </c>
+      <c r="P190" t="n">
+        <v>4.565</v>
+      </c>
+      <c r="Q190" t="n">
+        <v>0.9419999999999999</v>
+      </c>
+      <c r="R190" t="n">
+        <v>7.23</v>
+      </c>
+      <c r="S190" t="n">
+        <v>2.637</v>
+      </c>
+      <c r="T190" t="n">
+        <v>4.538</v>
+      </c>
+      <c r="AC190" t="n">
+        <v>402.3</v>
+      </c>
+      <c r="AD190" t="n">
+        <v>404.9</v>
+      </c>
+      <c r="AE190" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AF190" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AG190" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AL190" t="n">
+        <v>232</v>
+      </c>
+      <c r="AM190" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AN190" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AR190" t="n">
+        <v>232</v>
+      </c>
+      <c r="AS190" t="n">
+        <v>233</v>
+      </c>
+      <c r="AT190" t="n">
+        <v>233.4</v>
+      </c>
+    </row>
+    <row r="191">
+      <c r="A191" t="n">
+        <v>200</v>
+      </c>
+      <c r="B191" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C191" t="inlineStr">
+        <is>
+          <t>2026-04-28T09:11:25</t>
+        </is>
+      </c>
+      <c r="D191" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E191" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F191" t="inlineStr">
+        <is>
+          <t>3.69 kVA</t>
+        </is>
+      </c>
+      <c r="G191" t="inlineStr">
+        <is>
+          <t>3.69%</t>
+        </is>
+      </c>
+      <c r="H191" t="inlineStr">
+        <is>
+          <t>19.94%</t>
+        </is>
+      </c>
+      <c r="I191" t="n">
+        <v>3.674</v>
+      </c>
+      <c r="J191" t="n">
+        <v>6.22</v>
+      </c>
+      <c r="K191" t="n">
+        <v>5.833</v>
+      </c>
+      <c r="L191" t="n">
+        <v>3.068</v>
+      </c>
+      <c r="M191" t="n">
+        <v>3.206</v>
+      </c>
+      <c r="N191" t="n">
+        <v>0</v>
+      </c>
+      <c r="O191" t="n">
+        <v>3.39</v>
+      </c>
+      <c r="P191" t="n">
+        <v>3.328</v>
+      </c>
+      <c r="Q191" t="n">
+        <v>0.733</v>
+      </c>
+      <c r="R191" t="n">
+        <v>6.15</v>
+      </c>
+      <c r="S191" t="n">
+        <v>2.164</v>
+      </c>
+      <c r="T191" t="n">
+        <v>4.505</v>
+      </c>
+      <c r="AC191" t="n">
+        <v>406.5</v>
+      </c>
+      <c r="AD191" t="n">
+        <v>407.6</v>
+      </c>
+      <c r="AE191" t="n">
+        <v>406.7</v>
+      </c>
+      <c r="AF191" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AG191" t="n">
+        <v>235</v>
+      </c>
+      <c r="AH191" t="n">
+        <v>235</v>
+      </c>
+      <c r="AL191" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AM191" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AN191" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AR191" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AS191" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AT191" t="n">
+        <v>235.1</v>
+      </c>
+    </row>
+    <row r="192">
+      <c r="A192" t="n">
+        <v>199</v>
+      </c>
+      <c r="B192" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C192" t="inlineStr">
+        <is>
+          <t>2026-06-09T19:15:24</t>
+        </is>
+      </c>
+      <c r="D192" t="inlineStr">
+        <is>
+          <t>AGT 39</t>
+        </is>
+      </c>
+      <c r="E192" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F192" t="inlineStr">
+        <is>
+          <t>6.07 kVA</t>
+        </is>
+      </c>
+      <c r="G192" t="inlineStr">
+        <is>
+          <t>6.07%</t>
+        </is>
+      </c>
+      <c r="H192" t="inlineStr">
+        <is>
+          <t>20.25%</t>
+        </is>
+      </c>
+      <c r="I192" t="n">
+        <v>5.99</v>
+      </c>
+      <c r="J192" t="n">
+        <v>9.31</v>
+      </c>
+      <c r="K192" t="n">
+        <v>10.51</v>
+      </c>
+      <c r="L192" t="n">
+        <v>7.67</v>
+      </c>
+      <c r="M192" t="n">
+        <v>4.644</v>
+      </c>
+      <c r="N192" t="n">
+        <v>0</v>
+      </c>
+      <c r="O192" t="n">
+        <v>1.514</v>
+      </c>
+      <c r="P192" t="n">
+        <v>3.783</v>
+      </c>
+      <c r="Q192" t="n">
+        <v>1.684</v>
+      </c>
+      <c r="R192" t="n">
+        <v>9.48</v>
+      </c>
+      <c r="S192" t="n">
+        <v>8.300000000000001</v>
+      </c>
+      <c r="T192" t="n">
+        <v>6.77</v>
+      </c>
+      <c r="AC192" t="n">
+        <v>407.4</v>
+      </c>
+      <c r="AD192" t="n">
+        <v>406.8</v>
+      </c>
+      <c r="AE192" t="n">
+        <v>407</v>
+      </c>
+      <c r="AF192" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AG192" t="n">
+        <v>235.1</v>
+      </c>
+      <c r="AH192" t="n">
+        <v>234.7</v>
+      </c>
+      <c r="AL192" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AM192" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AN192" t="n">
+        <v>234.8</v>
+      </c>
+      <c r="AR192" t="n">
+        <v>235.2</v>
+      </c>
+      <c r="AS192" t="n">
+        <v>234.9</v>
+      </c>
+      <c r="AT192" t="n">
+        <v>234.9</v>
+      </c>
+    </row>
+    <row r="193">
+      <c r="A193" t="n">
+        <v>198</v>
+      </c>
+      <c r="B193" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C193" t="inlineStr">
+        <is>
+          <t>2026-05-21T09:17:32</t>
+        </is>
+      </c>
+      <c r="D193" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E193" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F193" t="inlineStr">
+        <is>
+          <t>20.21 kVA</t>
+        </is>
+      </c>
+      <c r="G193" t="inlineStr">
+        <is>
+          <t>10.10%</t>
+        </is>
+      </c>
+      <c r="H193" t="inlineStr">
+        <is>
+          <t>29.37%</t>
+        </is>
+      </c>
+      <c r="I193" t="n">
+        <v>42.21</v>
+      </c>
+      <c r="J193" t="n">
+        <v>16.95</v>
+      </c>
+      <c r="K193" t="n">
+        <v>28.74</v>
+      </c>
+      <c r="L193" t="n">
+        <v>29.17</v>
+      </c>
+      <c r="AC193" t="n">
+        <v>397</v>
+      </c>
+      <c r="AD193" t="n">
+        <v>400.4</v>
+      </c>
+      <c r="AE193" t="n">
+        <v>397.3</v>
+      </c>
+      <c r="AF193" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AG193" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AH193" t="n">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="194">
+      <c r="A194" t="n">
+        <v>197</v>
+      </c>
+      <c r="B194" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C194" t="inlineStr">
+        <is>
+          <t>2026-05-21T19:13:28</t>
+        </is>
+      </c>
+      <c r="D194" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E194" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F194" t="inlineStr">
+        <is>
+          <t>6.80 kVA</t>
+        </is>
+      </c>
+      <c r="G194" t="inlineStr">
+        <is>
+          <t>3.40%</t>
+        </is>
+      </c>
+      <c r="H194" t="inlineStr">
+        <is>
+          <t>28.97%</t>
+        </is>
+      </c>
+      <c r="I194" t="n">
+        <v>13.7</v>
+      </c>
+      <c r="J194" t="n">
+        <v>10.25</v>
+      </c>
+      <c r="K194" t="n">
+        <v>5.562</v>
+      </c>
+      <c r="L194" t="n">
+        <v>11.4</v>
+      </c>
+      <c r="AC194" t="n">
+        <v>398.1</v>
+      </c>
+      <c r="AD194" t="n">
+        <v>399.5</v>
+      </c>
+      <c r="AE194" t="n">
+        <v>398.9</v>
+      </c>
+      <c r="AF194" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AG194" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AH194" t="n">
+        <v>230.7</v>
+      </c>
+    </row>
+    <row r="195">
+      <c r="A195" t="n">
+        <v>196</v>
+      </c>
+      <c r="B195" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C195" t="inlineStr">
+        <is>
+          <t>2026-04-28T10:18:57</t>
+        </is>
+      </c>
+      <c r="D195" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E195" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F195" t="inlineStr">
+        <is>
+          <t>15.86 kVA</t>
+        </is>
+      </c>
+      <c r="G195" t="inlineStr">
+        <is>
+          <t>7.93%</t>
+        </is>
+      </c>
+      <c r="H195" t="inlineStr">
+        <is>
+          <t>27.88%</t>
+        </is>
+      </c>
+      <c r="I195" t="n">
+        <v>34.36</v>
+      </c>
+      <c r="J195" t="n">
+        <v>15.6</v>
+      </c>
+      <c r="K195" t="n">
+        <v>30.47</v>
+      </c>
+      <c r="L195" t="n">
+        <v>23.42</v>
+      </c>
+      <c r="AC195" t="n">
+        <v>397.1</v>
+      </c>
+      <c r="AD195" t="n">
+        <v>399.1</v>
+      </c>
+      <c r="AE195" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AG195" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AH195" t="n">
+        <v>229.5</v>
+      </c>
+    </row>
+    <row r="196">
+      <c r="A196" t="n">
+        <v>195</v>
+      </c>
+      <c r="B196" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C196" t="inlineStr">
+        <is>
+          <t>2026-06-25T19:12:06</t>
+        </is>
+      </c>
+      <c r="D196" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E196" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F196" t="inlineStr">
+        <is>
+          <t>5.38 kVA</t>
+        </is>
+      </c>
+      <c r="G196" t="inlineStr">
+        <is>
+          <t>2.69%</t>
+        </is>
+      </c>
+      <c r="H196" t="inlineStr">
+        <is>
+          <t>22.03%</t>
+        </is>
+      </c>
+      <c r="I196" t="n">
+        <v>10.4</v>
+      </c>
+      <c r="J196" t="n">
+        <v>7.25</v>
+      </c>
+      <c r="K196" t="n">
+        <v>5.8</v>
+      </c>
+      <c r="L196" t="n">
+        <v>5.75</v>
+      </c>
+      <c r="AC196" t="n">
+        <v>396.2</v>
+      </c>
+      <c r="AD196" t="n">
+        <v>399</v>
+      </c>
+      <c r="AE196" t="n">
+        <v>396.8</v>
+      </c>
+      <c r="AF196" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AG196" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AH196" t="n">
+        <v>229.7</v>
+      </c>
+    </row>
+    <row r="197">
+      <c r="A197" t="n">
+        <v>194</v>
+      </c>
+      <c r="B197" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C197" t="inlineStr">
+        <is>
+          <t>2026-06-25T09:10:49</t>
+        </is>
+      </c>
+      <c r="D197" t="inlineStr">
+        <is>
+          <t>AGT 38</t>
+        </is>
+      </c>
+      <c r="E197" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F197" t="inlineStr">
+        <is>
+          <t>8.00 kVA</t>
+        </is>
+      </c>
+      <c r="G197" t="inlineStr">
+        <is>
+          <t>4.00%</t>
+        </is>
+      </c>
+      <c r="H197" t="inlineStr">
+        <is>
+          <t>21.03%</t>
+        </is>
+      </c>
+      <c r="I197" t="n">
+        <v>15.29</v>
+      </c>
+      <c r="J197" t="n">
+        <v>10.31</v>
+      </c>
+      <c r="K197" t="n">
+        <v>9.27</v>
+      </c>
+      <c r="L197" t="n">
+        <v>9.460000000000001</v>
+      </c>
+      <c r="AC197" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AD197" t="n">
+        <v>398.9</v>
+      </c>
+      <c r="AE197" t="n">
+        <v>396.8</v>
+      </c>
+      <c r="AF197" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AG197" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AH197" t="n">
+        <v>229.7</v>
+      </c>
+    </row>
+    <row r="198">
+      <c r="A198" t="n">
+        <v>193</v>
+      </c>
+      <c r="B198" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C198" t="inlineStr">
+        <is>
+          <t>2026-06-08T10:38:57</t>
+        </is>
+      </c>
+      <c r="D198" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E198" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F198" t="inlineStr">
+        <is>
+          <t>33.15 kVA</t>
+        </is>
+      </c>
+      <c r="G198" t="inlineStr">
+        <is>
+          <t>33.15%</t>
+        </is>
+      </c>
+      <c r="H198" t="inlineStr">
+        <is>
+          <t>5.12%</t>
+        </is>
+      </c>
+      <c r="I198" t="n">
+        <v>51.61</v>
+      </c>
+      <c r="J198" t="n">
+        <v>50.46</v>
+      </c>
+      <c r="K198" t="n">
+        <v>45.37</v>
+      </c>
+      <c r="L198" t="n">
+        <v>18.42</v>
+      </c>
+      <c r="AC198" t="n">
+        <v>386.8</v>
+      </c>
+      <c r="AD198" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AE198" t="n">
+        <v>389.4</v>
+      </c>
+      <c r="AF198" t="n">
+        <v>223.2</v>
+      </c>
+      <c r="AG198" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AH198" t="n">
+        <v>226.6</v>
+      </c>
+    </row>
+    <row r="199">
+      <c r="A199" t="n">
+        <v>192</v>
+      </c>
+      <c r="B199" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C199" t="inlineStr">
+        <is>
+          <t>2026-04-28T10:03:49</t>
+        </is>
+      </c>
+      <c r="D199" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E199" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F199" t="inlineStr">
+        <is>
+          <t>16.49 kVA</t>
+        </is>
+      </c>
+      <c r="G199" t="inlineStr">
+        <is>
+          <t>16.49%</t>
+        </is>
+      </c>
+      <c r="H199" t="inlineStr">
+        <is>
+          <t>3.73%</t>
+        </is>
+      </c>
+      <c r="I199" t="n">
+        <v>25.52</v>
+      </c>
+      <c r="J199" t="n">
+        <v>24.33</v>
+      </c>
+      <c r="K199" t="n">
+        <v>22.89</v>
+      </c>
+      <c r="L199" t="n">
+        <v>15.98</v>
+      </c>
+      <c r="AC199" t="n">
+        <v>390.1</v>
+      </c>
+      <c r="AD199" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AE199" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AF199" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AG199" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AH199" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="200">
+      <c r="A200" t="n">
+        <v>191</v>
+      </c>
+      <c r="B200" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C200" t="inlineStr">
+        <is>
+          <t>2026-05-21T19:01:15</t>
+        </is>
+      </c>
+      <c r="D200" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E200" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F200" t="inlineStr">
+        <is>
+          <t>30.26 kVA</t>
+        </is>
+      </c>
+      <c r="G200" t="inlineStr">
+        <is>
+          <t>30.26%</t>
+        </is>
+      </c>
+      <c r="H200" t="inlineStr">
+        <is>
+          <t>13.67%</t>
+        </is>
+      </c>
+      <c r="I200" t="n">
+        <v>53.8</v>
+      </c>
+      <c r="J200" t="n">
+        <v>41.89</v>
+      </c>
+      <c r="K200" t="n">
+        <v>38.24</v>
+      </c>
+      <c r="L200" t="n">
+        <v>27.62</v>
+      </c>
+      <c r="AC200" t="n">
+        <v>388.5</v>
+      </c>
+      <c r="AD200" t="n">
+        <v>393</v>
+      </c>
+      <c r="AE200" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AF200" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AG200" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AH200" t="n">
+        <v>227.6</v>
+      </c>
+    </row>
+    <row r="201">
+      <c r="A201" t="n">
+        <v>190</v>
+      </c>
+      <c r="B201" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C201" t="inlineStr">
+        <is>
+          <t>2026-06-24T19:06:12</t>
+        </is>
+      </c>
+      <c r="D201" t="inlineStr">
+        <is>
+          <t>AGT 37</t>
+        </is>
+      </c>
+      <c r="E201" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F201" t="inlineStr">
+        <is>
+          <t>22.47 kVA</t>
+        </is>
+      </c>
+      <c r="G201" t="inlineStr">
+        <is>
+          <t>22.47%</t>
+        </is>
+      </c>
+      <c r="H201" t="inlineStr">
+        <is>
+          <t>18.31%</t>
+        </is>
+      </c>
+      <c r="I201" t="n">
+        <v>42.02</v>
+      </c>
+      <c r="J201" t="n">
+        <v>30.57</v>
+      </c>
+      <c r="K201" t="n">
+        <v>26.31</v>
+      </c>
+      <c r="L201" t="n">
+        <v>26.71</v>
+      </c>
+      <c r="AC201" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AD201" t="n">
+        <v>395.1</v>
+      </c>
+      <c r="AE201" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AF201" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG201" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AH201" t="n">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="202">
+      <c r="A202" t="n">
+        <v>189</v>
+      </c>
+      <c r="B202" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C202" t="inlineStr">
+        <is>
+          <t>2026-06-09T10:25:14</t>
+        </is>
+      </c>
+      <c r="D202" t="inlineStr">
+        <is>
+          <t>AGT 36</t>
+        </is>
+      </c>
+      <c r="E202" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F202" t="inlineStr">
+        <is>
+          <t>45.70 kVA</t>
+        </is>
+      </c>
+      <c r="G202" t="inlineStr">
+        <is>
+          <t>45.70%</t>
+        </is>
+      </c>
+      <c r="H202" t="inlineStr">
+        <is>
+          <t>15.84%</t>
+        </is>
+      </c>
+      <c r="I202" t="n">
+        <v>78</v>
+      </c>
+      <c r="J202" t="n">
+        <v>51.24</v>
+      </c>
+      <c r="K202" t="n">
+        <v>72.40000000000001</v>
+      </c>
+      <c r="L202" t="n">
+        <v>43.52</v>
+      </c>
+      <c r="M202" t="n">
+        <v>60.4</v>
+      </c>
+      <c r="N202" t="n">
+        <v>53.96</v>
+      </c>
+      <c r="O202" t="n">
+        <v>55.12</v>
+      </c>
+      <c r="P202" t="n">
+        <v>24.96</v>
+      </c>
+      <c r="Q202" t="n">
+        <v>15.72</v>
+      </c>
+      <c r="R202" t="n">
+        <v>2.502</v>
+      </c>
+      <c r="S202" t="n">
+        <v>11.92</v>
+      </c>
+      <c r="T202" t="n">
+        <v>14.68</v>
+      </c>
+      <c r="AC202" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AD202" t="n">
+        <v>391.9</v>
+      </c>
+      <c r="AE202" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AF202" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AG202" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AH202" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AL202" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AM202" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AN202" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AR202" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AS202" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AT202" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="203">
+      <c r="A203" t="n">
+        <v>188</v>
+      </c>
+      <c r="B203" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C203" t="inlineStr">
+        <is>
+          <t>2026-04-28T09:54:34</t>
+        </is>
+      </c>
+      <c r="D203" t="inlineStr">
+        <is>
+          <t>AGT 36</t>
+        </is>
+      </c>
+      <c r="E203" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F203" t="inlineStr">
+        <is>
+          <t>57.26 kVA</t>
+        </is>
+      </c>
+      <c r="G203" t="inlineStr">
+        <is>
+          <t>57.26%</t>
+        </is>
+      </c>
+      <c r="H203" t="inlineStr">
+        <is>
+          <t>23.62%</t>
+        </is>
+      </c>
+      <c r="I203" t="n">
+        <v>114.3</v>
+      </c>
+      <c r="J203" t="n">
+        <v>69.90000000000001</v>
+      </c>
+      <c r="K203" t="n">
+        <v>69</v>
+      </c>
+      <c r="L203" t="n">
+        <v>64.2</v>
+      </c>
+      <c r="M203" t="n">
+        <v>83</v>
+      </c>
+      <c r="N203" t="n">
+        <v>72.59999999999999</v>
+      </c>
+      <c r="O203" t="n">
+        <v>51.13</v>
+      </c>
+      <c r="P203" t="n">
+        <v>41.95</v>
+      </c>
+      <c r="Q203" t="n">
+        <v>27.64</v>
+      </c>
+      <c r="R203" t="n">
+        <v>2.914</v>
+      </c>
+      <c r="S203" t="n">
+        <v>15.2</v>
+      </c>
+      <c r="T203" t="n">
+        <v>22.39</v>
+      </c>
+      <c r="AC203" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AD203" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AE203" t="n">
+        <v>391.2</v>
+      </c>
+      <c r="AF203" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG203" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AH203" t="n">
+        <v>226</v>
+      </c>
+      <c r="AL203" t="n">
+        <v>226</v>
+      </c>
+      <c r="AM203" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AN203" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AR203" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AS203" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AT203" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="204">
+      <c r="A204" t="n">
+        <v>187</v>
+      </c>
+      <c r="B204" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C204" t="inlineStr">
+        <is>
+          <t>2026-06-09T20:05:56</t>
+        </is>
+      </c>
+      <c r="D204" t="inlineStr">
+        <is>
+          <t>AGT 36</t>
+        </is>
+      </c>
+      <c r="E204" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F204" t="inlineStr">
+        <is>
+          <t>60.87 kVA</t>
+        </is>
+      </c>
+      <c r="G204" t="inlineStr">
+        <is>
+          <t>60.87%</t>
+        </is>
+      </c>
+      <c r="H204" t="inlineStr">
+        <is>
+          <t>19.24%</t>
+        </is>
+      </c>
+      <c r="I204" t="n">
+        <v>115.2</v>
+      </c>
+      <c r="J204" t="n">
+        <v>72.8</v>
+      </c>
+      <c r="K204" t="n">
+        <v>80.2</v>
+      </c>
+      <c r="L204" t="n">
+        <v>67.59999999999999</v>
+      </c>
+      <c r="M204" t="n">
+        <v>29.44</v>
+      </c>
+      <c r="N204" t="n">
+        <v>2.403</v>
+      </c>
+      <c r="O204" t="n">
+        <v>5.287</v>
+      </c>
+      <c r="P204" t="n">
+        <v>29.27</v>
+      </c>
+      <c r="AC204" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AD204" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AE204" t="n">
+        <v>392.2</v>
+      </c>
+      <c r="AF204" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AG204" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AH204" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AL204" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AM204" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AN204" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="205">
+      <c r="A205" t="n">
+        <v>186</v>
+      </c>
+      <c r="B205" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C205" t="inlineStr">
+        <is>
+          <t>2026-05-21T18:48:29</t>
+        </is>
+      </c>
+      <c r="D205" t="inlineStr">
+        <is>
+          <t>AGT 36</t>
+        </is>
+      </c>
+      <c r="E205" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F205" t="inlineStr">
+        <is>
+          <t>75.41 kVA</t>
+        </is>
+      </c>
+      <c r="G205" t="inlineStr">
+        <is>
+          <t>75.41%</t>
+        </is>
+      </c>
+      <c r="H205" t="inlineStr">
+        <is>
+          <t>11.93%</t>
+        </is>
+      </c>
+      <c r="I205" t="n">
+        <v>130.7</v>
+      </c>
+      <c r="J205" t="n">
+        <v>91.5</v>
+      </c>
+      <c r="K205" t="n">
+        <v>112.1</v>
+      </c>
+      <c r="L205" t="n">
+        <v>70.2</v>
+      </c>
+      <c r="M205" t="n">
+        <v>93.3</v>
+      </c>
+      <c r="N205" t="n">
+        <v>91.59999999999999</v>
+      </c>
+      <c r="O205" t="n">
+        <v>103.1</v>
+      </c>
+      <c r="P205" t="n">
+        <v>44.43</v>
+      </c>
+      <c r="Q205" t="n">
+        <v>37.61</v>
+      </c>
+      <c r="R205" t="n">
+        <v>2.688</v>
+      </c>
+      <c r="S205" t="n">
+        <v>6.57</v>
+      </c>
+      <c r="T205" t="n">
+        <v>29.82</v>
+      </c>
+      <c r="AC205" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AD205" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="AE205" t="n">
+        <v>390.4</v>
+      </c>
+      <c r="AF205" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AG205" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH205" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AL205" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AM205" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AN205" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AR205" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AS205" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AT205" t="n">
+        <v>225.6</v>
+      </c>
+    </row>
+    <row r="206">
+      <c r="A206" t="n">
+        <v>185</v>
+      </c>
+      <c r="B206" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C206" t="inlineStr">
+        <is>
+          <t>2026-05-21T09:35:37</t>
+        </is>
+      </c>
+      <c r="D206" t="inlineStr">
+        <is>
+          <t>AGT 36</t>
+        </is>
+      </c>
+      <c r="E206" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F206" t="inlineStr">
+        <is>
+          <t>47.83 kVA</t>
+        </is>
+      </c>
+      <c r="G206" t="inlineStr">
+        <is>
+          <t>47.83%</t>
+        </is>
+      </c>
+      <c r="H206" t="inlineStr">
+        <is>
+          <t>20.57%</t>
+        </is>
+      </c>
+      <c r="I206" t="n">
+        <v>92.2</v>
+      </c>
+      <c r="J206" t="n">
+        <v>55.38</v>
+      </c>
+      <c r="K206" t="n">
+        <v>63.8</v>
+      </c>
+      <c r="L206" t="n">
+        <v>39.94</v>
+      </c>
+      <c r="M206" t="n">
+        <v>62.4</v>
+      </c>
+      <c r="N206" t="n">
+        <v>52.05</v>
+      </c>
+      <c r="O206" t="n">
+        <v>46.3</v>
+      </c>
+      <c r="P206" t="n">
+        <v>25.26</v>
+      </c>
+      <c r="Q206" t="n">
+        <v>27.4</v>
+      </c>
+      <c r="R206" t="n">
+        <v>2.375</v>
+      </c>
+      <c r="S206" t="n">
+        <v>22.69</v>
+      </c>
+      <c r="T206" t="n">
+        <v>25.07</v>
+      </c>
+      <c r="AC206" t="n">
+        <v>391.9</v>
+      </c>
+      <c r="AD206" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AE206" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AF206" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG206" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH206" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AL206" t="n">
+        <v>226</v>
+      </c>
+      <c r="AM206" t="n">
+        <v>226</v>
+      </c>
+      <c r="AN206" t="n">
+        <v>226</v>
+      </c>
+      <c r="AR206" t="n">
+        <v>226</v>
+      </c>
+      <c r="AS206" t="n">
+        <v>226</v>
+      </c>
+      <c r="AT206" t="n">
+        <v>226.4</v>
+      </c>
+    </row>
+    <row r="207">
+      <c r="A207" t="n">
+        <v>184</v>
+      </c>
+      <c r="B207" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C207" t="inlineStr">
+        <is>
+          <t>2026-04-28T09:46:14</t>
+        </is>
+      </c>
+      <c r="D207" t="inlineStr">
+        <is>
+          <t>AGT 35</t>
+        </is>
+      </c>
+      <c r="E207" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F207" t="inlineStr">
+        <is>
+          <t>50.49 kVA</t>
+        </is>
+      </c>
+      <c r="G207" t="inlineStr">
+        <is>
+          <t>50.49%</t>
+        </is>
+      </c>
+      <c r="H207" t="inlineStr">
+        <is>
+          <t>4.13%</t>
+        </is>
+      </c>
+      <c r="I207" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="J207" t="n">
+        <v>77.7</v>
+      </c>
+      <c r="K207" t="n">
+        <v>69.7</v>
+      </c>
+      <c r="L207" t="n">
+        <v>39.79</v>
+      </c>
+      <c r="M207" t="n">
+        <v>37.86</v>
+      </c>
+      <c r="N207" t="n">
+        <v>46.19</v>
+      </c>
+      <c r="O207" t="n">
+        <v>35.15</v>
+      </c>
+      <c r="P207" t="n">
+        <v>19.39</v>
+      </c>
+      <c r="Q207" t="n">
+        <v>37.28</v>
+      </c>
+      <c r="R207" t="n">
+        <v>31.1</v>
+      </c>
+      <c r="S207" t="n">
+        <v>32.49</v>
+      </c>
+      <c r="T207" t="n">
+        <v>20.93</v>
+      </c>
+      <c r="AC207" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AD207" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AE207" t="n">
+        <v>392</v>
+      </c>
+      <c r="AF207" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG207" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AH207" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AL207" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AM207" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AN207" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AR207" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AS207" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AT207" t="n">
+        <v>226.9</v>
+      </c>
+    </row>
+    <row r="208">
+      <c r="A208" t="n">
+        <v>183</v>
+      </c>
+      <c r="B208" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C208" t="inlineStr">
+        <is>
+          <t>2026-06-25T19:48:44</t>
+        </is>
+      </c>
+      <c r="D208" t="inlineStr">
+        <is>
+          <t>AGT 35</t>
+        </is>
+      </c>
+      <c r="E208" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F208" t="inlineStr">
+        <is>
+          <t>61.33 kVA</t>
+        </is>
+      </c>
+      <c r="G208" t="inlineStr">
+        <is>
+          <t>61.33%</t>
+        </is>
+      </c>
+      <c r="H208" t="inlineStr">
+        <is>
+          <t>5.35%</t>
+        </is>
+      </c>
+      <c r="I208" t="n">
+        <v>87.09999999999999</v>
+      </c>
+      <c r="J208" t="n">
+        <v>97</v>
+      </c>
+      <c r="K208" t="n">
+        <v>85.3</v>
+      </c>
+      <c r="L208" t="n">
+        <v>67.3</v>
+      </c>
+      <c r="M208" t="n">
+        <v>47.01</v>
+      </c>
+      <c r="N208" t="n">
+        <v>52.87</v>
+      </c>
+      <c r="O208" t="n">
+        <v>32.73</v>
+      </c>
+      <c r="P208" t="n">
+        <v>37.17</v>
+      </c>
+      <c r="Q208" t="n">
+        <v>42.42</v>
+      </c>
+      <c r="R208" t="n">
+        <v>42.66</v>
+      </c>
+      <c r="S208" t="n">
+        <v>54.28</v>
+      </c>
+      <c r="T208" t="n">
+        <v>35.31</v>
+      </c>
+      <c r="AC208" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD208" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AE208" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AF208" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AG208" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AH208" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AL208" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AM208" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AN208" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AR208" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AS208" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AT208" t="n">
+        <v>228.5</v>
+      </c>
+    </row>
+    <row r="209">
+      <c r="A209" t="n">
+        <v>182</v>
+      </c>
+      <c r="B209" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C209" t="inlineStr">
+        <is>
+          <t>2026-06-24T09:13:18</t>
+        </is>
+      </c>
+      <c r="D209" t="inlineStr">
+        <is>
+          <t>AGT 35</t>
+        </is>
+      </c>
+      <c r="E209" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F209" t="inlineStr">
+        <is>
+          <t>47.51 kVA</t>
+        </is>
+      </c>
+      <c r="G209" t="inlineStr">
+        <is>
+          <t>47.51%</t>
+        </is>
+      </c>
+      <c r="H209" t="inlineStr">
+        <is>
+          <t>13.05%</t>
+        </is>
+      </c>
+      <c r="I209" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="J209" t="n">
+        <v>62.8</v>
+      </c>
+      <c r="K209" t="n">
+        <v>83.5</v>
+      </c>
+      <c r="L209" t="n">
+        <v>49.52</v>
+      </c>
+      <c r="M209" t="n">
+        <v>32.2</v>
+      </c>
+      <c r="N209" t="n">
+        <v>35.27</v>
+      </c>
+      <c r="O209" t="n">
+        <v>27.01</v>
+      </c>
+      <c r="P209" t="n">
+        <v>22.36</v>
+      </c>
+      <c r="Q209" t="n">
+        <v>29.68</v>
+      </c>
+      <c r="R209" t="n">
+        <v>28.2</v>
+      </c>
+      <c r="S209" t="n">
+        <v>54.75</v>
+      </c>
+      <c r="T209" t="n">
+        <v>39.07</v>
+      </c>
+      <c r="AC209" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AD209" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AE209" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="AF209" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AG209" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AH209" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL209" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AM209" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AN209" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AR209" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AS209" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AT209" t="n">
+        <v>226.9</v>
+      </c>
+    </row>
+    <row r="210">
+      <c r="A210" t="n">
+        <v>181</v>
+      </c>
+      <c r="B210" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C210" t="inlineStr">
+        <is>
+          <t>2026-05-21T09:55:27</t>
+        </is>
+      </c>
+      <c r="D210" t="inlineStr">
+        <is>
+          <t>AGT 35</t>
+        </is>
+      </c>
+      <c r="E210" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F210" t="inlineStr">
+        <is>
+          <t>59.21 kVA</t>
+        </is>
+      </c>
+      <c r="G210" t="inlineStr">
+        <is>
+          <t>59.21%</t>
+        </is>
+      </c>
+      <c r="H210" t="inlineStr">
+        <is>
+          <t>10.60%</t>
+        </is>
+      </c>
+      <c r="I210" t="n">
+        <v>101.3</v>
+      </c>
+      <c r="J210" t="n">
+        <v>86.3</v>
+      </c>
+      <c r="K210" t="n">
+        <v>74.59999999999999</v>
+      </c>
+      <c r="L210" t="n">
+        <v>47.66</v>
+      </c>
+      <c r="M210" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="N210" t="n">
+        <v>46.23</v>
+      </c>
+      <c r="O210" t="n">
+        <v>39.11</v>
+      </c>
+      <c r="P210" t="n">
+        <v>26.12</v>
+      </c>
+      <c r="Q210" t="n">
+        <v>44.59</v>
+      </c>
+      <c r="R210" t="n">
+        <v>39.97</v>
+      </c>
+      <c r="S210" t="n">
+        <v>33.16</v>
+      </c>
+      <c r="T210" t="n">
+        <v>22.47</v>
+      </c>
+      <c r="AC210" t="n">
+        <v>388.9</v>
+      </c>
+      <c r="AD210" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AE210" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AF210" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AG210" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH210" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AL210" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AM210" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AN210" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AR210" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AS210" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AT210" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="211">
+      <c r="A211" t="n">
+        <v>180</v>
+      </c>
+      <c r="B211" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C211" t="inlineStr">
+        <is>
+          <t>2026-05-21T18:37:43</t>
+        </is>
+      </c>
+      <c r="D211" t="inlineStr">
+        <is>
+          <t>AGT 35</t>
+        </is>
+      </c>
+      <c r="E211" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F211" t="inlineStr">
+        <is>
+          <t>77.24 kVA</t>
+        </is>
+      </c>
+      <c r="G211" t="inlineStr">
+        <is>
+          <t>77.24%</t>
+        </is>
+      </c>
+      <c r="H211" t="inlineStr">
+        <is>
+          <t>19.43%</t>
+        </is>
+      </c>
+      <c r="I211" t="n">
+        <v>147.4</v>
+      </c>
+      <c r="J211" t="n">
+        <v>112.8</v>
+      </c>
+      <c r="K211" t="n">
+        <v>82.2</v>
+      </c>
+      <c r="L211" t="n">
+        <v>83.40000000000001</v>
+      </c>
+      <c r="M211" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="N211" t="n">
+        <v>62</v>
+      </c>
+      <c r="O211" t="n">
+        <v>42.77</v>
+      </c>
+      <c r="P211" t="n">
+        <v>52.06</v>
+      </c>
+      <c r="Q211" t="n">
+        <v>64.59999999999999</v>
+      </c>
+      <c r="R211" t="n">
+        <v>49.01</v>
+      </c>
+      <c r="S211" t="n">
+        <v>40.39</v>
+      </c>
+      <c r="T211" t="n">
+        <v>33.86</v>
+      </c>
+      <c r="AC211" t="n">
+        <v>387.8</v>
+      </c>
+      <c r="AD211" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AE211" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AG211" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AH211" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL211" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AM211" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AN211" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AR211" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AS211" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AT211" t="n">
+        <v>227.1</v>
+      </c>
+    </row>
+    <row r="212">
+      <c r="A212" t="n">
+        <v>179</v>
+      </c>
+      <c r="B212" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C212" t="inlineStr">
+        <is>
+          <t>2026-04-28T09:36:58</t>
+        </is>
+      </c>
+      <c r="D212" t="inlineStr">
+        <is>
+          <t>AGT 34</t>
+        </is>
+      </c>
+      <c r="E212" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F212" t="inlineStr">
+        <is>
+          <t>58.28 kVA</t>
+        </is>
+      </c>
+      <c r="G212" t="inlineStr">
+        <is>
+          <t>58.28%</t>
+        </is>
+      </c>
+      <c r="H212" t="inlineStr">
+        <is>
+          <t>15.49%</t>
+        </is>
+      </c>
+      <c r="I212" t="n">
+        <v>105.9</v>
+      </c>
+      <c r="J212" t="n">
+        <v>66</v>
+      </c>
+      <c r="K212" t="n">
+        <v>85.90000000000001</v>
+      </c>
+      <c r="L212" t="n">
+        <v>57.8</v>
+      </c>
+      <c r="M212" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="N212" t="n">
+        <v>65.8</v>
+      </c>
+      <c r="O212" t="n">
+        <v>85.5</v>
+      </c>
+      <c r="P212" t="n">
+        <v>49.43</v>
+      </c>
+      <c r="Q212" t="n">
+        <v>5.091</v>
+      </c>
+      <c r="R212" t="n">
+        <v>3.71</v>
+      </c>
+      <c r="S212" t="n">
+        <v>1.206</v>
+      </c>
+      <c r="T212" t="n">
+        <v>4.479</v>
+      </c>
+      <c r="AC212" t="n">
+        <v>389.8</v>
+      </c>
+      <c r="AD212" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE212" t="n">
+        <v>390.1</v>
+      </c>
+      <c r="AF212" t="n">
+        <v>223.8</v>
+      </c>
+      <c r="AG212" t="n">
+        <v>227</v>
+      </c>
+      <c r="AH212" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AL212" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AM212" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AN212" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AR212" t="n">
+        <v>223.9</v>
+      </c>
+      <c r="AS212" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AT212" t="n">
+        <v>226.6</v>
+      </c>
+    </row>
+    <row r="213">
+      <c r="A213" t="n">
+        <v>178</v>
+      </c>
+      <c r="B213" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C213" t="inlineStr">
+        <is>
+          <t>2026-06-09T10:15:17</t>
+        </is>
+      </c>
+      <c r="D213" t="inlineStr">
+        <is>
+          <t>AGT 34</t>
+        </is>
+      </c>
+      <c r="E213" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F213" t="inlineStr">
+        <is>
+          <t>62.43 kVA</t>
+        </is>
+      </c>
+      <c r="G213" t="inlineStr">
+        <is>
+          <t>62.43%</t>
+        </is>
+      </c>
+      <c r="H213" t="inlineStr">
+        <is>
+          <t>9.16%</t>
+        </is>
+      </c>
+      <c r="I213" t="n">
+        <v>79.7</v>
+      </c>
+      <c r="J213" t="n">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="K213" t="n">
+        <v>102.1</v>
+      </c>
+      <c r="L213" t="n">
+        <v>53.04</v>
+      </c>
+      <c r="M213" t="n">
+        <v>77.90000000000001</v>
+      </c>
+      <c r="N213" t="n">
+        <v>89.2</v>
+      </c>
+      <c r="O213" t="n">
+        <v>102.3</v>
+      </c>
+      <c r="P213" t="n">
+        <v>45.99</v>
+      </c>
+      <c r="Q213" t="n">
+        <v>5.81</v>
+      </c>
+      <c r="R213" t="n">
+        <v>4.835</v>
+      </c>
+      <c r="S213" t="n">
+        <v>0.658</v>
+      </c>
+      <c r="T213" t="n">
+        <v>6.89</v>
+      </c>
+      <c r="AC213" t="n">
+        <v>390.4</v>
+      </c>
+      <c r="AD213" t="n">
+        <v>391.5</v>
+      </c>
+      <c r="AE213" t="n">
+        <v>388.4</v>
+      </c>
+      <c r="AF213" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AG213" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AH213" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AL213" t="n">
+        <v>224.5</v>
+      </c>
+      <c r="AM213" t="n">
+        <v>226</v>
+      </c>
+      <c r="AN213" t="n">
+        <v>225</v>
+      </c>
+      <c r="AR213" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AS213" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AT213" t="n">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="214">
+      <c r="A214" t="n">
+        <v>177</v>
+      </c>
+      <c r="B214" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C214" t="inlineStr">
+        <is>
+          <t>2026-06-09T19:55:07</t>
+        </is>
+      </c>
+      <c r="D214" t="inlineStr">
+        <is>
+          <t>AGT 34</t>
+        </is>
+      </c>
+      <c r="E214" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F214" t="inlineStr">
+        <is>
+          <t>58.79 kVA</t>
+        </is>
+      </c>
+      <c r="G214" t="inlineStr">
+        <is>
+          <t>58.79%</t>
+        </is>
+      </c>
+      <c r="H214" t="inlineStr">
+        <is>
+          <t>12.22%</t>
+        </is>
+      </c>
+      <c r="I214" t="n">
+        <v>85.09999999999999</v>
+      </c>
+      <c r="J214" t="n">
+        <v>98.2</v>
+      </c>
+      <c r="K214" t="n">
+        <v>119.4</v>
+      </c>
+      <c r="L214" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="M214" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="N214" t="n">
+        <v>90.7</v>
+      </c>
+      <c r="O214" t="n">
+        <v>114.6</v>
+      </c>
+      <c r="P214" t="n">
+        <v>69</v>
+      </c>
+      <c r="Q214" t="n">
+        <v>11.03</v>
+      </c>
+      <c r="R214" t="n">
+        <v>10.08</v>
+      </c>
+      <c r="S214" t="n">
+        <v>1.633</v>
+      </c>
+      <c r="T214" t="n">
+        <v>10.79</v>
+      </c>
+      <c r="AC214" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AD214" t="n">
+        <v>391.8</v>
+      </c>
+      <c r="AE214" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AF214" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG214" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AL214" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AM214" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AN214" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AR214" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AS214" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AT214" t="n">
+        <v>225.1</v>
+      </c>
+    </row>
+    <row r="215">
+      <c r="A215" t="n">
+        <v>176</v>
+      </c>
+      <c r="B215" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C215" t="inlineStr">
+        <is>
+          <t>2026-05-19T19:46:20</t>
+        </is>
+      </c>
+      <c r="D215" t="inlineStr">
+        <is>
+          <t>AGT 34</t>
+        </is>
+      </c>
+      <c r="E215" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F215" t="inlineStr">
+        <is>
+          <t>62.27 kVA</t>
+        </is>
+      </c>
+      <c r="G215" t="inlineStr">
+        <is>
+          <t>62.27%</t>
+        </is>
+      </c>
+      <c r="H215" t="inlineStr">
+        <is>
+          <t>4.98%</t>
+        </is>
+      </c>
+      <c r="I215" t="n">
+        <v>85.09999999999999</v>
+      </c>
+      <c r="J215" t="n">
+        <v>96</v>
+      </c>
+      <c r="K215" t="n">
+        <v>94.8</v>
+      </c>
+      <c r="L215" t="n">
+        <v>61.7</v>
+      </c>
+      <c r="M215" t="n">
+        <v>73.3</v>
+      </c>
+      <c r="N215" t="n">
+        <v>80.2</v>
+      </c>
+      <c r="O215" t="n">
+        <v>93</v>
+      </c>
+      <c r="P215" t="n">
+        <v>51.9</v>
+      </c>
+      <c r="Q215" t="n">
+        <v>9.68</v>
+      </c>
+      <c r="R215" t="n">
+        <v>8.779999999999999</v>
+      </c>
+      <c r="S215" t="n">
+        <v>1.629</v>
+      </c>
+      <c r="T215" t="n">
+        <v>11.91</v>
+      </c>
+      <c r="AC215" t="n">
+        <v>389.7</v>
+      </c>
+      <c r="AD215" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AE215" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AF215" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AG215" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AH215" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AL215" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AM215" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AN215" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AR215" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AS215" t="n">
+        <v>226</v>
+      </c>
+      <c r="AT215" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="216">
+      <c r="A216" t="n">
+        <v>175</v>
+      </c>
+      <c r="B216" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C216" t="inlineStr">
+        <is>
+          <t>2026-04-28T09:02:32</t>
+        </is>
+      </c>
+      <c r="D216" t="inlineStr">
+        <is>
+          <t>AGT 33</t>
+        </is>
+      </c>
+      <c r="E216" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F216" t="inlineStr">
+        <is>
+          <t>7.46 kVA</t>
+        </is>
+      </c>
+      <c r="G216" t="inlineStr">
+        <is>
+          <t>14.91%</t>
+        </is>
+      </c>
+      <c r="H216" t="inlineStr">
+        <is>
+          <t>25.37%</t>
+        </is>
+      </c>
+      <c r="I216" t="n">
+        <v>12.35</v>
+      </c>
+      <c r="J216" t="n">
+        <v>6.74</v>
+      </c>
+      <c r="K216" t="n">
+        <v>13.55</v>
+      </c>
+      <c r="L216" t="n">
+        <v>9.41</v>
+      </c>
+      <c r="M216" t="n">
+        <v>1.455</v>
+      </c>
+      <c r="N216" t="n">
+        <v>4.63</v>
+      </c>
+      <c r="O216" t="n">
+        <v>12.89</v>
+      </c>
+      <c r="P216" t="n">
+        <v>9.34</v>
+      </c>
+      <c r="Q216" t="n">
+        <v>8.57</v>
+      </c>
+      <c r="R216" t="n">
+        <v>3.024</v>
+      </c>
+      <c r="S216" t="n">
+        <v>4.143</v>
+      </c>
+      <c r="T216" t="n">
+        <v>5.012</v>
+      </c>
+      <c r="AC216" t="n">
+        <v>395.6</v>
+      </c>
+      <c r="AD216" t="n">
+        <v>395.1</v>
+      </c>
+      <c r="AE216" t="n">
+        <v>396.2</v>
+      </c>
+      <c r="AF216" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG216" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AH216" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AI216" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AJ216" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AK216" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AR216" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AS216" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AT216" t="n">
+        <v>228.4</v>
+      </c>
+    </row>
+    <row r="217">
+      <c r="A217" t="n">
+        <v>174</v>
+      </c>
+      <c r="B217" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C217" t="inlineStr">
+        <is>
+          <t>2026-05-19T09:15:27</t>
+        </is>
+      </c>
+      <c r="D217" t="inlineStr">
+        <is>
+          <t>AGT 33</t>
+        </is>
+      </c>
+      <c r="E217" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F217" t="inlineStr">
+        <is>
+          <t>13.54 kVA</t>
+        </is>
+      </c>
+      <c r="G217" t="inlineStr">
+        <is>
+          <t>27.08%</t>
+        </is>
+      </c>
+      <c r="H217" t="inlineStr">
+        <is>
+          <t>26.57%</t>
+        </is>
+      </c>
+      <c r="I217" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="J217" t="n">
+        <v>20.51</v>
+      </c>
+      <c r="K217" t="n">
+        <v>27.54</v>
+      </c>
+      <c r="L217" t="n">
+        <v>13.17</v>
+      </c>
+      <c r="M217" t="n">
+        <v>5.308</v>
+      </c>
+      <c r="N217" t="n">
+        <v>2.678</v>
+      </c>
+      <c r="O217" t="n">
+        <v>15.75</v>
+      </c>
+      <c r="P217" t="n">
+        <v>8.9</v>
+      </c>
+      <c r="Q217" t="n">
+        <v>7.52</v>
+      </c>
+      <c r="R217" t="n">
+        <v>10.84</v>
+      </c>
+      <c r="S217" t="n">
+        <v>8.77</v>
+      </c>
+      <c r="T217" t="n">
+        <v>5.214</v>
+      </c>
+      <c r="AC217" t="n">
+        <v>387.5</v>
+      </c>
+      <c r="AE217" t="n">
+        <v>393</v>
+      </c>
+      <c r="AF217" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AG217" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AH217" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AL217" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AM217" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AN217" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AR217" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS217" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AT217" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="218">
+      <c r="A218" t="n">
+        <v>173</v>
+      </c>
+      <c r="B218" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C218" t="inlineStr">
+        <is>
+          <t>2026-06-09T09:42:59</t>
+        </is>
+      </c>
+      <c r="D218" t="inlineStr">
+        <is>
+          <t>AGT 33</t>
+        </is>
+      </c>
+      <c r="E218" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F218" t="inlineStr">
+        <is>
+          <t>9.36 kVA</t>
+        </is>
+      </c>
+      <c r="G218" t="inlineStr">
+        <is>
+          <t>18.73%</t>
+        </is>
+      </c>
+      <c r="H218" t="inlineStr">
+        <is>
+          <t>54.07%</t>
+        </is>
+      </c>
+      <c r="I218" t="n">
+        <v>11.25</v>
+      </c>
+      <c r="J218" t="n">
+        <v>5</v>
+      </c>
+      <c r="K218" t="n">
+        <v>24.75</v>
+      </c>
+      <c r="L218" t="n">
+        <v>17.29</v>
+      </c>
+      <c r="M218" t="n">
+        <v>4.251</v>
+      </c>
+      <c r="N218" t="n">
+        <v>1.019</v>
+      </c>
+      <c r="O218" t="n">
+        <v>4.785</v>
+      </c>
+      <c r="P218" t="n">
+        <v>5.578</v>
+      </c>
+      <c r="Q218" t="n">
+        <v>6.98</v>
+      </c>
+      <c r="R218" t="n">
+        <v>11.46</v>
+      </c>
+      <c r="S218" t="n">
+        <v>9.93</v>
+      </c>
+      <c r="T218" t="n">
+        <v>12.05</v>
+      </c>
+      <c r="AC218" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AD218" t="n">
+        <v>396.1</v>
+      </c>
+      <c r="AE218" t="n">
+        <v>395.7</v>
+      </c>
+      <c r="AF218" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AG218" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AH218" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AL218" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AM218" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AN218" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AR218" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AS218" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AT218" t="n">
+        <v>228.1</v>
+      </c>
+    </row>
+    <row r="219">
+      <c r="A219" t="n">
+        <v>172</v>
+      </c>
+      <c r="B219" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C219" t="inlineStr">
+        <is>
+          <t>2026-05-19T18:40:41</t>
+        </is>
+      </c>
+      <c r="D219" t="inlineStr">
+        <is>
+          <t>AGT 33</t>
+        </is>
+      </c>
+      <c r="E219" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F219" t="inlineStr">
+        <is>
+          <t>10.68 kVA</t>
+        </is>
+      </c>
+      <c r="G219" t="inlineStr">
+        <is>
+          <t>21.35%</t>
+        </is>
+      </c>
+      <c r="H219" t="inlineStr">
+        <is>
+          <t>29.44%</t>
+        </is>
+      </c>
+      <c r="I219" t="n">
+        <v>20.94</v>
+      </c>
+      <c r="J219" t="n">
+        <v>8.720000000000001</v>
+      </c>
+      <c r="K219" t="n">
+        <v>17.19</v>
+      </c>
+      <c r="L219" t="n">
+        <v>21.08</v>
+      </c>
+      <c r="M219" t="n">
+        <v>8.75</v>
+      </c>
+      <c r="N219" t="n">
+        <v>4.074</v>
+      </c>
+      <c r="O219" t="n">
+        <v>9.83</v>
+      </c>
+      <c r="P219" t="n">
+        <v>11.98</v>
+      </c>
+      <c r="Q219" t="n">
+        <v>14.29</v>
+      </c>
+      <c r="R219" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="S219" t="n">
+        <v>7.45</v>
+      </c>
+      <c r="T219" t="n">
+        <v>8.92</v>
+      </c>
+      <c r="AC219" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AD219" t="n">
+        <v>394.2</v>
+      </c>
+      <c r="AE219" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AF219" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AG219" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AH219" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AL219" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AM219" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AN219" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AR219" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AS219" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AT219" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="220">
+      <c r="A220" t="n">
+        <v>171</v>
+      </c>
+      <c r="B220" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C220" t="inlineStr">
+        <is>
+          <t>2026-06-09T19:23:57</t>
+        </is>
+      </c>
+      <c r="D220" t="inlineStr">
+        <is>
+          <t>AGT 33</t>
+        </is>
+      </c>
+      <c r="E220" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F220" t="inlineStr">
+        <is>
+          <t>11.66 kVA</t>
+        </is>
+      </c>
+      <c r="G220" t="inlineStr">
+        <is>
+          <t>23.32%</t>
+        </is>
+      </c>
+      <c r="H220" t="inlineStr">
+        <is>
+          <t>19.97%</t>
+        </is>
+      </c>
+      <c r="I220" t="n">
+        <v>16.49</v>
+      </c>
+      <c r="J220" t="n">
+        <v>12.69</v>
+      </c>
+      <c r="K220" t="n">
+        <v>22.3</v>
+      </c>
+      <c r="L220" t="n">
+        <v>21.52</v>
+      </c>
+      <c r="M220" t="n">
+        <v>5.763</v>
+      </c>
+      <c r="N220" t="n">
+        <v>4.138</v>
+      </c>
+      <c r="O220" t="n">
+        <v>14.13</v>
+      </c>
+      <c r="P220" t="n">
+        <v>13.05</v>
+      </c>
+      <c r="Q220" t="n">
+        <v>10.58</v>
+      </c>
+      <c r="R220" t="n">
+        <v>8.609999999999999</v>
+      </c>
+      <c r="S220" t="n">
+        <v>10.65</v>
+      </c>
+      <c r="T220" t="n">
+        <v>10.23</v>
+      </c>
+      <c r="AC220" t="n">
+        <v>385.6</v>
+      </c>
+      <c r="AD220" t="n">
+        <v>396.2</v>
+      </c>
+      <c r="AE220" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AF220" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AG220" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AH220" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AL220" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AM220" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AN220" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AR220" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AS220" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AT220" t="n">
+        <v>228.1</v>
+      </c>
+    </row>
+    <row r="221">
+      <c r="A221" t="n">
+        <v>170</v>
+      </c>
+      <c r="B221" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C221" t="inlineStr">
+        <is>
+          <t>2026-06-25T09:19:50</t>
+        </is>
+      </c>
+      <c r="D221" t="inlineStr">
+        <is>
+          <t>AGT 32</t>
+        </is>
+      </c>
+      <c r="E221" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F221" t="inlineStr">
+        <is>
+          <t>24.58 kVA</t>
+        </is>
+      </c>
+      <c r="G221" t="inlineStr">
+        <is>
+          <t>24.58%</t>
+        </is>
+      </c>
+      <c r="H221" t="inlineStr">
+        <is>
+          <t>66.67%</t>
+        </is>
+      </c>
+      <c r="I221" t="n">
+        <v>58.5</v>
+      </c>
+      <c r="J221" t="n">
+        <v>49.09</v>
+      </c>
+      <c r="L221" t="n">
+        <v>42.89</v>
+      </c>
+      <c r="M221" t="n">
+        <v>35.84</v>
+      </c>
+      <c r="N221" t="n">
+        <v>7.36</v>
+      </c>
+      <c r="O221" t="n">
+        <v>33.37</v>
+      </c>
+      <c r="P221" t="n">
+        <v>28.32</v>
+      </c>
+      <c r="Q221" t="n">
+        <v>25.3</v>
+      </c>
+      <c r="R221" t="n">
+        <v>10.33</v>
+      </c>
+      <c r="S221" t="n">
+        <v>19.7</v>
+      </c>
+      <c r="T221" t="n">
+        <v>20.69</v>
+      </c>
+      <c r="AC221" t="n">
+        <v>394.2</v>
+      </c>
+      <c r="AD221" t="n">
+        <v>398.2</v>
+      </c>
+      <c r="AE221" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AF221" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AG221" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AH221" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AL221" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AM221" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AN221" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AR221" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS221" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AT221" t="n">
+        <v>229.2</v>
+      </c>
+    </row>
+    <row r="222">
+      <c r="A222" t="n">
+        <v>169</v>
+      </c>
+      <c r="B222" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C222" t="inlineStr">
+        <is>
+          <t>2026-04-28T10:24:14</t>
+        </is>
+      </c>
+      <c r="D222" t="inlineStr">
+        <is>
+          <t>AGT 32</t>
+        </is>
+      </c>
+      <c r="E222" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F222" t="inlineStr">
+        <is>
+          <t>27.58 kVA</t>
+        </is>
+      </c>
+      <c r="G222" t="inlineStr">
+        <is>
+          <t>27.58%</t>
+        </is>
+      </c>
+      <c r="H222" t="inlineStr">
+        <is>
+          <t>9.84%</t>
+        </is>
+      </c>
+      <c r="I222" t="n">
+        <v>37.85</v>
+      </c>
+      <c r="J222" t="n">
+        <v>46.06</v>
+      </c>
+      <c r="K222" t="n">
+        <v>36.49</v>
+      </c>
+      <c r="L222" t="n">
+        <v>30.58</v>
+      </c>
+      <c r="M222" t="n">
+        <v>22.55</v>
+      </c>
+      <c r="N222" t="n">
+        <v>38.93</v>
+      </c>
+      <c r="O222" t="n">
+        <v>22.24</v>
+      </c>
+      <c r="P222" t="n">
+        <v>31.14</v>
+      </c>
+      <c r="Q222" t="n">
+        <v>17.84</v>
+      </c>
+      <c r="R222" t="n">
+        <v>7.74</v>
+      </c>
+      <c r="S222" t="n">
+        <v>12.38</v>
+      </c>
+      <c r="T222" t="n">
+        <v>12.71</v>
+      </c>
+      <c r="AC222" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="AD222" t="n">
+        <v>397.4</v>
+      </c>
+      <c r="AE222" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AF222" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AG222" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AH222" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AL222" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AM222" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AN222" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AR222" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AS222" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AT222" t="n">
+        <v>229.6</v>
+      </c>
+    </row>
+    <row r="223">
+      <c r="A223" t="n">
+        <v>168</v>
+      </c>
+      <c r="B223" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C223" t="inlineStr">
+        <is>
+          <t>2026-06-25T19:12:06</t>
+        </is>
+      </c>
+      <c r="D223" t="inlineStr">
+        <is>
+          <t>AGT 32</t>
+        </is>
+      </c>
+      <c r="E223" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F223" t="inlineStr">
+        <is>
+          <t>24.33 kVA</t>
+        </is>
+      </c>
+      <c r="G223" t="inlineStr">
+        <is>
+          <t>24.33%</t>
+        </is>
+      </c>
+      <c r="H223" t="inlineStr">
+        <is>
+          <t>40.41%</t>
+        </is>
+      </c>
+      <c r="I223" t="n">
+        <v>55.7</v>
+      </c>
+      <c r="J223" t="n">
+        <v>16.27</v>
+      </c>
+      <c r="K223" t="n">
+        <v>51.98</v>
+      </c>
+      <c r="L223" t="n">
+        <v>47.8</v>
+      </c>
+      <c r="M223" t="n">
+        <v>34.03</v>
+      </c>
+      <c r="N223" t="n">
+        <v>34.98</v>
+      </c>
+      <c r="O223" t="n">
+        <v>29.52</v>
+      </c>
+      <c r="Q223" t="n">
+        <v>22.07</v>
+      </c>
+      <c r="R223" t="n">
+        <v>9.77</v>
+      </c>
+      <c r="S223" t="n">
+        <v>15.94</v>
+      </c>
+      <c r="T223" t="n">
+        <v>21.44</v>
+      </c>
+      <c r="AC223" t="n">
+        <v>394.4</v>
+      </c>
+      <c r="AD223" t="n">
+        <v>398.6</v>
+      </c>
+      <c r="AE223" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AF223" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AG223" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AH223" t="n">
+        <v>229</v>
+      </c>
+      <c r="AL223" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AM223" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AN223" t="n">
+        <v>229.2</v>
+      </c>
+      <c r="AR223" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AS223" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AT223" t="n">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="224">
+      <c r="A224" t="n">
+        <v>167</v>
+      </c>
+      <c r="B224" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C224" t="inlineStr">
+        <is>
+          <t>2026-05-21T10:40:38</t>
+        </is>
+      </c>
+      <c r="D224" t="inlineStr">
+        <is>
+          <t>AGT 31</t>
+        </is>
+      </c>
+      <c r="E224" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F224" t="inlineStr">
+        <is>
+          <t>51.39 kVA</t>
+        </is>
+      </c>
+      <c r="G224" t="inlineStr">
+        <is>
+          <t>32.12%</t>
+        </is>
+      </c>
+      <c r="H224" t="inlineStr">
+        <is>
+          <t>29.42%</t>
+        </is>
+      </c>
+      <c r="I224" t="n">
+        <v>90.3</v>
+      </c>
+      <c r="J224" t="n">
+        <v>87.8</v>
+      </c>
+      <c r="K224" t="n">
+        <v>40.76</v>
+      </c>
+      <c r="L224" t="n">
+        <v>51.5</v>
+      </c>
+      <c r="M224" t="n">
+        <v>83.90000000000001</v>
+      </c>
+      <c r="N224" t="n">
+        <v>69.8</v>
+      </c>
+      <c r="O224" t="n">
+        <v>25.65</v>
+      </c>
+      <c r="P224" t="n">
+        <v>14.9</v>
+      </c>
+      <c r="Q224" t="n">
+        <v>12.29</v>
+      </c>
+      <c r="R224" t="n">
+        <v>18.81</v>
+      </c>
+      <c r="S224" t="n">
+        <v>22.52</v>
+      </c>
+      <c r="T224" t="n">
+        <v>13.69</v>
+      </c>
+      <c r="AC224" t="n">
+        <v>405</v>
+      </c>
+      <c r="AD224" t="n">
+        <v>407.4</v>
+      </c>
+      <c r="AE224" t="n">
+        <v>407.7</v>
+      </c>
+      <c r="AF224" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AG224" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AH224" t="n">
+        <v>235.7</v>
+      </c>
+      <c r="AL224" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AM224" t="n">
+        <v>234</v>
+      </c>
+      <c r="AN224" t="n">
+        <v>235.6</v>
+      </c>
+      <c r="AR224" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AS224" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AT224" t="n">
+        <v>235.6</v>
+      </c>
+    </row>
+    <row r="225">
+      <c r="A225" t="n">
+        <v>166</v>
+      </c>
+      <c r="B225" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C225" t="inlineStr">
+        <is>
+          <t>2026-04-28T10:33:05</t>
+        </is>
+      </c>
+      <c r="D225" t="inlineStr">
+        <is>
+          <t>AGT 31</t>
+        </is>
+      </c>
+      <c r="E225" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F225" t="inlineStr">
+        <is>
+          <t>50.89 kVA</t>
+        </is>
+      </c>
+      <c r="G225" t="inlineStr">
+        <is>
+          <t>31.80%</t>
+        </is>
+      </c>
+      <c r="H225" t="inlineStr">
+        <is>
+          <t>26.95%</t>
+        </is>
+      </c>
+      <c r="I225" t="n">
+        <v>86</v>
+      </c>
+      <c r="J225" t="n">
+        <v>88</v>
+      </c>
+      <c r="K225" t="n">
+        <v>43.11</v>
+      </c>
+      <c r="L225" t="n">
+        <v>46.51</v>
+      </c>
+      <c r="M225" t="n">
+        <v>73.2</v>
+      </c>
+      <c r="N225" t="n">
+        <v>65.3</v>
+      </c>
+      <c r="O225" t="n">
+        <v>16.92</v>
+      </c>
+      <c r="P225" t="n">
+        <v>51.33</v>
+      </c>
+      <c r="Q225" t="n">
+        <v>17.75</v>
+      </c>
+      <c r="R225" t="n">
+        <v>29.3</v>
+      </c>
+      <c r="S225" t="n">
+        <v>30.67</v>
+      </c>
+      <c r="T225" t="n">
+        <v>9.32</v>
+      </c>
+      <c r="AC225" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AD225" t="n">
+        <v>406.3</v>
+      </c>
+      <c r="AE225" t="n">
+        <v>406.4</v>
+      </c>
+      <c r="AF225" t="n">
+        <v>234</v>
+      </c>
+      <c r="AG225" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AH225" t="n">
+        <v>235</v>
+      </c>
+      <c r="AI225" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AJ225" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AK225" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AR225" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AS225" t="n">
+        <v>234</v>
+      </c>
+      <c r="AT225" t="n">
+        <v>235.1</v>
+      </c>
+    </row>
+    <row r="226">
+      <c r="A226" t="n">
+        <v>165</v>
+      </c>
+      <c r="B226" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C226" t="inlineStr">
+        <is>
+          <t>2026-05-21T19:40:45</t>
+        </is>
+      </c>
+      <c r="D226" t="inlineStr">
+        <is>
+          <t>AGT 31</t>
+        </is>
+      </c>
+      <c r="E226" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F226" t="inlineStr">
+        <is>
+          <t>69.59 kVA</t>
+        </is>
+      </c>
+      <c r="G226" t="inlineStr">
+        <is>
+          <t>43.49%</t>
+        </is>
+      </c>
+      <c r="H226" t="inlineStr">
+        <is>
+          <t>21.83%</t>
+        </is>
+      </c>
+      <c r="I226" t="n">
+        <v>114.1</v>
+      </c>
+      <c r="J226" t="n">
+        <v>116</v>
+      </c>
+      <c r="K226" t="n">
+        <v>66.5</v>
+      </c>
+      <c r="L226" t="n">
+        <v>65.90000000000001</v>
+      </c>
+      <c r="M226" t="n">
+        <v>93.09999999999999</v>
+      </c>
+      <c r="N226" t="n">
+        <v>37.55</v>
+      </c>
+      <c r="O226" t="n">
+        <v>53.34</v>
+      </c>
+      <c r="Q226" t="n">
+        <v>25.19</v>
+      </c>
+      <c r="R226" t="n">
+        <v>27.37</v>
+      </c>
+      <c r="S226" t="n">
+        <v>29.35</v>
+      </c>
+      <c r="T226" t="n">
+        <v>19.02</v>
+      </c>
+      <c r="AC226" t="n">
+        <v>405.2</v>
+      </c>
+      <c r="AD226" t="n">
+        <v>406.1</v>
+      </c>
+      <c r="AE226" t="n">
+        <v>407.8</v>
+      </c>
+      <c r="AF226" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AG226" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AH226" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AL226" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AM226" t="n">
+        <v>234</v>
+      </c>
+      <c r="AN226" t="n">
+        <v>235.5</v>
+      </c>
+      <c r="AR226" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AS226" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AT226" t="n">
+        <v>235.7</v>
+      </c>
+    </row>
+    <row r="227">
+      <c r="A227" t="n">
+        <v>164</v>
+      </c>
+      <c r="B227" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C227" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:13:29</t>
+        </is>
+      </c>
+      <c r="D227" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E227" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F227" t="inlineStr">
+        <is>
+          <t>30.15 kVA</t>
+        </is>
+      </c>
+      <c r="G227" t="inlineStr">
+        <is>
+          <t>30.15%</t>
+        </is>
+      </c>
+      <c r="H227" t="inlineStr">
+        <is>
+          <t>7.81%</t>
+        </is>
+      </c>
+      <c r="I227" t="n">
+        <v>42.71</v>
+      </c>
+      <c r="J227" t="n">
+        <v>47.96</v>
+      </c>
+      <c r="K227" t="n">
+        <v>38.12</v>
+      </c>
+      <c r="L227" t="n">
+        <v>27.31</v>
+      </c>
+      <c r="M227" t="n">
+        <v>25.34</v>
+      </c>
+      <c r="N227" t="n">
+        <v>16.32</v>
+      </c>
+      <c r="O227" t="n">
+        <v>16.21</v>
+      </c>
+      <c r="P227" t="n">
+        <v>10</v>
+      </c>
+      <c r="Q227" t="n">
+        <v>16.1</v>
+      </c>
+      <c r="R227" t="n">
+        <v>34.84</v>
+      </c>
+      <c r="S227" t="n">
+        <v>19.52</v>
+      </c>
+      <c r="T227" t="n">
+        <v>18.45</v>
+      </c>
+      <c r="AD227" t="n">
+        <v>406</v>
+      </c>
+      <c r="AE227" t="n">
+        <v>405</v>
+      </c>
+      <c r="AF227" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AG227" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AH227" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AL227" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AM227" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AN227" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AR227" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AS227" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AT227" t="n">
+        <v>234.4</v>
+      </c>
+    </row>
+    <row r="228">
+      <c r="A228" t="n">
+        <v>163</v>
+      </c>
+      <c r="B228" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C228" t="inlineStr">
+        <is>
+          <t>2026-05-30T10:10:17</t>
+        </is>
+      </c>
+      <c r="D228" t="inlineStr">
+        <is>
+          <t>AGT 30</t>
+        </is>
+      </c>
+      <c r="E228" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F228" t="inlineStr">
+        <is>
+          <t>26.59 kVA</t>
+        </is>
+      </c>
+      <c r="G228" t="inlineStr">
+        <is>
+          <t>26.59%</t>
+        </is>
+      </c>
+      <c r="H228" t="inlineStr">
+        <is>
+          <t>11.02%</t>
+        </is>
+      </c>
+      <c r="I228" t="n">
+        <v>38.11</v>
+      </c>
+      <c r="J228" t="n">
+        <v>43.84</v>
+      </c>
+      <c r="K228" t="n">
+        <v>31.59</v>
+      </c>
+      <c r="L228" t="n">
+        <v>25.93</v>
+      </c>
+      <c r="M228" t="n">
+        <v>19.75</v>
+      </c>
+      <c r="N228" t="n">
+        <v>13.2</v>
+      </c>
+      <c r="O228" t="n">
+        <v>17.52</v>
+      </c>
+      <c r="P228" t="n">
+        <v>8.609999999999999</v>
+      </c>
+      <c r="Q228" t="n">
+        <v>13.85</v>
+      </c>
+      <c r="R228" t="n">
+        <v>33.37</v>
+      </c>
+      <c r="S228" t="n">
+        <v>20.11</v>
+      </c>
+      <c r="T228" t="n">
+        <v>19.05</v>
+      </c>
+      <c r="AC228" t="n">
+        <v>405.4</v>
+      </c>
+      <c r="AD228" t="n">
+        <v>406.3</v>
+      </c>
+      <c r="AE228" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AF228" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AG228" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AH228" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AL228" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AM228" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AN228" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AR228" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AS228" t="n">
+        <v>234.5</v>
+      </c>
+      <c r="AT228" t="n">
+        <v>234.1</v>
+      </c>
+    </row>
+    <row r="229">
+      <c r="A229" t="n">
+        <v>162</v>
+      </c>
+      <c r="B229" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C229" t="inlineStr">
+        <is>
+          <t>2026-06-08T10:44:19</t>
+        </is>
+      </c>
+      <c r="D229" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E229" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F229" t="inlineStr">
+        <is>
+          <t>82.28 kVA</t>
+        </is>
+      </c>
+      <c r="G229" t="inlineStr">
+        <is>
+          <t>51.42%</t>
+        </is>
+      </c>
+      <c r="H229" t="inlineStr">
+        <is>
+          <t>10.49%</t>
+        </is>
+      </c>
+      <c r="I229" t="n">
+        <v>125</v>
+      </c>
+      <c r="J229" t="n">
+        <v>102.3</v>
+      </c>
+      <c r="K229" t="n">
+        <v>136.9</v>
+      </c>
+      <c r="L229" t="n">
+        <v>68.3</v>
+      </c>
+      <c r="M229" t="n">
+        <v>46.19</v>
+      </c>
+      <c r="N229" t="n">
+        <v>21.24</v>
+      </c>
+      <c r="O229" t="n">
+        <v>53.8</v>
+      </c>
+      <c r="P229" t="n">
+        <v>33.95</v>
+      </c>
+      <c r="Q229" t="n">
+        <v>73.40000000000001</v>
+      </c>
+      <c r="R229" t="n">
+        <v>79.8</v>
+      </c>
+      <c r="S229" t="n">
+        <v>87</v>
+      </c>
+      <c r="T229" t="n">
+        <v>36.89</v>
+      </c>
+      <c r="AC229" t="n">
+        <v>390.8</v>
+      </c>
+      <c r="AD229" t="n">
+        <v>394</v>
+      </c>
+      <c r="AE229" t="n">
+        <v>389.1</v>
+      </c>
+      <c r="AF229" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AG229" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AH229" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AL229" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AM229" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AN229" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AR229" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AS229" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AT229" t="n">
+        <v>225.8</v>
+      </c>
+    </row>
+    <row r="230">
+      <c r="A230" t="n">
+        <v>161</v>
+      </c>
+      <c r="B230" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C230" t="inlineStr">
+        <is>
+          <t>2026-06-24T19:12:07</t>
+        </is>
+      </c>
+      <c r="D230" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E230" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F230" t="inlineStr">
+        <is>
+          <t>105.64 kVA</t>
+        </is>
+      </c>
+      <c r="G230" t="inlineStr">
+        <is>
+          <t>66.02%</t>
+        </is>
+      </c>
+      <c r="H230" t="inlineStr">
+        <is>
+          <t>9.40%</t>
+        </is>
+      </c>
+      <c r="I230" t="n">
+        <v>146.7</v>
+      </c>
+      <c r="J230" t="n">
+        <v>141.5</v>
+      </c>
+      <c r="K230" t="n">
+        <v>176.9</v>
+      </c>
+      <c r="L230" t="n">
+        <v>109.6</v>
+      </c>
+      <c r="M230" t="n">
+        <v>54.8</v>
+      </c>
+      <c r="N230" t="n">
+        <v>37.44</v>
+      </c>
+      <c r="O230" t="n">
+        <v>65.3</v>
+      </c>
+      <c r="P230" t="n">
+        <v>52.03</v>
+      </c>
+      <c r="Q230" t="n">
+        <v>90.8</v>
+      </c>
+      <c r="R230" t="n">
+        <v>108.5</v>
+      </c>
+      <c r="S230" t="n">
+        <v>109.1</v>
+      </c>
+      <c r="T230" t="n">
+        <v>59.44</v>
+      </c>
+      <c r="AC230" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AD230" t="n">
+        <v>395</v>
+      </c>
+      <c r="AE230" t="n">
+        <v>392</v>
+      </c>
+      <c r="AF230" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG230" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AH230" t="n">
+        <v>227</v>
+      </c>
+      <c r="AL230" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AM230" t="n">
+        <v>228</v>
+      </c>
+      <c r="AN230" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR230" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AS230" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AT230" t="n">
+        <v>227.1</v>
+      </c>
+    </row>
+    <row r="231">
+      <c r="A231" t="n">
+        <v>160</v>
+      </c>
+      <c r="B231" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C231" t="inlineStr">
+        <is>
+          <t>2026-05-30T19:13:21</t>
+        </is>
+      </c>
+      <c r="D231" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E231" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F231" t="inlineStr">
+        <is>
+          <t>93.81 kVA</t>
+        </is>
+      </c>
+      <c r="G231" t="inlineStr">
+        <is>
+          <t>58.63%</t>
+        </is>
+      </c>
+      <c r="H231" t="inlineStr">
+        <is>
+          <t>6.27%</t>
+        </is>
+      </c>
+      <c r="I231" t="n">
+        <v>124.9</v>
+      </c>
+      <c r="J231" t="n">
+        <v>141.8</v>
+      </c>
+      <c r="K231" t="n">
+        <v>146.9</v>
+      </c>
+      <c r="L231" t="n">
+        <v>74.90000000000001</v>
+      </c>
+      <c r="M231" t="n">
+        <v>55.72</v>
+      </c>
+      <c r="N231" t="n">
+        <v>50.47</v>
+      </c>
+      <c r="O231" t="n">
+        <v>43.88</v>
+      </c>
+      <c r="P231" t="n">
+        <v>41.01</v>
+      </c>
+      <c r="Q231" t="n">
+        <v>64.7</v>
+      </c>
+      <c r="R231" t="n">
+        <v>96.09999999999999</v>
+      </c>
+      <c r="S231" t="n">
+        <v>104</v>
+      </c>
+      <c r="T231" t="n">
+        <v>43.9</v>
+      </c>
+      <c r="AC231" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AD231" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AE231" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AF231" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AG231" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH231" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AL231" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AM231" t="n">
+        <v>227</v>
+      </c>
+      <c r="AN231" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AR231" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AS231" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AT231" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="232">
+      <c r="A232" t="n">
+        <v>159</v>
+      </c>
+      <c r="B232" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C232" t="inlineStr">
+        <is>
+          <t>2026-05-30T09:13:53</t>
+        </is>
+      </c>
+      <c r="D232" t="inlineStr">
+        <is>
+          <t>AGT 29</t>
+        </is>
+      </c>
+      <c r="E232" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F232" t="inlineStr">
+        <is>
+          <t>92.56 kVA</t>
+        </is>
+      </c>
+      <c r="G232" t="inlineStr">
+        <is>
+          <t>57.85%</t>
+        </is>
+      </c>
+      <c r="H232" t="inlineStr">
+        <is>
+          <t>4.93%</t>
+        </is>
+      </c>
+      <c r="I232" t="n">
+        <v>126</v>
+      </c>
+      <c r="J232" t="n">
+        <v>144.2</v>
+      </c>
+      <c r="K232" t="n">
+        <v>138</v>
+      </c>
+      <c r="L232" t="n">
+        <v>72.2</v>
+      </c>
+      <c r="M232" t="n">
+        <v>56.9</v>
+      </c>
+      <c r="N232" t="n">
+        <v>48.15</v>
+      </c>
+      <c r="O232" t="n">
+        <v>46.36</v>
+      </c>
+      <c r="P232" t="n">
+        <v>40.66</v>
+      </c>
+      <c r="Q232" t="n">
+        <v>62.6</v>
+      </c>
+      <c r="R232" t="n">
+        <v>96.5</v>
+      </c>
+      <c r="S232" t="n">
+        <v>116.5</v>
+      </c>
+      <c r="T232" t="n">
+        <v>44.81</v>
+      </c>
+      <c r="AC232" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AD232" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AE232" t="n">
+        <v>392.2</v>
+      </c>
+      <c r="AF232" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AG232" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AH232" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AM232" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AN232" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AR232" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AS232" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AT232" t="n">
+        <v>226.2</v>
+      </c>
+    </row>
+    <row r="233">
+      <c r="A233" t="n">
+        <v>158</v>
+      </c>
+      <c r="B233" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C233" t="inlineStr">
+        <is>
+          <t>2026-06-25T20:04:00</t>
+        </is>
+      </c>
+      <c r="D233" t="inlineStr">
+        <is>
+          <t>AGT 28</t>
+        </is>
+      </c>
+      <c r="E233" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F233" t="inlineStr">
+        <is>
+          <t>65.74 kVA</t>
+        </is>
+      </c>
+      <c r="G233" t="inlineStr">
+        <is>
+          <t>65.74%</t>
+        </is>
+      </c>
+      <c r="H233" t="inlineStr">
+        <is>
+          <t>15.54%</t>
+        </is>
+      </c>
+      <c r="I233" t="n">
+        <v>111.6</v>
+      </c>
+      <c r="J233" t="n">
+        <v>103.6</v>
+      </c>
+      <c r="K233" t="n">
+        <v>73.90000000000001</v>
+      </c>
+      <c r="L233" t="n">
+        <v>88.7</v>
+      </c>
+      <c r="M233" t="n">
+        <v>56.7</v>
+      </c>
+      <c r="N233" t="n">
+        <v>64.59999999999999</v>
+      </c>
+      <c r="O233" t="n">
+        <v>52.46</v>
+      </c>
+      <c r="P233" t="n">
+        <v>40.23</v>
+      </c>
+      <c r="Q233" t="n">
+        <v>58.42</v>
+      </c>
+      <c r="R233" t="n">
+        <v>36.46</v>
+      </c>
+      <c r="S233" t="n">
+        <v>22.18</v>
+      </c>
+      <c r="T233" t="n">
+        <v>40.38</v>
+      </c>
+      <c r="AC233" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AD233" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="AE233" t="n">
+        <v>395.3</v>
+      </c>
+      <c r="AF233" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AG233" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AH233" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AL233" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AM233" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AN233" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AR233" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AS233" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AT233" t="n">
+        <v>228.2</v>
+      </c>
+    </row>
+    <row r="234">
+      <c r="A234" t="n">
+        <v>157</v>
+      </c>
+      <c r="B234" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C234" t="inlineStr">
+        <is>
+          <t>2026-06-18T09:20:07</t>
+        </is>
+      </c>
+      <c r="D234" t="inlineStr">
+        <is>
+          <t>AGT 28</t>
+        </is>
+      </c>
+      <c r="E234" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F234" t="inlineStr">
+        <is>
+          <t>63.44 kVA</t>
+        </is>
+      </c>
+      <c r="G234" t="inlineStr">
+        <is>
+          <t>63.44%</t>
+        </is>
+      </c>
+      <c r="H234" t="inlineStr">
+        <is>
+          <t>22.27%</t>
+        </is>
+      </c>
+      <c r="I234" t="n">
+        <v>125</v>
+      </c>
+      <c r="J234" t="n">
+        <v>87.09999999999999</v>
+      </c>
+      <c r="K234" t="n">
+        <v>69</v>
+      </c>
+      <c r="L234" t="n">
+        <v>89.09999999999999</v>
+      </c>
+      <c r="M234" t="n">
+        <v>57.37</v>
+      </c>
+      <c r="N234" t="n">
+        <v>65.90000000000001</v>
+      </c>
+      <c r="O234" t="n">
+        <v>49.48</v>
+      </c>
+      <c r="P234" t="n">
+        <v>50.56</v>
+      </c>
+      <c r="Q234" t="n">
+        <v>69.59999999999999</v>
+      </c>
+      <c r="R234" t="n">
+        <v>24.44</v>
+      </c>
+      <c r="S234" t="n">
+        <v>19.26</v>
+      </c>
+      <c r="T234" t="n">
+        <v>46.84</v>
+      </c>
+      <c r="AC234" t="n">
+        <v>388.7</v>
+      </c>
+      <c r="AD234" t="n">
+        <v>392.4</v>
+      </c>
+      <c r="AE234" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AF234" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AG234" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AH234" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AL234" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AM234" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AN234" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AR234" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AS234" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AT234" t="n">
+        <v>227.1</v>
+      </c>
+    </row>
+    <row r="235">
+      <c r="A235" t="n">
+        <v>156</v>
+      </c>
+      <c r="B235" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C235" t="inlineStr">
+        <is>
+          <t>2026-05-30T09:25:15</t>
+        </is>
+      </c>
+      <c r="D235" t="inlineStr">
+        <is>
+          <t>AGT 28</t>
+        </is>
+      </c>
+      <c r="E235" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F235" t="inlineStr">
+        <is>
+          <t>62.57 kVA</t>
+        </is>
+      </c>
+      <c r="G235" t="inlineStr">
+        <is>
+          <t>62.57%</t>
+        </is>
+      </c>
+      <c r="H235" t="inlineStr">
+        <is>
+          <t>18.29%</t>
+        </is>
+      </c>
+      <c r="I235" t="n">
+        <v>108</v>
+      </c>
+      <c r="J235" t="n">
+        <v>102</v>
+      </c>
+      <c r="K235" t="n">
+        <v>67</v>
+      </c>
+      <c r="L235" t="n">
+        <v>78</v>
+      </c>
+      <c r="M235" t="n">
+        <v>42.33</v>
+      </c>
+      <c r="N235" t="n">
+        <v>68.09999999999999</v>
+      </c>
+      <c r="O235" t="n">
+        <v>60.1</v>
+      </c>
+      <c r="P235" t="n">
+        <v>54.25</v>
+      </c>
+      <c r="Q235" t="n">
+        <v>55.18</v>
+      </c>
+      <c r="R235" t="n">
+        <v>32.06</v>
+      </c>
+      <c r="S235" t="n">
+        <v>25.37</v>
+      </c>
+      <c r="T235" t="n">
+        <v>29.72</v>
+      </c>
+      <c r="AC235" t="n">
+        <v>390.1</v>
+      </c>
+      <c r="AD235" t="n">
+        <v>391.3</v>
+      </c>
+      <c r="AE235" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AF235" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG235" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AH235" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AL235" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AM235" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AN235" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AR235" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AS235" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AT235" t="n">
+        <v>226.7</v>
+      </c>
+    </row>
+    <row r="236">
+      <c r="A236" t="n">
+        <v>155</v>
+      </c>
+      <c r="B236" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C236" t="inlineStr">
+        <is>
+          <t>2026-05-30T19:30:20</t>
+        </is>
+      </c>
+      <c r="D236" t="inlineStr">
+        <is>
+          <t>AGT 28</t>
+        </is>
+      </c>
+      <c r="E236" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F236" t="inlineStr">
+        <is>
+          <t>62.85 kVA</t>
+        </is>
+      </c>
+      <c r="G236" t="inlineStr">
+        <is>
+          <t>62.85%</t>
+        </is>
+      </c>
+      <c r="H236" t="inlineStr">
+        <is>
+          <t>18.46%</t>
+        </is>
+      </c>
+      <c r="I236" t="n">
+        <v>113.5</v>
+      </c>
+      <c r="J236" t="n">
+        <v>97.8</v>
+      </c>
+      <c r="K236" t="n">
+        <v>67.09999999999999</v>
+      </c>
+      <c r="L236" t="n">
+        <v>79.7</v>
+      </c>
+      <c r="M236" t="n">
+        <v>60.1</v>
+      </c>
+      <c r="N236" t="n">
+        <v>70</v>
+      </c>
+      <c r="O236" t="n">
+        <v>40.52</v>
+      </c>
+      <c r="P236" t="n">
+        <v>55.56</v>
+      </c>
+      <c r="Q236" t="n">
+        <v>54.87</v>
+      </c>
+      <c r="R236" t="n">
+        <v>32.78</v>
+      </c>
+      <c r="S236" t="n">
+        <v>25.18</v>
+      </c>
+      <c r="T236" t="n">
+        <v>29.87</v>
+      </c>
+      <c r="AC236" t="n">
+        <v>389.5</v>
+      </c>
+      <c r="AD236" t="n">
+        <v>391</v>
+      </c>
+      <c r="AE236" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AF236" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG236" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AH236" t="n">
+        <v>227</v>
+      </c>
+      <c r="AL236" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AM236" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AN236" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AR236" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AS236" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AT236" t="n">
+        <v>226.8</v>
+      </c>
+    </row>
+    <row r="237">
+      <c r="A237" t="n">
+        <v>154</v>
+      </c>
+      <c r="B237" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C237" t="inlineStr">
+        <is>
+          <t>2026-06-24T10:28:08</t>
+        </is>
+      </c>
+      <c r="D237" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E237" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F237" t="inlineStr">
+        <is>
+          <t>94.86 kVA</t>
+        </is>
+      </c>
+      <c r="G237" t="inlineStr">
+        <is>
+          <t>15.06%</t>
+        </is>
+      </c>
+      <c r="H237" t="inlineStr">
+        <is>
+          <t>9.72%</t>
+        </is>
+      </c>
+      <c r="I237" t="n">
+        <v>145.9</v>
+      </c>
+      <c r="J237" t="n">
+        <v>118.7</v>
+      </c>
+      <c r="K237" t="n">
+        <v>152.3</v>
+      </c>
+      <c r="L237" t="n">
+        <v>47.24</v>
+      </c>
+      <c r="AC237" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD237" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AE237" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AF237" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AG237" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH237" t="n">
+        <v>227.7</v>
+      </c>
+    </row>
+    <row r="238">
+      <c r="A238" t="n">
+        <v>153</v>
+      </c>
+      <c r="B238" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C238" t="inlineStr">
+        <is>
+          <t>2026-05-30T20:08:10</t>
+        </is>
+      </c>
+      <c r="D238" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E238" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F238" t="inlineStr">
+        <is>
+          <t>113.83 kVA</t>
+        </is>
+      </c>
+      <c r="G238" t="inlineStr">
+        <is>
+          <t>18.07%</t>
+        </is>
+      </c>
+      <c r="H238" t="inlineStr">
+        <is>
+          <t>8.60%</t>
+        </is>
+      </c>
+      <c r="I238" t="n">
+        <v>158.7</v>
+      </c>
+      <c r="J238" t="n">
+        <v>153.2</v>
+      </c>
+      <c r="K238" t="n">
+        <v>188.2</v>
+      </c>
+      <c r="L238" t="n">
+        <v>43.94</v>
+      </c>
+      <c r="AC238" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AD238" t="n">
+        <v>393.6</v>
+      </c>
+      <c r="AE238" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AF238" t="n">
+        <v>228</v>
+      </c>
+      <c r="AG238" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH238" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="239">
+      <c r="A239" t="n">
+        <v>152</v>
+      </c>
+      <c r="B239" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C239" t="inlineStr">
+        <is>
+          <t>2026-05-30T10:06:22</t>
+        </is>
+      </c>
+      <c r="D239" t="inlineStr">
+        <is>
+          <t>AGT 27</t>
+        </is>
+      </c>
+      <c r="E239" t="inlineStr">
+        <is>
+          <t>630 kVA</t>
+        </is>
+      </c>
+      <c r="F239" t="inlineStr">
+        <is>
+          <t>111.45 kVA</t>
+        </is>
+      </c>
+      <c r="G239" t="inlineStr">
+        <is>
+          <t>17.69%</t>
+        </is>
+      </c>
+      <c r="H239" t="inlineStr">
+        <is>
+          <t>7.62%</t>
+        </is>
+      </c>
+      <c r="I239" t="n">
+        <v>160.1</v>
+      </c>
+      <c r="J239" t="n">
+        <v>147.7</v>
+      </c>
+      <c r="K239" t="n">
+        <v>181.9</v>
+      </c>
+      <c r="L239" t="n">
+        <v>42.44</v>
+      </c>
+      <c r="AC239" t="n">
+        <v>394</v>
+      </c>
+      <c r="AD239" t="n">
+        <v>394</v>
+      </c>
+      <c r="AE239" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AF239" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AG239" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH239" t="n">
+        <v>227.6</v>
+      </c>
+    </row>
+    <row r="240">
+      <c r="A240" t="n">
+        <v>151</v>
+      </c>
+      <c r="B240" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C240" t="inlineStr">
+        <is>
+          <t>2026-05-31T19:38:18</t>
+        </is>
+      </c>
+      <c r="D240" t="inlineStr">
+        <is>
+          <t>AGT 26</t>
+        </is>
+      </c>
+      <c r="E240" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F240" t="inlineStr">
+        <is>
+          <t>8.35 kVA</t>
+        </is>
+      </c>
+      <c r="G240" t="inlineStr">
+        <is>
+          <t>33.39%</t>
+        </is>
+      </c>
+      <c r="H240" t="inlineStr">
+        <is>
+          <t>12.53%</t>
+        </is>
+      </c>
+      <c r="I240" t="n">
+        <v>14.41</v>
+      </c>
+      <c r="J240" t="n">
+        <v>9.91</v>
+      </c>
+      <c r="K240" t="n">
+        <v>12.29</v>
+      </c>
+      <c r="L240" t="n">
+        <v>3.565</v>
+      </c>
+      <c r="AC240" t="n">
+        <v>394.9</v>
+      </c>
+      <c r="AD240" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AE240" t="n">
+        <v>395</v>
+      </c>
+      <c r="AF240" t="n">
+        <v>228</v>
+      </c>
+      <c r="AG240" t="n">
+        <v>228</v>
+      </c>
+      <c r="AH240" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="241">
+      <c r="A241" t="n">
+        <v>150</v>
+      </c>
+      <c r="B241" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C241" t="inlineStr">
+        <is>
+          <t>2026-05-31T09:32:30</t>
+        </is>
+      </c>
+      <c r="D241" t="inlineStr">
+        <is>
+          <t>AGT 26</t>
+        </is>
+      </c>
+      <c r="E241" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F241" t="inlineStr">
+        <is>
+          <t>8.38 kVA</t>
+        </is>
+      </c>
+      <c r="G241" t="inlineStr">
+        <is>
+          <t>33.54%</t>
+        </is>
+      </c>
+      <c r="H241" t="inlineStr">
+        <is>
+          <t>15.17%</t>
+        </is>
+      </c>
+      <c r="I241" t="n">
+        <v>15.5</v>
+      </c>
+      <c r="J241" t="n">
+        <v>10.19</v>
+      </c>
+      <c r="K241" t="n">
+        <v>12.19</v>
+      </c>
+      <c r="L241" t="n">
+        <v>4.355</v>
+      </c>
+      <c r="AC241" t="n">
+        <v>360.4</v>
+      </c>
+      <c r="AD241" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AE241" t="n">
+        <v>395.2</v>
+      </c>
+      <c r="AF241" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AG241" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AH241" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="242">
+      <c r="A242" t="n">
+        <v>149</v>
+      </c>
+      <c r="B242" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C242" t="inlineStr">
+        <is>
+          <t>2026-05-30T19:23:13</t>
+        </is>
+      </c>
+      <c r="D242" t="inlineStr">
+        <is>
+          <t>AGT 25</t>
+        </is>
+      </c>
+      <c r="E242" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F242" t="inlineStr">
+        <is>
+          <t>4.83 kVA</t>
+        </is>
+      </c>
+      <c r="G242" t="inlineStr">
+        <is>
+          <t>19.34%</t>
+        </is>
+      </c>
+      <c r="H242" t="inlineStr">
+        <is>
+          <t>33.80%</t>
+        </is>
+      </c>
+      <c r="I242" t="n">
+        <v>5.098</v>
+      </c>
+      <c r="J242" t="n">
+        <v>5.404</v>
+      </c>
+      <c r="K242" t="n">
+        <v>10.6</v>
+      </c>
+      <c r="L242" t="n">
+        <v>5.758</v>
+      </c>
+      <c r="AC242" t="n">
+        <v>396.8</v>
+      </c>
+      <c r="AD242" t="n">
+        <v>397.6</v>
+      </c>
+      <c r="AE242" t="n">
+        <v>396</v>
+      </c>
+      <c r="AF242" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AG242" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AH242" t="n">
+        <v>229.2</v>
+      </c>
+    </row>
+    <row r="243">
+      <c r="A243" t="n">
+        <v>148</v>
+      </c>
+      <c r="B243" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C243" t="inlineStr">
+        <is>
+          <t>2026-05-30T09:20:38</t>
+        </is>
+      </c>
+      <c r="D243" t="inlineStr">
+        <is>
+          <t>AGT 25</t>
+        </is>
+      </c>
+      <c r="E243" t="inlineStr">
+        <is>
+          <t>25 kVA</t>
+        </is>
+      </c>
+      <c r="F243" t="inlineStr">
+        <is>
+          <t>1.36 kVA</t>
+        </is>
+      </c>
+      <c r="G243" t="inlineStr">
+        <is>
+          <t>5.42%</t>
+        </is>
+      </c>
+      <c r="H243" t="inlineStr">
+        <is>
+          <t>133.33%</t>
+        </is>
+      </c>
+      <c r="I243" t="n">
+        <v>5.93</v>
+      </c>
+      <c r="AE243" t="n">
+        <v>396.1</v>
+      </c>
+      <c r="AF243" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AG243" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AH243" t="n">
+        <v>229.1</v>
+      </c>
+    </row>
+    <row r="244">
+      <c r="A244" t="n">
+        <v>147</v>
+      </c>
+      <c r="B244" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C244" t="inlineStr">
+        <is>
+          <t>2026-06-18T09:10:40</t>
+        </is>
+      </c>
+      <c r="D244" t="inlineStr">
+        <is>
+          <t>AGT 24</t>
+        </is>
+      </c>
+      <c r="E244" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F244" t="inlineStr">
+        <is>
+          <t>65.41 kVA</t>
+        </is>
+      </c>
+      <c r="G244" t="inlineStr">
+        <is>
+          <t>65.41%</t>
+        </is>
+      </c>
+      <c r="H244" t="inlineStr">
+        <is>
+          <t>9.04%</t>
+        </is>
+      </c>
+      <c r="I244" t="n">
+        <v>95.09999999999999</v>
+      </c>
+      <c r="J244" t="n">
+        <v>110.3</v>
+      </c>
+      <c r="K244" t="n">
+        <v>86</v>
+      </c>
+      <c r="L244" t="n">
+        <v>50.71</v>
+      </c>
+      <c r="M244" t="n">
+        <v>27.21</v>
+      </c>
+      <c r="N244" t="n">
+        <v>40.48</v>
+      </c>
+      <c r="O244" t="n">
+        <v>34.84</v>
+      </c>
+      <c r="P244" t="n">
+        <v>24.43</v>
+      </c>
+      <c r="Q244" t="n">
+        <v>68.09999999999999</v>
+      </c>
+      <c r="R244" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="S244" t="n">
+        <v>36.75</v>
+      </c>
+      <c r="T244" t="n">
+        <v>41.12</v>
+      </c>
+      <c r="AC244" t="n">
+        <v>387.8</v>
+      </c>
+      <c r="AD244" t="n">
+        <v>387.9</v>
+      </c>
+      <c r="AE244" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AF244" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AG244" t="n">
+        <v>223.2</v>
+      </c>
+      <c r="AH244" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AL244" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AM244" t="n">
+        <v>223.3</v>
+      </c>
+      <c r="AN244" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AR244" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AS244" t="n">
+        <v>223.6</v>
+      </c>
+      <c r="AT244" t="n">
+        <v>225.9</v>
+      </c>
+    </row>
+    <row r="245">
+      <c r="A245" t="n">
+        <v>146</v>
+      </c>
+      <c r="B245" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C245" t="inlineStr">
+        <is>
+          <t>2026-06-24T19:24:36</t>
+        </is>
+      </c>
+      <c r="D245" t="inlineStr">
+        <is>
+          <t>AGT 24</t>
+        </is>
+      </c>
+      <c r="E245" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F245" t="inlineStr">
+        <is>
+          <t>67.99 kVA</t>
+        </is>
+      </c>
+      <c r="G245" t="inlineStr">
+        <is>
+          <t>67.99%</t>
+        </is>
+      </c>
+      <c r="H245" t="inlineStr">
+        <is>
+          <t>10.17%</t>
+        </is>
+      </c>
+      <c r="I245" t="n">
+        <v>115.8</v>
+      </c>
+      <c r="J245" t="n">
+        <v>89.2</v>
+      </c>
+      <c r="K245" t="n">
+        <v>96.40000000000001</v>
+      </c>
+      <c r="L245" t="n">
+        <v>78.3</v>
+      </c>
+      <c r="Q245" t="n">
+        <v>53.04</v>
+      </c>
+      <c r="R245" t="n">
+        <v>50.49</v>
+      </c>
+      <c r="S245" t="n">
+        <v>38.75</v>
+      </c>
+      <c r="T245" t="n">
+        <v>40.77</v>
+      </c>
+      <c r="AC245" t="n">
+        <v>391.5</v>
+      </c>
+      <c r="AD245" t="n">
+        <v>390.5</v>
+      </c>
+      <c r="AE245" t="n">
+        <v>390.1</v>
+      </c>
+      <c r="AF245" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AG245" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH245" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AR245" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AS245" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AT245" t="n">
+        <v>225.7</v>
+      </c>
+    </row>
+    <row r="246">
+      <c r="A246" t="n">
+        <v>145</v>
+      </c>
+      <c r="B246" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C246" t="inlineStr">
+        <is>
+          <t>2026-05-22T18:53:59</t>
+        </is>
+      </c>
+      <c r="D246" t="inlineStr">
+        <is>
+          <t>AGT 24</t>
+        </is>
+      </c>
+      <c r="E246" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F246" t="inlineStr">
+        <is>
+          <t>63.44 kVA</t>
+        </is>
+      </c>
+      <c r="G246" t="inlineStr">
+        <is>
+          <t>63.44%</t>
+        </is>
+      </c>
+      <c r="H246" t="inlineStr">
+        <is>
+          <t>12.26%</t>
+        </is>
+      </c>
+      <c r="I246" t="n">
+        <v>109.8</v>
+      </c>
+      <c r="J246" t="n">
+        <v>94.90000000000001</v>
+      </c>
+      <c r="K246" t="n">
+        <v>76.5</v>
+      </c>
+      <c r="L246" t="n">
+        <v>81.7</v>
+      </c>
+      <c r="M246" t="n">
+        <v>51.9</v>
+      </c>
+      <c r="N246" t="n">
+        <v>37.4</v>
+      </c>
+      <c r="O246" t="n">
+        <v>38.84</v>
+      </c>
+      <c r="P246" t="n">
+        <v>34.25</v>
+      </c>
+      <c r="Q246" t="n">
+        <v>56.5</v>
+      </c>
+      <c r="R246" t="n">
+        <v>58.68</v>
+      </c>
+      <c r="S246" t="n">
+        <v>39.56</v>
+      </c>
+      <c r="T246" t="n">
+        <v>47.07</v>
+      </c>
+      <c r="AC246" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AD246" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AE246" t="n">
+        <v>390.5</v>
+      </c>
+      <c r="AF246" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AG246" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AH246" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AL246" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AM246" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AN246" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AR246" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AS246" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AT246" t="n">
+        <v>226.4</v>
+      </c>
+    </row>
+    <row r="247">
+      <c r="A247" t="n">
+        <v>144</v>
+      </c>
+      <c r="B247" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C247" t="inlineStr">
+        <is>
+          <t>2026-05-22T09:30:48</t>
+        </is>
+      </c>
+      <c r="D247" t="inlineStr">
+        <is>
+          <t>AGT 24</t>
+        </is>
+      </c>
+      <c r="E247" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F247" t="inlineStr">
+        <is>
+          <t>60.94 kVA</t>
+        </is>
+      </c>
+      <c r="G247" t="inlineStr">
+        <is>
+          <t>60.94%</t>
+        </is>
+      </c>
+      <c r="H247" t="inlineStr">
+        <is>
+          <t>12.93%</t>
+        </is>
+      </c>
+      <c r="I247" t="n">
+        <v>96.09999999999999</v>
+      </c>
+      <c r="J247" t="n">
+        <v>101.8</v>
+      </c>
+      <c r="K247" t="n">
+        <v>72.7</v>
+      </c>
+      <c r="L247" t="n">
+        <v>53.66</v>
+      </c>
+      <c r="M247" t="n">
+        <v>25.97</v>
+      </c>
+      <c r="N247" t="n">
+        <v>36.86</v>
+      </c>
+      <c r="O247" t="n">
+        <v>34.84</v>
+      </c>
+      <c r="P247" t="n">
+        <v>19.89</v>
+      </c>
+      <c r="Q247" t="n">
+        <v>67.8</v>
+      </c>
+      <c r="R247" t="n">
+        <v>62.3</v>
+      </c>
+      <c r="S247" t="n">
+        <v>39.93</v>
+      </c>
+      <c r="T247" t="n">
+        <v>36.44</v>
+      </c>
+      <c r="AC247" t="n">
+        <v>389.3</v>
+      </c>
+      <c r="AD247" t="n">
+        <v>390.4</v>
+      </c>
+      <c r="AE247" t="n">
+        <v>390.4</v>
+      </c>
+      <c r="AF247" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AG247" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AH247" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AL247" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AM247" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AN247" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AR247" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AS247" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AT247" t="n">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="248">
+      <c r="A248" t="n">
+        <v>143</v>
+      </c>
+      <c r="B248" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C248" t="inlineStr">
+        <is>
+          <t>2026-05-30T09:51:34</t>
+        </is>
+      </c>
+      <c r="D248" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E248" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F248" t="inlineStr">
+        <is>
+          <t>34.50 kVA</t>
+        </is>
+      </c>
+      <c r="G248" t="inlineStr">
+        <is>
+          <t>34.50%</t>
+        </is>
+      </c>
+      <c r="H248" t="inlineStr">
+        <is>
+          <t>66.67%</t>
+        </is>
+      </c>
+      <c r="I248" t="n">
+        <v>73.8</v>
+      </c>
+      <c r="J248" t="n">
+        <v>74.90000000000001</v>
+      </c>
+      <c r="L248" t="n">
+        <v>50.46</v>
+      </c>
+      <c r="M248" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="N248" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="O248" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="P248" t="n">
+        <v>38.88</v>
+      </c>
+      <c r="Q248" t="n">
+        <v>13.45</v>
+      </c>
+      <c r="R248" t="n">
+        <v>11.01</v>
+      </c>
+      <c r="S248" t="n">
+        <v>9.83</v>
+      </c>
+      <c r="T248" t="n">
+        <v>11.73</v>
+      </c>
+      <c r="AC248" t="n">
+        <v>401.5</v>
+      </c>
+      <c r="AD248" t="n">
+        <v>402.1</v>
+      </c>
+      <c r="AE248" t="n">
+        <v>402</v>
+      </c>
+      <c r="AF248" t="n">
+        <v>232</v>
+      </c>
+      <c r="AG248" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AH248" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AL248" t="n">
+        <v>232</v>
+      </c>
+      <c r="AM248" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AN248" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AR248" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AS248" t="n">
+        <v>232</v>
+      </c>
+      <c r="AT248" t="n">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="249">
+      <c r="A249" t="n">
+        <v>142</v>
+      </c>
+      <c r="B249" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C249" t="inlineStr">
+        <is>
+          <t>2026-06-25T19:40:16</t>
+        </is>
+      </c>
+      <c r="D249" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E249" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F249" t="inlineStr">
+        <is>
+          <t>61.72 kVA</t>
+        </is>
+      </c>
+      <c r="G249" t="inlineStr">
+        <is>
+          <t>61.72%</t>
+        </is>
+      </c>
+      <c r="H249" t="inlineStr">
+        <is>
+          <t>8.02%</t>
+        </is>
+      </c>
+      <c r="I249" t="n">
+        <v>80.3</v>
+      </c>
+      <c r="J249" t="n">
+        <v>98.7</v>
+      </c>
+      <c r="K249" t="n">
+        <v>85.3</v>
+      </c>
+      <c r="L249" t="n">
+        <v>76.7</v>
+      </c>
+      <c r="M249" t="n">
+        <v>62.8</v>
+      </c>
+      <c r="N249" t="n">
+        <v>80.90000000000001</v>
+      </c>
+      <c r="O249" t="n">
+        <v>71.2</v>
+      </c>
+      <c r="P249" t="n">
+        <v>52.74</v>
+      </c>
+      <c r="Q249" t="n">
+        <v>19.05</v>
+      </c>
+      <c r="R249" t="n">
+        <v>19.57</v>
+      </c>
+      <c r="S249" t="n">
+        <v>14.67</v>
+      </c>
+      <c r="T249" t="n">
+        <v>22.66</v>
+      </c>
+      <c r="AC249" t="n">
+        <v>404.5</v>
+      </c>
+      <c r="AD249" t="n">
+        <v>404.8</v>
+      </c>
+      <c r="AE249" t="n">
+        <v>404.1</v>
+      </c>
+      <c r="AF249" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AG249" t="n">
+        <v>233.6</v>
+      </c>
+      <c r="AH249" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL249" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AM249" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AN249" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AR249" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AS249" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AT249" t="n">
+        <v>233.3</v>
+      </c>
+    </row>
+    <row r="250">
+      <c r="A250" t="n">
+        <v>141</v>
+      </c>
+      <c r="B250" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C250" t="inlineStr">
+        <is>
+          <t>2026-06-24T09:22:59</t>
+        </is>
+      </c>
+      <c r="D250" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E250" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F250" t="inlineStr">
+        <is>
+          <t>55.64 kVA</t>
+        </is>
+      </c>
+      <c r="G250" t="inlineStr">
+        <is>
+          <t>55.64%</t>
+        </is>
+      </c>
+      <c r="H250" t="inlineStr">
+        <is>
+          <t>15.51%</t>
+        </is>
+      </c>
+      <c r="I250" t="n">
+        <v>68.7</v>
+      </c>
+      <c r="J250" t="n">
+        <v>98.7</v>
+      </c>
+      <c r="K250" t="n">
+        <v>72.8</v>
+      </c>
+      <c r="L250" t="n">
+        <v>58.31</v>
+      </c>
+      <c r="M250" t="n">
+        <v>52.23</v>
+      </c>
+      <c r="N250" t="n">
+        <v>69.59999999999999</v>
+      </c>
+      <c r="O250" t="n">
+        <v>53.67</v>
+      </c>
+      <c r="P250" t="n">
+        <v>36.92</v>
+      </c>
+      <c r="Q250" t="n">
+        <v>16.58</v>
+      </c>
+      <c r="R250" t="n">
+        <v>31.73</v>
+      </c>
+      <c r="S250" t="n">
+        <v>19.63</v>
+      </c>
+      <c r="T250" t="n">
+        <v>19.28</v>
+      </c>
+      <c r="AC250" t="n">
+        <v>401.4</v>
+      </c>
+      <c r="AD250" t="n">
+        <v>401.3</v>
+      </c>
+      <c r="AE250" t="n">
+        <v>400.9</v>
+      </c>
+      <c r="AF250" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AG250" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AH250" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AL250" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AM250" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AN250" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AR250" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AS250" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AT250" t="n">
+        <v>231.6</v>
+      </c>
+    </row>
+    <row r="251">
+      <c r="A251" t="n">
+        <v>140</v>
+      </c>
+      <c r="B251" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C251" t="inlineStr">
+        <is>
+          <t>2026-05-30T19:56:15</t>
+        </is>
+      </c>
+      <c r="D251" t="inlineStr">
+        <is>
+          <t>AGT 23</t>
+        </is>
+      </c>
+      <c r="E251" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F251" t="inlineStr">
+        <is>
+          <t>52.57 kVA</t>
+        </is>
+      </c>
+      <c r="G251" t="inlineStr">
+        <is>
+          <t>52.57%</t>
+        </is>
+      </c>
+      <c r="H251" t="inlineStr">
+        <is>
+          <t>2.06%</t>
+        </is>
+      </c>
+      <c r="I251" t="n">
+        <v>73.2</v>
+      </c>
+      <c r="J251" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="K251" t="n">
+        <v>77.7</v>
+      </c>
+      <c r="L251" t="n">
+        <v>51.45</v>
+      </c>
+      <c r="M251" t="n">
+        <v>56.6</v>
+      </c>
+      <c r="N251" t="n">
+        <v>64.8</v>
+      </c>
+      <c r="O251" t="n">
+        <v>66.7</v>
+      </c>
+      <c r="P251" t="n">
+        <v>39.26</v>
+      </c>
+      <c r="Q251" t="n">
+        <v>15.94</v>
+      </c>
+      <c r="R251" t="n">
+        <v>11.14</v>
+      </c>
+      <c r="S251" t="n">
+        <v>11.17</v>
+      </c>
+      <c r="T251" t="n">
+        <v>12.09</v>
+      </c>
+      <c r="AC251" t="n">
+        <v>402.2</v>
+      </c>
+      <c r="AD251" t="n">
+        <v>401.4</v>
+      </c>
+      <c r="AE251" t="n">
+        <v>401.8</v>
+      </c>
+      <c r="AF251" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AG251" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AH251" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AL251" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AM251" t="n">
+        <v>232</v>
+      </c>
+      <c r="AN251" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AR251" t="n">
+        <v>232</v>
+      </c>
+      <c r="AS251" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AT251" t="n">
+        <v>232.4</v>
+      </c>
+    </row>
+    <row r="252">
+      <c r="A252" t="n">
+        <v>139</v>
+      </c>
+      <c r="B252" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C252" t="inlineStr">
+        <is>
+          <t>2026-06-04T09:43:19</t>
+        </is>
+      </c>
+      <c r="D252" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E252" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F252" t="inlineStr">
+        <is>
+          <t>43.30 kVA</t>
+        </is>
+      </c>
+      <c r="G252" t="inlineStr">
+        <is>
+          <t>43.30%</t>
+        </is>
+      </c>
+      <c r="H252" t="inlineStr">
+        <is>
+          <t>2.57%</t>
+        </is>
+      </c>
+      <c r="I252" t="n">
+        <v>61.7</v>
+      </c>
+      <c r="J252" t="n">
+        <v>62</v>
+      </c>
+      <c r="K252" t="n">
+        <v>65.5</v>
+      </c>
+      <c r="L252" t="n">
+        <v>28.86</v>
+      </c>
+      <c r="AC252" t="n">
+        <v>396.3</v>
+      </c>
+      <c r="AD252" t="n">
+        <v>397.1</v>
+      </c>
+      <c r="AE252" t="n">
+        <v>395.9</v>
+      </c>
+      <c r="AF252" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG252" t="n">
+        <v>228.9</v>
+      </c>
+      <c r="AH252" t="n">
+        <v>228.9</v>
+      </c>
+    </row>
+    <row r="253">
+      <c r="A253" t="n">
+        <v>138</v>
+      </c>
+      <c r="B253" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C253" t="inlineStr">
+        <is>
+          <t>2026-06-04T19:13:14</t>
+        </is>
+      </c>
+      <c r="D253" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E253" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F253" t="inlineStr">
+        <is>
+          <t>53.56 kVA</t>
+        </is>
+      </c>
+      <c r="G253" t="inlineStr">
+        <is>
+          <t>53.56%</t>
+        </is>
+      </c>
+      <c r="H253" t="inlineStr">
+        <is>
+          <t>4.30%</t>
+        </is>
+      </c>
+      <c r="I253" t="n">
+        <v>83.7</v>
+      </c>
+      <c r="J253" t="n">
+        <v>78</v>
+      </c>
+      <c r="K253" t="n">
+        <v>74.2</v>
+      </c>
+      <c r="L253" t="n">
+        <v>57.91</v>
+      </c>
+      <c r="AC253" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AD253" t="n">
+        <v>394.4</v>
+      </c>
+      <c r="AE253" t="n">
+        <v>393</v>
+      </c>
+      <c r="AF253" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG253" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AH253" t="n">
+        <v>227.6</v>
+      </c>
+    </row>
+    <row r="254">
+      <c r="A254" t="n">
+        <v>137</v>
+      </c>
+      <c r="B254" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C254" t="inlineStr">
+        <is>
+          <t>2026-05-22T18:30:34</t>
+        </is>
+      </c>
+      <c r="D254" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E254" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F254" t="inlineStr">
+        <is>
+          <t>52.29 kVA</t>
+        </is>
+      </c>
+      <c r="G254" t="inlineStr">
+        <is>
+          <t>52.29%</t>
+        </is>
+      </c>
+      <c r="H254" t="inlineStr">
+        <is>
+          <t>2.52%</t>
+        </is>
+      </c>
+      <c r="I254" t="n">
+        <v>76.2</v>
+      </c>
+      <c r="J254" t="n">
+        <v>79.59999999999999</v>
+      </c>
+      <c r="K254" t="n">
+        <v>74.3</v>
+      </c>
+      <c r="L254" t="n">
+        <v>58.16</v>
+      </c>
+      <c r="AC254" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AD254" t="n">
+        <v>394.3</v>
+      </c>
+      <c r="AE254" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AF254" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AG254" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH254" t="n">
+        <v>227.5</v>
+      </c>
+    </row>
+    <row r="255">
+      <c r="A255" t="n">
+        <v>136</v>
+      </c>
+      <c r="B255" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C255" t="inlineStr">
+        <is>
+          <t>2026-05-22T09:10:16</t>
+        </is>
+      </c>
+      <c r="D255" t="inlineStr">
+        <is>
+          <t>AGT 22</t>
+        </is>
+      </c>
+      <c r="E255" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F255" t="inlineStr">
+        <is>
+          <t>42.15 kVA</t>
+        </is>
+      </c>
+      <c r="G255" t="inlineStr">
+        <is>
+          <t>42.15%</t>
+        </is>
+      </c>
+      <c r="H255" t="inlineStr">
+        <is>
+          <t>4.60%</t>
+        </is>
+      </c>
+      <c r="I255" t="n">
+        <v>61.2</v>
+      </c>
+      <c r="J255" t="n">
+        <v>66.09999999999999</v>
+      </c>
+      <c r="K255" t="n">
+        <v>58.19</v>
+      </c>
+      <c r="L255" t="n">
+        <v>29.64</v>
+      </c>
+      <c r="AC255" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD255" t="n">
+        <v>394</v>
+      </c>
+      <c r="AE255" t="n">
+        <v>393.3</v>
+      </c>
+      <c r="AF255" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AG255" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AH255" t="n">
+        <v>227.4</v>
+      </c>
+    </row>
+    <row r="256">
+      <c r="A256" t="n">
+        <v>135</v>
+      </c>
+      <c r="B256" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C256" t="inlineStr">
+        <is>
+          <t>2026-06-04T10:19:55</t>
+        </is>
+      </c>
+      <c r="D256" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E256" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F256" t="inlineStr">
+        <is>
+          <t>41.16 kVA</t>
+        </is>
+      </c>
+      <c r="G256" t="inlineStr">
+        <is>
+          <t>41.16%</t>
+        </is>
+      </c>
+      <c r="H256" t="inlineStr">
+        <is>
+          <t>16.95%</t>
+        </is>
+      </c>
+      <c r="I256" t="n">
+        <v>43.7</v>
+      </c>
+      <c r="J256" t="n">
+        <v>72.5</v>
+      </c>
+      <c r="K256" t="n">
+        <v>59.6</v>
+      </c>
+      <c r="L256" t="n">
+        <v>50.26</v>
+      </c>
+      <c r="M256" t="n">
+        <v>23.27</v>
+      </c>
+      <c r="N256" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="O256" t="n">
+        <v>40.93</v>
+      </c>
+      <c r="P256" t="n">
+        <v>45.85</v>
+      </c>
+      <c r="Q256" t="n">
+        <v>16.56</v>
+      </c>
+      <c r="R256" t="n">
+        <v>17.57</v>
+      </c>
+      <c r="S256" t="n">
+        <v>23.07</v>
+      </c>
+      <c r="T256" t="n">
+        <v>16.54</v>
+      </c>
+      <c r="AC256" t="n">
+        <v>405.9</v>
+      </c>
+      <c r="AD256" t="n">
+        <v>405.6</v>
+      </c>
+      <c r="AE256" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AF256" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AG256" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AH256" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AL256" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AM256" t="n">
+        <v>234</v>
+      </c>
+      <c r="AN256" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AR256" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AS256" t="n">
+        <v>234</v>
+      </c>
+      <c r="AT256" t="n">
+        <v>233.4</v>
+      </c>
+    </row>
+    <row r="257">
+      <c r="A257" t="n">
+        <v>134</v>
+      </c>
+      <c r="B257" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C257" t="inlineStr">
+        <is>
+          <t>2026-05-30T19:42:12</t>
+        </is>
+      </c>
+      <c r="D257" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E257" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F257" t="inlineStr">
+        <is>
+          <t>37.27 kVA</t>
+        </is>
+      </c>
+      <c r="G257" t="inlineStr">
+        <is>
+          <t>37.27%</t>
+        </is>
+      </c>
+      <c r="H257" t="inlineStr">
+        <is>
+          <t>28.00%</t>
+        </is>
+      </c>
+      <c r="I257" t="n">
+        <v>36.62</v>
+      </c>
+      <c r="J257" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="K257" t="n">
+        <v>47.61</v>
+      </c>
+      <c r="L257" t="n">
+        <v>49.49</v>
+      </c>
+      <c r="M257" t="n">
+        <v>20.41</v>
+      </c>
+      <c r="N257" t="n">
+        <v>57.6</v>
+      </c>
+      <c r="O257" t="n">
+        <v>37.02</v>
+      </c>
+      <c r="P257" t="n">
+        <v>46.41</v>
+      </c>
+      <c r="Q257" t="n">
+        <v>15.27</v>
+      </c>
+      <c r="R257" t="n">
+        <v>13.1</v>
+      </c>
+      <c r="S257" t="n">
+        <v>15.75</v>
+      </c>
+      <c r="T257" t="n">
+        <v>12.93</v>
+      </c>
+      <c r="AC257" t="n">
+        <v>403.9</v>
+      </c>
+      <c r="AD257" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AE257" t="n">
+        <v>403.7</v>
+      </c>
+      <c r="AF257" t="n">
+        <v>231</v>
+      </c>
+      <c r="AG257" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AH257" t="n">
+        <v>230</v>
+      </c>
+      <c r="AL257" t="n">
+        <v>230.7</v>
+      </c>
+      <c r="AM257" t="n">
+        <v>229.8</v>
+      </c>
+      <c r="AN257" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AR257" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AS257" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AT257" t="n">
+        <v>230</v>
+      </c>
+    </row>
+    <row r="258">
+      <c r="A258" t="n">
+        <v>133</v>
+      </c>
+      <c r="B258" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C258" t="inlineStr">
+        <is>
+          <t>2026-05-30T09:38:22</t>
+        </is>
+      </c>
+      <c r="D258" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E258" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F258" t="inlineStr">
+        <is>
+          <t>25.17 kVA</t>
+        </is>
+      </c>
+      <c r="G258" t="inlineStr">
+        <is>
+          <t>25.17%</t>
+        </is>
+      </c>
+      <c r="H258" t="inlineStr">
+        <is>
+          <t>75.65%</t>
+        </is>
+      </c>
+      <c r="I258" t="n">
+        <v>31.17</v>
+      </c>
+      <c r="J258" t="n">
+        <v>76.90000000000001</v>
+      </c>
+      <c r="L258" t="n">
+        <v>55.69</v>
+      </c>
+      <c r="M258" t="n">
+        <v>19</v>
+      </c>
+      <c r="N258" t="n">
+        <v>62.3</v>
+      </c>
+      <c r="O258" t="n">
+        <v>34.31</v>
+      </c>
+      <c r="P258" t="n">
+        <v>49.34</v>
+      </c>
+      <c r="Q258" t="n">
+        <v>13.75</v>
+      </c>
+      <c r="R258" t="n">
+        <v>13.09</v>
+      </c>
+      <c r="AC258" t="n">
+        <v>403.9</v>
+      </c>
+      <c r="AD258" t="n">
+        <v>402.4</v>
+      </c>
+      <c r="AE258" t="n">
+        <v>403.7</v>
+      </c>
+      <c r="AG258" t="n">
+        <v>230</v>
+      </c>
+      <c r="AH258" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AL258" t="n">
+        <v>231.1</v>
+      </c>
+      <c r="AM258" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AP258" t="n">
+        <v>231</v>
+      </c>
+      <c r="AQ258" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AT258" t="n">
+        <v>230.8</v>
+      </c>
+    </row>
+    <row r="259">
+      <c r="A259" t="n">
+        <v>132</v>
+      </c>
+      <c r="B259" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C259" t="inlineStr">
+        <is>
+          <t>2026-06-04T18:47:59</t>
+        </is>
+      </c>
+      <c r="D259" t="inlineStr">
+        <is>
+          <t>AGT 21</t>
+        </is>
+      </c>
+      <c r="E259" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F259" t="inlineStr">
+        <is>
+          <t>51.43 kVA</t>
+        </is>
+      </c>
+      <c r="G259" t="inlineStr">
+        <is>
+          <t>51.43%</t>
+        </is>
+      </c>
+      <c r="H259" t="inlineStr">
+        <is>
+          <t>15.20%</t>
+        </is>
+      </c>
+      <c r="I259" t="n">
+        <v>59.3</v>
+      </c>
+      <c r="J259" t="n">
+        <v>90.5</v>
+      </c>
+      <c r="K259" t="n">
+        <v>71.3</v>
+      </c>
+      <c r="L259" t="n">
+        <v>64.8</v>
+      </c>
+      <c r="M259" t="n">
+        <v>30.33</v>
+      </c>
+      <c r="N259" t="n">
+        <v>73.90000000000001</v>
+      </c>
+      <c r="O259" t="n">
+        <v>44.13</v>
+      </c>
+      <c r="P259" t="n">
+        <v>54.3</v>
+      </c>
+      <c r="Q259" t="n">
+        <v>25.63</v>
+      </c>
+      <c r="R259" t="n">
+        <v>19.8</v>
+      </c>
+      <c r="S259" t="n">
+        <v>21.82</v>
+      </c>
+      <c r="T259" t="n">
+        <v>27.8</v>
+      </c>
+      <c r="AC259" t="n">
+        <v>402.9</v>
+      </c>
+      <c r="AD259" t="n">
+        <v>402.7</v>
+      </c>
+      <c r="AE259" t="n">
+        <v>403.1</v>
+      </c>
+      <c r="AF259" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AG259" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AH259" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AL259" t="n">
+        <v>214.9</v>
+      </c>
+      <c r="AM259" t="n">
+        <v>213.7</v>
+      </c>
+      <c r="AN259" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AR259" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AS259" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AT259" t="n">
+        <v>230.1</v>
+      </c>
+    </row>
+    <row r="260">
+      <c r="A260" t="n">
+        <v>131</v>
+      </c>
+      <c r="B260" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C260" t="inlineStr">
+        <is>
+          <t>2026-06-04T18:57:11</t>
+        </is>
+      </c>
+      <c r="D260" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E260" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F260" t="inlineStr">
+        <is>
+          <t>33.39 kVA</t>
+        </is>
+      </c>
+      <c r="G260" t="inlineStr">
+        <is>
+          <t>33.39%</t>
+        </is>
+      </c>
+      <c r="H260" t="inlineStr">
+        <is>
+          <t>12.75%</t>
+        </is>
+      </c>
+      <c r="I260" t="n">
+        <v>44.45</v>
+      </c>
+      <c r="J260" t="n">
+        <v>55.23</v>
+      </c>
+      <c r="K260" t="n">
+        <v>39.41</v>
+      </c>
+      <c r="L260" t="n">
+        <v>39.95</v>
+      </c>
+      <c r="M260" t="n">
+        <v>16.83</v>
+      </c>
+      <c r="N260" t="n">
+        <v>20.87</v>
+      </c>
+      <c r="O260" t="n">
+        <v>15.09</v>
+      </c>
+      <c r="P260" t="n">
+        <v>16.53</v>
+      </c>
+      <c r="Q260" t="n">
+        <v>30.01</v>
+      </c>
+      <c r="R260" t="n">
+        <v>33.03</v>
+      </c>
+      <c r="S260" t="n">
+        <v>24.7</v>
+      </c>
+      <c r="T260" t="n">
+        <v>20.56</v>
+      </c>
+      <c r="AC260" t="n">
+        <v>415.3</v>
+      </c>
+      <c r="AD260" t="n">
+        <v>415.7</v>
+      </c>
+      <c r="AE260" t="n">
+        <v>416.3</v>
+      </c>
+      <c r="AF260" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AG260" t="n">
+        <v>239.7</v>
+      </c>
+      <c r="AH260" t="n">
+        <v>240.2</v>
+      </c>
+      <c r="AL260" t="n">
+        <v>239.9</v>
+      </c>
+      <c r="AM260" t="n">
+        <v>239.6</v>
+      </c>
+      <c r="AN260" t="n">
+        <v>240.5</v>
+      </c>
+      <c r="AR260" t="n">
+        <v>239.9</v>
+      </c>
+      <c r="AS260" t="n">
+        <v>239.4</v>
+      </c>
+      <c r="AT260" t="n">
+        <v>240.5</v>
+      </c>
+    </row>
+    <row r="261">
+      <c r="A261" t="n">
+        <v>130</v>
+      </c>
+      <c r="B261" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C261" t="inlineStr">
+        <is>
+          <t>2026-06-04T09:58:54</t>
+        </is>
+      </c>
+      <c r="D261" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E261" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F261" t="inlineStr">
+        <is>
+          <t>21.04 kVA</t>
+        </is>
+      </c>
+      <c r="G261" t="inlineStr">
+        <is>
+          <t>21.04%</t>
+        </is>
+      </c>
+      <c r="H261" t="inlineStr">
+        <is>
+          <t>11.35%</t>
+        </is>
+      </c>
+      <c r="I261" t="n">
+        <v>30.34</v>
+      </c>
+      <c r="J261" t="n">
+        <v>32.59</v>
+      </c>
+      <c r="K261" t="n">
+        <v>24.06</v>
+      </c>
+      <c r="L261" t="n">
+        <v>25.23</v>
+      </c>
+      <c r="M261" t="n">
+        <v>15.89</v>
+      </c>
+      <c r="N261" t="n">
+        <v>14.87</v>
+      </c>
+      <c r="O261" t="n">
+        <v>9.609999999999999</v>
+      </c>
+      <c r="P261" t="n">
+        <v>11.43</v>
+      </c>
+      <c r="Q261" t="n">
+        <v>16.43</v>
+      </c>
+      <c r="R261" t="n">
+        <v>13.52</v>
+      </c>
+      <c r="S261" t="n">
+        <v>14.19</v>
+      </c>
+      <c r="T261" t="n">
+        <v>12.67</v>
+      </c>
+      <c r="AC261" t="n">
+        <v>418.3</v>
+      </c>
+      <c r="AD261" t="n">
+        <v>419.7</v>
+      </c>
+      <c r="AE261" t="n">
+        <v>419</v>
+      </c>
+      <c r="AF261" t="n">
+        <v>241.4</v>
+      </c>
+      <c r="AG261" t="n">
+        <v>241.8</v>
+      </c>
+      <c r="AH261" t="n">
+        <v>242.2</v>
+      </c>
+      <c r="AL261" t="n">
+        <v>241.4</v>
+      </c>
+      <c r="AM261" t="n">
+        <v>241.8</v>
+      </c>
+      <c r="AN261" t="n">
+        <v>242.2</v>
+      </c>
+      <c r="AR261" t="n">
+        <v>241.3</v>
+      </c>
+      <c r="AS261" t="n">
+        <v>241.9</v>
+      </c>
+      <c r="AT261" t="n">
+        <v>242.2</v>
+      </c>
+    </row>
+    <row r="262">
+      <c r="A262" t="n">
+        <v>129</v>
+      </c>
+      <c r="B262" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C262" t="inlineStr">
+        <is>
+          <t>2026-04-27T19:11:48</t>
+        </is>
+      </c>
+      <c r="D262" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E262" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F262" t="inlineStr">
+        <is>
+          <t>23.04 kVA</t>
+        </is>
+      </c>
+      <c r="G262" t="inlineStr">
+        <is>
+          <t>23.04%</t>
+        </is>
+      </c>
+      <c r="H262" t="inlineStr">
+        <is>
+          <t>66.67%</t>
+        </is>
+      </c>
+      <c r="J262" t="n">
+        <v>56.53</v>
+      </c>
+      <c r="K262" t="n">
+        <v>39.22</v>
+      </c>
+      <c r="L262" t="n">
+        <v>43.48</v>
+      </c>
+      <c r="M262" t="n">
+        <v>32.41</v>
+      </c>
+      <c r="N262" t="n">
+        <v>20.91</v>
+      </c>
+      <c r="O262" t="n">
+        <v>11.95</v>
+      </c>
+      <c r="P262" t="n">
+        <v>23.92</v>
+      </c>
+      <c r="Q262" t="n">
+        <v>24.32</v>
+      </c>
+      <c r="R262" t="n">
+        <v>31.88</v>
+      </c>
+      <c r="S262" t="n">
+        <v>28.02</v>
+      </c>
+      <c r="T262" t="n">
+        <v>24.25</v>
+      </c>
+      <c r="AC262" t="n">
+        <v>415.2</v>
+      </c>
+      <c r="AD262" t="n">
+        <v>417.7</v>
+      </c>
+      <c r="AE262" t="n">
+        <v>417.4</v>
+      </c>
+      <c r="AF262" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AG262" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AH262" t="n">
+        <v>241.4</v>
+      </c>
+      <c r="AL262" t="n">
+        <v>240</v>
+      </c>
+      <c r="AM262" t="n">
+        <v>240.3</v>
+      </c>
+      <c r="AN262" t="n">
+        <v>241.5</v>
+      </c>
+      <c r="AR262" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AS262" t="n">
+        <v>240.4</v>
+      </c>
+      <c r="AT262" t="n">
+        <v>241.8</v>
+      </c>
+    </row>
+    <row r="263">
+      <c r="A263" t="n">
+        <v>128</v>
+      </c>
+      <c r="B263" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C263" t="inlineStr">
+        <is>
+          <t>2026-04-27T10:14:00</t>
+        </is>
+      </c>
+      <c r="D263" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E263" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F263" t="inlineStr">
+        <is>
+          <t>25.92 kVA</t>
+        </is>
+      </c>
+      <c r="G263" t="inlineStr">
+        <is>
+          <t>25.92%</t>
+        </is>
+      </c>
+      <c r="H263" t="inlineStr">
+        <is>
+          <t>6.68%</t>
+        </is>
+      </c>
+      <c r="I263" t="n">
+        <v>38.14</v>
+      </c>
+      <c r="J263" t="n">
+        <v>37.36</v>
+      </c>
+      <c r="K263" t="n">
+        <v>32.35</v>
+      </c>
+      <c r="L263" t="n">
+        <v>20.92</v>
+      </c>
+      <c r="M263" t="n">
+        <v>23.14</v>
+      </c>
+      <c r="N263" t="n">
+        <v>17.38</v>
+      </c>
+      <c r="O263" t="n">
+        <v>8.699999999999999</v>
+      </c>
+      <c r="P263" t="n">
+        <v>15.01</v>
+      </c>
+      <c r="Q263" t="n">
+        <v>17.84</v>
+      </c>
+      <c r="R263" t="n">
+        <v>22.34</v>
+      </c>
+      <c r="S263" t="n">
+        <v>16.24</v>
+      </c>
+      <c r="T263" t="n">
+        <v>11</v>
+      </c>
+      <c r="AC263" t="n">
+        <v>414</v>
+      </c>
+      <c r="AD263" t="n">
+        <v>418</v>
+      </c>
+      <c r="AE263" t="n">
+        <v>416.6</v>
+      </c>
+      <c r="AF263" t="n">
+        <v>239.1</v>
+      </c>
+      <c r="AG263" t="n">
+        <v>240</v>
+      </c>
+      <c r="AH263" t="n">
+        <v>241.4</v>
+      </c>
+      <c r="AL263" t="n">
+        <v>239.3</v>
+      </c>
+      <c r="AM263" t="n">
+        <v>240</v>
+      </c>
+      <c r="AN263" t="n">
+        <v>241.3</v>
+      </c>
+      <c r="AR263" t="n">
+        <v>239.6</v>
+      </c>
+      <c r="AS263" t="n">
+        <v>240</v>
+      </c>
+      <c r="AT263" t="n">
+        <v>241.2</v>
+      </c>
+    </row>
+    <row r="264">
+      <c r="A264" t="n">
+        <v>127</v>
+      </c>
+      <c r="B264" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C264" t="inlineStr">
+        <is>
+          <t>2026-05-30T09:03:13</t>
+        </is>
+      </c>
+      <c r="D264" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E264" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F264" t="inlineStr">
+        <is>
+          <t>28.30 kVA</t>
+        </is>
+      </c>
+      <c r="G264" t="inlineStr">
+        <is>
+          <t>28.30%</t>
+        </is>
+      </c>
+      <c r="H264" t="inlineStr">
+        <is>
+          <t>6.38%</t>
+        </is>
+      </c>
+      <c r="I264" t="n">
+        <v>35.5</v>
+      </c>
+      <c r="J264" t="n">
+        <v>41.53</v>
+      </c>
+      <c r="K264" t="n">
+        <v>40.75</v>
+      </c>
+      <c r="L264" t="n">
+        <v>30.34</v>
+      </c>
+      <c r="M264" t="n">
+        <v>14.38</v>
+      </c>
+      <c r="N264" t="n">
+        <v>14.19</v>
+      </c>
+      <c r="O264" t="n">
+        <v>10.52</v>
+      </c>
+      <c r="P264" t="n">
+        <v>9.77</v>
+      </c>
+      <c r="Q264" t="n">
+        <v>19.71</v>
+      </c>
+      <c r="R264" t="n">
+        <v>20.48</v>
+      </c>
+      <c r="S264" t="n">
+        <v>30.5</v>
+      </c>
+      <c r="T264" t="n">
+        <v>22.73</v>
+      </c>
+      <c r="AC264" t="n">
+        <v>415.3</v>
+      </c>
+      <c r="AD264" t="n">
+        <v>416.7</v>
+      </c>
+      <c r="AE264" t="n">
+        <v>416.5</v>
+      </c>
+      <c r="AF264" t="n">
+        <v>240</v>
+      </c>
+      <c r="AG264" t="n">
+        <v>240.2</v>
+      </c>
+      <c r="AH264" t="n">
+        <v>240.8</v>
+      </c>
+      <c r="AL264" t="n">
+        <v>239.9</v>
+      </c>
+      <c r="AM264" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AN264" t="n">
+        <v>240.6</v>
+      </c>
+      <c r="AR264" t="n">
+        <v>240</v>
+      </c>
+      <c r="AS264" t="n">
+        <v>239.8</v>
+      </c>
+      <c r="AT264" t="n">
+        <v>240.6</v>
+      </c>
+    </row>
+    <row r="265">
+      <c r="A265" t="n">
+        <v>126</v>
+      </c>
+      <c r="B265" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C265" t="inlineStr">
+        <is>
+          <t>2026-05-30T19:08:16</t>
+        </is>
+      </c>
+      <c r="D265" t="inlineStr">
+        <is>
+          <t>AGT 20</t>
+        </is>
+      </c>
+      <c r="E265" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F265" t="inlineStr">
+        <is>
+          <t>26.82 kVA</t>
+        </is>
+      </c>
+      <c r="G265" t="inlineStr">
+        <is>
+          <t>26.82%</t>
+        </is>
+      </c>
+      <c r="H265" t="inlineStr">
+        <is>
+          <t>8.01%</t>
+        </is>
+      </c>
+      <c r="I265" t="n">
+        <v>34.2</v>
+      </c>
+      <c r="J265" t="n">
+        <v>35.77</v>
+      </c>
+      <c r="K265" t="n">
+        <v>41.69</v>
+      </c>
+      <c r="L265" t="n">
+        <v>32.68</v>
+      </c>
+      <c r="M265" t="n">
+        <v>13.36</v>
+      </c>
+      <c r="N265" t="n">
+        <v>15.19</v>
+      </c>
+      <c r="O265" t="n">
+        <v>10.48</v>
+      </c>
+      <c r="P265" t="n">
+        <v>10.61</v>
+      </c>
+      <c r="Q265" t="n">
+        <v>22.63</v>
+      </c>
+      <c r="R265" t="n">
+        <v>22.11</v>
+      </c>
+      <c r="S265" t="n">
+        <v>29.95</v>
+      </c>
+      <c r="T265" t="n">
+        <v>20.55</v>
+      </c>
+      <c r="AC265" t="n">
+        <v>415.3</v>
+      </c>
+      <c r="AD265" t="n">
+        <v>416.5</v>
+      </c>
+      <c r="AE265" t="n">
+        <v>416.4</v>
+      </c>
+      <c r="AF265" t="n">
+        <v>240</v>
+      </c>
+      <c r="AG265" t="n">
+        <v>240</v>
+      </c>
+      <c r="AH265" t="n">
+        <v>240.5</v>
+      </c>
+      <c r="AL265" t="n">
+        <v>240</v>
+      </c>
+      <c r="AM265" t="n">
+        <v>240.2</v>
+      </c>
+      <c r="AN265" t="n">
+        <v>240.6</v>
+      </c>
+      <c r="AR265" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AS265" t="n">
+        <v>240.1</v>
+      </c>
+      <c r="AT265" t="n">
+        <v>240.5</v>
+      </c>
+    </row>
+    <row r="266">
+      <c r="A266" t="n">
+        <v>125</v>
+      </c>
+      <c r="B266" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C266" t="inlineStr">
+        <is>
+          <t>2026-06-17T19:58:33</t>
+        </is>
+      </c>
+      <c r="D266" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E266" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F266" t="inlineStr">
+        <is>
+          <t>19.93 kVA</t>
+        </is>
+      </c>
+      <c r="G266" t="inlineStr">
+        <is>
+          <t>39.85%</t>
+        </is>
+      </c>
+      <c r="H266" t="inlineStr">
+        <is>
+          <t>17.05%</t>
+        </is>
+      </c>
+      <c r="I266" t="n">
+        <v>33.58</v>
+      </c>
+      <c r="J266" t="n">
+        <v>21.81</v>
+      </c>
+      <c r="K266" t="n">
+        <v>32.53</v>
+      </c>
+      <c r="L266" t="n">
+        <v>25.35</v>
+      </c>
+      <c r="AC266" t="n">
+        <v>392.4</v>
+      </c>
+      <c r="AD266" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AE266" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AF266" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AG266" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AH266" t="n">
+        <v>226.7</v>
+      </c>
+    </row>
+    <row r="267">
+      <c r="A267" t="n">
         <v>124</v>
       </c>
-      <c r="J36" t="n">
+      <c r="B267" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C267" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:35:21</t>
+        </is>
+      </c>
+      <c r="D267" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E267" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F267" t="inlineStr">
+        <is>
+          <t>22.83 kVA</t>
+        </is>
+      </c>
+      <c r="G267" t="inlineStr">
+        <is>
+          <t>45.67%</t>
+        </is>
+      </c>
+      <c r="H267" t="inlineStr">
+        <is>
+          <t>36.77%</t>
+        </is>
+      </c>
+      <c r="I267" t="n">
+        <v>28.25</v>
+      </c>
+      <c r="J267" t="n">
+        <v>20.36</v>
+      </c>
+      <c r="K267" t="n">
+        <v>52.07</v>
+      </c>
+      <c r="L267" t="n">
+        <v>38.1</v>
+      </c>
+      <c r="AC267" t="n">
+        <v>393.4</v>
+      </c>
+      <c r="AD267" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AE267" t="n">
+        <v>394.4</v>
+      </c>
+      <c r="AF267" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AG267" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AH267" t="n">
+        <v>226.1</v>
+      </c>
+    </row>
+    <row r="268">
+      <c r="A268" t="n">
         <v>123</v>
       </c>
-      <c r="K36" t="n">
-[...3 lines deleted...]
-        <v>124</v>
+      <c r="B268" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C268" t="inlineStr">
+        <is>
+          <t>2026-06-17T11:01:35</t>
+        </is>
+      </c>
+      <c r="D268" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E268" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F268" t="inlineStr">
+        <is>
+          <t>11.58 kVA</t>
+        </is>
+      </c>
+      <c r="G268" t="inlineStr">
+        <is>
+          <t>23.15%</t>
+        </is>
+      </c>
+      <c r="H268" t="inlineStr">
+        <is>
+          <t>8.69%</t>
+        </is>
+      </c>
+      <c r="I268" t="n">
+        <v>19.26</v>
+      </c>
+      <c r="J268" t="n">
+        <v>15.96</v>
+      </c>
+      <c r="K268" t="n">
+        <v>15.9</v>
+      </c>
+      <c r="L268" t="n">
+        <v>9.77</v>
+      </c>
+      <c r="AC268" t="n">
+        <v>390.7</v>
+      </c>
+      <c r="AD268" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AE268" t="n">
+        <v>394</v>
+      </c>
+      <c r="AF268" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AG268" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AH268" t="n">
+        <v>227.3</v>
+      </c>
+    </row>
+    <row r="269">
+      <c r="A269" t="n">
+        <v>122</v>
+      </c>
+      <c r="B269" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C269" t="inlineStr">
+        <is>
+          <t>2026-04-27T09:41:09</t>
+        </is>
+      </c>
+      <c r="D269" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E269" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F269" t="inlineStr">
+        <is>
+          <t>12.81 kVA</t>
+        </is>
+      </c>
+      <c r="G269" t="inlineStr">
+        <is>
+          <t>25.62%</t>
+        </is>
+      </c>
+      <c r="H269" t="inlineStr">
+        <is>
+          <t>27.14%</t>
+        </is>
+      </c>
+      <c r="I269" t="n">
+        <v>21.18</v>
+      </c>
+      <c r="J269" t="n">
+        <v>11.15</v>
+      </c>
+      <c r="K269" t="n">
+        <v>24.09</v>
+      </c>
+      <c r="L269" t="n">
+        <v>17.45</v>
+      </c>
+      <c r="AC269" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AD269" t="n">
+        <v>392.6</v>
+      </c>
+      <c r="AE269" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AF269" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AG269" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH269" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="270">
+      <c r="A270" t="n">
+        <v>121</v>
+      </c>
+      <c r="B270" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C270" t="inlineStr">
+        <is>
+          <t>2026-05-22T09:38:52</t>
+        </is>
+      </c>
+      <c r="D270" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E270" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F270" t="inlineStr">
+        <is>
+          <t>15.02 kVA</t>
+        </is>
+      </c>
+      <c r="G270" t="inlineStr">
+        <is>
+          <t>30.05%</t>
+        </is>
+      </c>
+      <c r="H270" t="inlineStr">
+        <is>
+          <t>15.51%</t>
+        </is>
+      </c>
+      <c r="I270" t="n">
+        <v>20.85</v>
+      </c>
+      <c r="J270" t="n">
+        <v>18.18</v>
+      </c>
+      <c r="K270" t="n">
+        <v>27.22</v>
+      </c>
+      <c r="L270" t="n">
+        <v>13.77</v>
+      </c>
+      <c r="AC270" t="n">
+        <v>392</v>
+      </c>
+      <c r="AD270" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AE270" t="n">
+        <v>394.2</v>
+      </c>
+      <c r="AF270" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AG270" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AH270" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="271">
+      <c r="A271" t="n">
+        <v>120</v>
+      </c>
+      <c r="B271" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C271" t="inlineStr">
+        <is>
+          <t>2026-05-22T19:01:30</t>
+        </is>
+      </c>
+      <c r="D271" t="inlineStr">
+        <is>
+          <t>AGT 19</t>
+        </is>
+      </c>
+      <c r="E271" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F271" t="inlineStr">
+        <is>
+          <t>21.77 kVA</t>
+        </is>
+      </c>
+      <c r="G271" t="inlineStr">
+        <is>
+          <t>43.55%</t>
+        </is>
+      </c>
+      <c r="H271" t="inlineStr">
+        <is>
+          <t>12.56%</t>
+        </is>
+      </c>
+      <c r="I271" t="n">
+        <v>30.75</v>
+      </c>
+      <c r="J271" t="n">
+        <v>27.25</v>
+      </c>
+      <c r="K271" t="n">
+        <v>38.05</v>
+      </c>
+      <c r="L271" t="n">
+        <v>28.29</v>
+      </c>
+      <c r="AC271" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AD271" t="n">
+        <v>391.9</v>
+      </c>
+      <c r="AE271" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AF271" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AG271" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH271" t="n">
+        <v>226.4</v>
+      </c>
+    </row>
+    <row r="272">
+      <c r="A272" t="n">
+        <v>119</v>
+      </c>
+      <c r="B272" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C272" t="inlineStr">
+        <is>
+          <t>2026-06-24T18:35:57</t>
+        </is>
+      </c>
+      <c r="D272" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E272" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F272" t="inlineStr">
+        <is>
+          <t>5.36 kVA</t>
+        </is>
+      </c>
+      <c r="G272" t="inlineStr">
+        <is>
+          <t>10.73%</t>
+        </is>
+      </c>
+      <c r="H272" t="inlineStr">
+        <is>
+          <t>6.97%</t>
+        </is>
+      </c>
+      <c r="I272" t="n">
+        <v>7.4</v>
+      </c>
+      <c r="J272" t="n">
+        <v>7.41</v>
+      </c>
+      <c r="K272" t="n">
+        <v>8.630000000000001</v>
+      </c>
+      <c r="L272" t="n">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="AC272" t="n">
+        <v>395.9</v>
+      </c>
+      <c r="AD272" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="AE272" t="n">
+        <v>396.8</v>
+      </c>
+      <c r="AF272" t="n">
+        <v>229</v>
+      </c>
+      <c r="AG272" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AH272" t="n">
+        <v>229.2</v>
+      </c>
+    </row>
+    <row r="273">
+      <c r="A273" t="n">
+        <v>118</v>
+      </c>
+      <c r="B273" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C273" t="inlineStr">
+        <is>
+          <t>2026-06-24T09:01:26</t>
+        </is>
+      </c>
+      <c r="D273" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E273" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F273" t="inlineStr">
+        <is>
+          <t>16.07 kVA</t>
+        </is>
+      </c>
+      <c r="G273" t="inlineStr">
+        <is>
+          <t>32.14%</t>
+        </is>
+      </c>
+      <c r="H273" t="inlineStr">
+        <is>
+          <t>15.02%</t>
+        </is>
+      </c>
+      <c r="I273" t="n">
+        <v>39.03</v>
+      </c>
+      <c r="J273" t="n">
+        <v>27.28</v>
+      </c>
+      <c r="K273" t="n">
+        <v>29.25</v>
+      </c>
+      <c r="L273" t="n">
+        <v>14.8</v>
+      </c>
+      <c r="AC273" t="n">
+        <v>390.1</v>
+      </c>
+      <c r="AD273" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AE273" t="n">
+        <v>92.5</v>
+      </c>
+      <c r="AF273" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AG273" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AH273" t="n">
+        <v>226.5</v>
+      </c>
+    </row>
+    <row r="274">
+      <c r="A274" t="n">
+        <v>117</v>
+      </c>
+      <c r="B274" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C274" t="inlineStr">
+        <is>
+          <t>2026-04-27T19:56:53</t>
+        </is>
+      </c>
+      <c r="D274" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E274" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F274" t="inlineStr">
+        <is>
+          <t>7.33 kVA</t>
+        </is>
+      </c>
+      <c r="G274" t="inlineStr">
+        <is>
+          <t>14.67%</t>
+        </is>
+      </c>
+      <c r="H274" t="inlineStr">
+        <is>
+          <t>13.88%</t>
+        </is>
+      </c>
+      <c r="I274" t="n">
+        <v>9.279999999999999</v>
+      </c>
+      <c r="J274" t="n">
+        <v>12.9</v>
+      </c>
+      <c r="K274" t="n">
+        <v>9.85</v>
+      </c>
+      <c r="L274" t="n">
+        <v>8.56</v>
+      </c>
+      <c r="AC274" t="n">
+        <v>396.6</v>
+      </c>
+      <c r="AD274" t="n">
+        <v>395.4</v>
+      </c>
+      <c r="AE274" t="n">
+        <v>397.8</v>
+      </c>
+      <c r="AF274" t="n">
+        <v>229.9</v>
+      </c>
+      <c r="AG274" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH274" t="n">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="275">
+      <c r="A275" t="n">
+        <v>116</v>
+      </c>
+      <c r="B275" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C275" t="inlineStr">
+        <is>
+          <t>2026-04-27T09:03:48</t>
+        </is>
+      </c>
+      <c r="D275" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E275" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F275" t="inlineStr">
+        <is>
+          <t>13.30 kVA</t>
+        </is>
+      </c>
+      <c r="G275" t="inlineStr">
+        <is>
+          <t>26.60%</t>
+        </is>
+      </c>
+      <c r="H275" t="inlineStr">
+        <is>
+          <t>14.88%</t>
+        </is>
+      </c>
+      <c r="I275" t="n">
+        <v>17.72</v>
+      </c>
+      <c r="J275" t="n">
+        <v>23.79</v>
+      </c>
+      <c r="K275" t="n">
+        <v>16.84</v>
+      </c>
+      <c r="L275" t="n">
+        <v>10.76</v>
+      </c>
+      <c r="AC275" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AD275" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AE275" t="n">
+        <v>396.2</v>
+      </c>
+      <c r="AF275" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AG275" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AH275" t="n">
+        <v>227.9</v>
+      </c>
+    </row>
+    <row r="276">
+      <c r="A276" t="n">
+        <v>115</v>
+      </c>
+      <c r="B276" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C276" t="inlineStr">
+        <is>
+          <t>2026-05-22T19:29:43</t>
+        </is>
+      </c>
+      <c r="D276" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E276" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F276" t="inlineStr">
+        <is>
+          <t>5.23 kVA</t>
+        </is>
+      </c>
+      <c r="G276" t="inlineStr">
+        <is>
+          <t>10.46%</t>
+        </is>
+      </c>
+      <c r="H276" t="inlineStr">
+        <is>
+          <t>23.79%</t>
+        </is>
+      </c>
+      <c r="I276" t="n">
+        <v>10.33</v>
+      </c>
+      <c r="J276" t="n">
+        <v>6.26</v>
+      </c>
+      <c r="K276" t="n">
+        <v>6.25</v>
+      </c>
+      <c r="L276" t="n">
+        <v>9.02</v>
+      </c>
+      <c r="AC276" t="n">
+        <v>396.1</v>
+      </c>
+      <c r="AD276" t="n">
+        <v>395.7</v>
+      </c>
+      <c r="AE276" t="n">
+        <v>398</v>
+      </c>
+      <c r="AF276" t="n">
+        <v>229.5</v>
+      </c>
+      <c r="AG276" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AH276" t="n">
+        <v>229.1</v>
+      </c>
+    </row>
+    <row r="277">
+      <c r="A277" t="n">
+        <v>114</v>
+      </c>
+      <c r="B277" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C277" t="inlineStr">
+        <is>
+          <t>2026-05-22T10:08:16</t>
+        </is>
+      </c>
+      <c r="D277" t="inlineStr">
+        <is>
+          <t>AGT 18</t>
+        </is>
+      </c>
+      <c r="E277" t="inlineStr">
+        <is>
+          <t>50 kVA</t>
+        </is>
+      </c>
+      <c r="F277" t="inlineStr">
+        <is>
+          <t>8.68 kVA</t>
+        </is>
+      </c>
+      <c r="G277" t="inlineStr">
+        <is>
+          <t>17.36%</t>
+        </is>
+      </c>
+      <c r="H277" t="inlineStr">
+        <is>
+          <t>8.79%</t>
+        </is>
+      </c>
+      <c r="I277" t="n">
+        <v>14.37</v>
+      </c>
+      <c r="J277" t="n">
+        <v>11.53</v>
+      </c>
+      <c r="K277" t="n">
+        <v>12.19</v>
+      </c>
+      <c r="L277" t="n">
+        <v>7.49</v>
+      </c>
+      <c r="AC277" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AD277" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AE277" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="AF277" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG277" t="n">
+        <v>226.8</v>
+      </c>
+    </row>
+    <row r="278">
+      <c r="A278" t="n">
+        <v>113</v>
+      </c>
+      <c r="B278" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C278" t="inlineStr">
+        <is>
+          <t>2026-05-31T18:21:23</t>
+        </is>
+      </c>
+      <c r="D278" t="inlineStr">
+        <is>
+          <t>AGT 17</t>
+        </is>
+      </c>
+      <c r="E278" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F278" t="inlineStr">
+        <is>
+          <t>17.99 kVA</t>
+        </is>
+      </c>
+      <c r="G278" t="inlineStr">
+        <is>
+          <t>17.99%</t>
+        </is>
+      </c>
+      <c r="H278" t="inlineStr">
+        <is>
+          <t>32.44%</t>
+        </is>
+      </c>
+      <c r="I278" t="n">
+        <v>35.66</v>
+      </c>
+      <c r="J278" t="n">
+        <v>28.18</v>
+      </c>
+      <c r="K278" t="n">
+        <v>13.18</v>
+      </c>
+      <c r="L278" t="n">
+        <v>23.29</v>
+      </c>
+      <c r="M278" t="n">
+        <v>30.34</v>
+      </c>
+      <c r="N278" t="n">
+        <v>24.6</v>
+      </c>
+      <c r="O278" t="n">
+        <v>14.72</v>
+      </c>
+      <c r="P278" t="n">
+        <v>18.78</v>
+      </c>
+      <c r="Q278" t="n">
+        <v>3.389</v>
+      </c>
+      <c r="R278" t="n">
+        <v>3.868</v>
+      </c>
+      <c r="S278" t="n">
+        <v>0</v>
+      </c>
+      <c r="T278" t="n">
+        <v>3.672</v>
+      </c>
+      <c r="AC278" t="n">
+        <v>403.6</v>
+      </c>
+      <c r="AD278" t="n">
+        <v>405.7</v>
+      </c>
+      <c r="AE278" t="n">
+        <v>404.6</v>
+      </c>
+      <c r="AF278" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AG278" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AH278" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AL278" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AM278" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AN278" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AR278" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AS278" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AT278" t="n">
+        <v>234.4</v>
+      </c>
+    </row>
+    <row r="279">
+      <c r="A279" t="n">
+        <v>112</v>
+      </c>
+      <c r="B279" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C279" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:05:19</t>
+        </is>
+      </c>
+      <c r="D279" t="inlineStr">
+        <is>
+          <t>AGT 17</t>
+        </is>
+      </c>
+      <c r="E279" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F279" t="inlineStr">
+        <is>
+          <t>20.61 kVA</t>
+        </is>
+      </c>
+      <c r="G279" t="inlineStr">
+        <is>
+          <t>20.61%</t>
+        </is>
+      </c>
+      <c r="H279" t="inlineStr">
+        <is>
+          <t>17.30%</t>
+        </is>
+      </c>
+      <c r="I279" t="n">
+        <v>36.23</v>
+      </c>
+      <c r="J279" t="n">
+        <v>21.77</v>
+      </c>
+      <c r="K279" t="n">
+        <v>30.2</v>
+      </c>
+      <c r="M279" t="n">
+        <v>4.013</v>
+      </c>
+      <c r="N279" t="n">
+        <v>1.103</v>
+      </c>
+      <c r="O279" t="n">
+        <v>0</v>
+      </c>
+      <c r="P279" t="n">
+        <v>3.853</v>
+      </c>
+      <c r="AC279" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AD279" t="n">
+        <v>405.7</v>
+      </c>
+      <c r="AE279" t="n">
+        <v>405.7</v>
+      </c>
+      <c r="AF279" t="n">
+        <v>233</v>
+      </c>
+      <c r="AG279" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AH279" t="n">
+        <v>235</v>
+      </c>
+      <c r="AL279" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AM279" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AN279" t="n">
+        <v>234.7</v>
+      </c>
+    </row>
+    <row r="280">
+      <c r="A280" t="n">
+        <v>111</v>
+      </c>
+      <c r="B280" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C280" t="inlineStr">
+        <is>
+          <t>2026-05-31T09:13:35</t>
+        </is>
+      </c>
+      <c r="D280" t="inlineStr">
+        <is>
+          <t>AGT 17</t>
+        </is>
+      </c>
+      <c r="E280" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F280" t="inlineStr">
+        <is>
+          <t>17.41 kVA</t>
+        </is>
+      </c>
+      <c r="G280" t="inlineStr">
+        <is>
+          <t>17.41%</t>
+        </is>
+      </c>
+      <c r="H280" t="inlineStr">
+        <is>
+          <t>23.60%</t>
+        </is>
+      </c>
+      <c r="I280" t="n">
+        <v>33.62</v>
+      </c>
+      <c r="J280" t="n">
+        <v>23.92</v>
+      </c>
+      <c r="K280" t="n">
+        <v>16.95</v>
+      </c>
+      <c r="L280" t="n">
+        <v>17.4</v>
+      </c>
+      <c r="M280" t="n">
+        <v>27.04</v>
+      </c>
+      <c r="N280" t="n">
+        <v>26.35</v>
+      </c>
+      <c r="O280" t="n">
+        <v>16.91</v>
+      </c>
+      <c r="P280" t="n">
+        <v>15.57</v>
+      </c>
+      <c r="Q280" t="n">
+        <v>4.026</v>
+      </c>
+      <c r="R280" t="n">
+        <v>4.056</v>
+      </c>
+      <c r="S280" t="n">
+        <v>0</v>
+      </c>
+      <c r="T280" t="n">
+        <v>3.855</v>
+      </c>
+      <c r="AC280" t="n">
+        <v>403.9</v>
+      </c>
+      <c r="AD280" t="n">
+        <v>405.9</v>
+      </c>
+      <c r="AE280" t="n">
+        <v>404.7</v>
+      </c>
+      <c r="AF280" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AG280" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AH280" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AL280" t="n">
+        <v>233</v>
+      </c>
+      <c r="AM280" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AN280" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AR280" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AS280" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AT280" t="n">
+        <v>234.5</v>
+      </c>
+    </row>
+    <row r="281">
+      <c r="A281" t="n">
+        <v>110</v>
+      </c>
+      <c r="B281" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C281" t="inlineStr">
+        <is>
+          <t>2026-04-27T10:54:02</t>
+        </is>
+      </c>
+      <c r="D281" t="inlineStr">
+        <is>
+          <t>AGT 17</t>
+        </is>
+      </c>
+      <c r="E281" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F281" t="inlineStr">
+        <is>
+          <t>20.46 kVA</t>
+        </is>
+      </c>
+      <c r="G281" t="inlineStr">
+        <is>
+          <t>20.46%</t>
+        </is>
+      </c>
+      <c r="H281" t="inlineStr">
+        <is>
+          <t>37.90%</t>
+        </is>
+      </c>
+      <c r="I281" t="n">
+        <v>36.52</v>
+      </c>
+      <c r="J281" t="n">
+        <v>38.37</v>
+      </c>
+      <c r="K281" t="n">
+        <v>12.58</v>
+      </c>
+      <c r="L281" t="n">
+        <v>23.67</v>
+      </c>
+      <c r="M281" t="n">
+        <v>34.92</v>
+      </c>
+      <c r="N281" t="n">
+        <v>35.58</v>
+      </c>
+      <c r="O281" t="n">
+        <v>9.640000000000001</v>
+      </c>
+      <c r="P281" t="n">
+        <v>32.2</v>
+      </c>
+      <c r="Q281" t="n">
+        <v>3.783</v>
+      </c>
+      <c r="R281" t="n">
+        <v>1.104</v>
+      </c>
+      <c r="S281" t="n">
+        <v>0</v>
+      </c>
+      <c r="T281" t="n">
+        <v>3.549</v>
+      </c>
+      <c r="AC281" t="n">
+        <v>403.1</v>
+      </c>
+      <c r="AD281" t="n">
+        <v>406.5</v>
+      </c>
+      <c r="AE281" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AF281" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AG281" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AH281" t="n">
+        <v>235.3</v>
+      </c>
+      <c r="AL281" t="n">
+        <v>233</v>
+      </c>
+      <c r="AM281" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AN281" t="n">
+        <v>235</v>
+      </c>
+      <c r="AR281" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AS281" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AT281" t="n">
+        <v>234.8</v>
+      </c>
+    </row>
+    <row r="282">
+      <c r="A282" t="n">
+        <v>109</v>
+      </c>
+      <c r="B282" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C282" t="inlineStr">
+        <is>
+          <t>2026-06-04T09:50:04</t>
+        </is>
+      </c>
+      <c r="D282" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E282" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F282" t="inlineStr">
+        <is>
+          <t>25.25 kVA</t>
+        </is>
+      </c>
+      <c r="G282" t="inlineStr">
+        <is>
+          <t>25.25%</t>
+        </is>
+      </c>
+      <c r="H282" t="inlineStr">
+        <is>
+          <t>6.33%</t>
+        </is>
+      </c>
+      <c r="I282" t="n">
+        <v>34.96</v>
+      </c>
+      <c r="J282" t="n">
+        <v>40.2</v>
+      </c>
+      <c r="K282" t="n">
+        <v>34.98</v>
+      </c>
+      <c r="L282" t="n">
+        <v>27.34</v>
+      </c>
+      <c r="M282" t="n">
+        <v>27.34</v>
+      </c>
+      <c r="N282" t="n">
+        <v>37.27</v>
+      </c>
+      <c r="O282" t="n">
+        <v>33.1</v>
+      </c>
+      <c r="P282" t="n">
+        <v>22.94</v>
+      </c>
+      <c r="Q282" t="n">
+        <v>7.73</v>
+      </c>
+      <c r="R282" t="n">
+        <v>3.824</v>
+      </c>
+      <c r="S282" t="n">
+        <v>0.384</v>
+      </c>
+      <c r="T282" t="n">
+        <v>7.16</v>
+      </c>
+      <c r="AC282" t="n">
+        <v>396.1</v>
+      </c>
+      <c r="AD282" t="n">
+        <v>398.2</v>
+      </c>
+      <c r="AE282" t="n">
+        <v>396.8</v>
+      </c>
+      <c r="AF282" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AG282" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AH282" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AL282" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AM282" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AN282" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AR282" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AS282" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AT282" t="n">
+        <v>229.2</v>
+      </c>
+    </row>
+    <row r="283">
+      <c r="A283" t="n">
+        <v>108</v>
+      </c>
+      <c r="B283" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C283" t="inlineStr">
+        <is>
+          <t>2026-06-04T19:05:49</t>
+        </is>
+      </c>
+      <c r="D283" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E283" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F283" t="inlineStr">
+        <is>
+          <t>42.00 kVA</t>
+        </is>
+      </c>
+      <c r="G283" t="inlineStr">
+        <is>
+          <t>42.00%</t>
+        </is>
+      </c>
+      <c r="H283" t="inlineStr">
+        <is>
+          <t>10.58%</t>
+        </is>
+      </c>
+      <c r="I283" t="n">
+        <v>66.2</v>
+      </c>
+      <c r="J283" t="n">
+        <v>66.8</v>
+      </c>
+      <c r="K283" t="n">
+        <v>51.83</v>
+      </c>
+      <c r="L283" t="n">
+        <v>50.95</v>
+      </c>
+      <c r="M283" t="n">
+        <v>45.64</v>
+      </c>
+      <c r="N283" t="n">
+        <v>63.4</v>
+      </c>
+      <c r="O283" t="n">
+        <v>53.16</v>
+      </c>
+      <c r="P283" t="n">
+        <v>43.27</v>
+      </c>
+      <c r="Q283" t="n">
+        <v>17.6</v>
+      </c>
+      <c r="R283" t="n">
+        <v>6.32</v>
+      </c>
+      <c r="S283" t="n">
+        <v>0.599</v>
+      </c>
+      <c r="T283" t="n">
+        <v>17.87</v>
+      </c>
+      <c r="AC283" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AD283" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AE283" t="n">
+        <v>394.3</v>
+      </c>
+      <c r="AF283" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AG283" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AH283" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AL283" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AM283" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AN283" t="n">
+        <v>228</v>
+      </c>
+      <c r="AR283" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AS283" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AT283" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="284">
+      <c r="A284" t="n">
+        <v>107</v>
+      </c>
+      <c r="B284" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C284" t="inlineStr">
+        <is>
+          <t>2026-05-08T11:39:52</t>
+        </is>
+      </c>
+      <c r="D284" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E284" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F284" t="inlineStr">
+        <is>
+          <t>32.68 kVA</t>
+        </is>
+      </c>
+      <c r="G284" t="inlineStr">
+        <is>
+          <t>32.68%</t>
+        </is>
+      </c>
+      <c r="H284" t="inlineStr">
+        <is>
+          <t>7.03%</t>
+        </is>
+      </c>
+      <c r="I284" t="n">
+        <v>48.97</v>
+      </c>
+      <c r="J284" t="n">
+        <v>52.06</v>
+      </c>
+      <c r="K284" t="n">
+        <v>42.92</v>
+      </c>
+      <c r="L284" t="n">
+        <v>27.76</v>
+      </c>
+      <c r="M284" t="n">
+        <v>35.17</v>
+      </c>
+      <c r="N284" t="n">
+        <v>52.24</v>
+      </c>
+      <c r="O284" t="n">
+        <v>38.26</v>
+      </c>
+      <c r="P284" t="n">
+        <v>27.47</v>
+      </c>
+      <c r="Q284" t="n">
+        <v>10.77</v>
+      </c>
+      <c r="R284" t="n">
+        <v>3.759</v>
+      </c>
+      <c r="S284" t="n">
+        <v>0.523</v>
+      </c>
+      <c r="T284" t="n">
+        <v>15.27</v>
+      </c>
+      <c r="AC284" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AD284" t="n">
+        <v>394.6</v>
+      </c>
+      <c r="AE284" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AF284" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG284" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AH284" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AL284" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AM284" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AN284" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AR284" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AS284" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AT284" t="n">
+        <v>227.7</v>
+      </c>
+    </row>
+    <row r="285">
+      <c r="A285" t="n">
+        <v>106</v>
+      </c>
+      <c r="B285" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C285" t="inlineStr">
+        <is>
+          <t>2026-05-13T19:20:41</t>
+        </is>
+      </c>
+      <c r="D285" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E285" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F285" t="inlineStr">
+        <is>
+          <t>41.30 kVA</t>
+        </is>
+      </c>
+      <c r="G285" t="inlineStr">
+        <is>
+          <t>41.30%</t>
+        </is>
+      </c>
+      <c r="H285" t="inlineStr">
+        <is>
+          <t>10.71%</t>
+        </is>
+      </c>
+      <c r="I285" t="n">
+        <v>60.4</v>
+      </c>
+      <c r="J285" t="n">
+        <v>70.7</v>
+      </c>
+      <c r="K285" t="n">
+        <v>51.64</v>
+      </c>
+      <c r="L285" t="n">
+        <v>51.45</v>
+      </c>
+      <c r="M285" t="n">
+        <v>51.25</v>
+      </c>
+      <c r="N285" t="n">
+        <v>70</v>
+      </c>
+      <c r="O285" t="n">
+        <v>54.39</v>
+      </c>
+      <c r="P285" t="n">
+        <v>42.93</v>
+      </c>
+      <c r="Q285" t="n">
+        <v>13.43</v>
+      </c>
+      <c r="R285" t="n">
+        <v>9.06</v>
+      </c>
+      <c r="S285" t="n">
+        <v>0.575</v>
+      </c>
+      <c r="T285" t="n">
+        <v>13.52</v>
+      </c>
+      <c r="AC285" t="n">
+        <v>389.4</v>
+      </c>
+      <c r="AD285" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AE285" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AF285" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AG285" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AH285" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL285" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AM285" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AN285" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AR285" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AS285" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AT285" t="n">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="286">
+      <c r="A286" t="n">
+        <v>105</v>
+      </c>
+      <c r="B286" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C286" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:56:36</t>
+        </is>
+      </c>
+      <c r="D286" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E286" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F286" t="inlineStr">
+        <is>
+          <t>39.22 kVA</t>
+        </is>
+      </c>
+      <c r="G286" t="inlineStr">
+        <is>
+          <t>39.22%</t>
+        </is>
+      </c>
+      <c r="H286" t="inlineStr">
+        <is>
+          <t>18.95%</t>
+        </is>
+      </c>
+      <c r="I286" t="n">
+        <v>73.59999999999999</v>
+      </c>
+      <c r="J286" t="n">
+        <v>53.98</v>
+      </c>
+      <c r="K286" t="n">
+        <v>44.35</v>
+      </c>
+      <c r="L286" t="n">
+        <v>50.6</v>
+      </c>
+      <c r="M286" t="n">
+        <v>67.2</v>
+      </c>
+      <c r="N286" t="n">
+        <v>43.69</v>
+      </c>
+      <c r="O286" t="n">
+        <v>46.05</v>
+      </c>
+      <c r="P286" t="n">
+        <v>40.7</v>
+      </c>
+      <c r="Q286" t="n">
+        <v>10.58</v>
+      </c>
+      <c r="R286" t="n">
+        <v>8.039999999999999</v>
+      </c>
+      <c r="S286" t="n">
+        <v>0.07099999999999999</v>
+      </c>
+      <c r="T286" t="n">
+        <v>11.58</v>
+      </c>
+      <c r="AC286" t="n">
+        <v>393.3</v>
+      </c>
+      <c r="AD286" t="n">
+        <v>396.6</v>
+      </c>
+      <c r="AE286" t="n">
+        <v>395.4</v>
+      </c>
+      <c r="AF286" t="n">
+        <v>227</v>
+      </c>
+      <c r="AG286" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AH286" t="n">
+        <v>229.3</v>
+      </c>
+      <c r="AL286" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AM286" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AN286" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AR286" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AS286" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AT286" t="n">
+        <v>229.5</v>
+      </c>
+    </row>
+    <row r="287">
+      <c r="A287" t="n">
+        <v>104</v>
+      </c>
+      <c r="B287" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C287" t="inlineStr">
+        <is>
+          <t>2026-04-27T10:05:18</t>
+        </is>
+      </c>
+      <c r="D287" t="inlineStr">
+        <is>
+          <t>AGT 16</t>
+        </is>
+      </c>
+      <c r="E287" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F287" t="inlineStr">
+        <is>
+          <t>29.40 kVA</t>
+        </is>
+      </c>
+      <c r="G287" t="inlineStr">
+        <is>
+          <t>29.40%</t>
+        </is>
+      </c>
+      <c r="H287" t="inlineStr">
+        <is>
+          <t>3.84%</t>
+        </is>
+      </c>
+      <c r="I287" t="n">
+        <v>42.79</v>
+      </c>
+      <c r="J287" t="n">
+        <v>45.46</v>
+      </c>
+      <c r="K287" t="n">
+        <v>40.7</v>
+      </c>
+      <c r="L287" t="n">
+        <v>26.88</v>
+      </c>
+      <c r="M287" t="n">
+        <v>34.07</v>
+      </c>
+      <c r="N287" t="n">
+        <v>38.12</v>
+      </c>
+      <c r="O287" t="n">
+        <v>43.11</v>
+      </c>
+      <c r="P287" t="n">
+        <v>19.66</v>
+      </c>
+      <c r="Q287" t="n">
+        <v>7.8</v>
+      </c>
+      <c r="R287" t="n">
+        <v>6.2</v>
+      </c>
+      <c r="S287" t="n">
+        <v>0.301</v>
+      </c>
+      <c r="T287" t="n">
+        <v>9.26</v>
+      </c>
+      <c r="AC287" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AD287" t="n">
+        <v>396.7</v>
+      </c>
+      <c r="AE287" t="n">
+        <v>394.3</v>
+      </c>
+      <c r="AF287" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AG287" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AH287" t="n">
+        <v>228.7</v>
+      </c>
+      <c r="AL287" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AM287" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AN287" t="n">
+        <v>228.8</v>
+      </c>
+      <c r="AR287" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS287" t="n">
+        <v>228.6</v>
+      </c>
+      <c r="AT287" t="n">
+        <v>228.3</v>
+      </c>
+    </row>
+    <row r="288">
+      <c r="A288" t="n">
+        <v>103</v>
+      </c>
+      <c r="B288" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C288" t="inlineStr">
+        <is>
+          <t>2026-06-24T18:57:49</t>
+        </is>
+      </c>
+      <c r="D288" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E288" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F288" t="inlineStr">
+        <is>
+          <t>71.64 kVA</t>
+        </is>
+      </c>
+      <c r="G288" t="inlineStr">
+        <is>
+          <t>71.64%</t>
+        </is>
+      </c>
+      <c r="H288" t="inlineStr">
+        <is>
+          <t>4.23%</t>
+        </is>
+      </c>
+      <c r="I288" t="n">
+        <v>112.4</v>
+      </c>
+      <c r="J288" t="n">
+        <v>104.8</v>
+      </c>
+      <c r="K288" t="n">
+        <v>99.90000000000001</v>
+      </c>
+      <c r="L288" t="n">
+        <v>80</v>
+      </c>
+      <c r="M288" t="n">
+        <v>47.86</v>
+      </c>
+      <c r="N288" t="n">
+        <v>46.99</v>
+      </c>
+      <c r="O288" t="n">
+        <v>47.82</v>
+      </c>
+      <c r="P288" t="n">
+        <v>40.43</v>
+      </c>
+      <c r="Q288" t="n">
+        <v>73.8</v>
+      </c>
+      <c r="R288" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="S288" t="n">
+        <v>56.7</v>
+      </c>
+      <c r="T288" t="n">
+        <v>42.69</v>
+      </c>
+      <c r="AC288" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AD288" t="n">
+        <v>392</v>
+      </c>
+      <c r="AE288" t="n">
+        <v>391</v>
+      </c>
+      <c r="AF288" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AG288" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH288" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AL288" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AM288" t="n">
+        <v>226</v>
+      </c>
+      <c r="AN288" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AR288" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AS288" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AT288" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="289">
+      <c r="A289" t="n">
+        <v>102</v>
+      </c>
+      <c r="B289" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C289" t="inlineStr">
+        <is>
+          <t>2026-06-08T10:19:46</t>
+        </is>
+      </c>
+      <c r="D289" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E289" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F289" t="inlineStr">
+        <is>
+          <t>58.36 kVA</t>
+        </is>
+      </c>
+      <c r="G289" t="inlineStr">
+        <is>
+          <t>58.36%</t>
+        </is>
+      </c>
+      <c r="H289" t="inlineStr">
+        <is>
+          <t>7.88%</t>
+        </is>
+      </c>
+      <c r="I289" t="n">
+        <v>76.3</v>
+      </c>
+      <c r="J289" t="n">
+        <v>87.09999999999999</v>
+      </c>
+      <c r="K289" t="n">
+        <v>96.2</v>
+      </c>
+      <c r="L289" t="n">
+        <v>52.93</v>
+      </c>
+      <c r="M289" t="n">
+        <v>21.14</v>
+      </c>
+      <c r="N289" t="n">
+        <v>31.06</v>
+      </c>
+      <c r="O289" t="n">
+        <v>51.83</v>
+      </c>
+      <c r="P289" t="n">
+        <v>38.98</v>
+      </c>
+      <c r="Q289" t="n">
+        <v>52.87</v>
+      </c>
+      <c r="R289" t="n">
+        <v>58.1</v>
+      </c>
+      <c r="S289" t="n">
+        <v>45.76</v>
+      </c>
+      <c r="T289" t="n">
+        <v>20.64</v>
+      </c>
+      <c r="AC289" t="n">
+        <v>388.4</v>
+      </c>
+      <c r="AD289" t="n">
+        <v>388.1</v>
+      </c>
+      <c r="AE289" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AF289" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AG289" t="n">
+        <v>223.6</v>
+      </c>
+      <c r="AH289" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AL289" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AM289" t="n">
+        <v>223.5</v>
+      </c>
+      <c r="AN289" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AR289" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AS289" t="n">
+        <v>223.6</v>
+      </c>
+      <c r="AT289" t="n">
+        <v>225.3</v>
+      </c>
+    </row>
+    <row r="290">
+      <c r="A290" t="n">
+        <v>101</v>
+      </c>
+      <c r="B290" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C290" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:47:47</t>
+        </is>
+      </c>
+      <c r="D290" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E290" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F290" t="inlineStr">
+        <is>
+          <t>73.25 kVA</t>
+        </is>
+      </c>
+      <c r="G290" t="inlineStr">
+        <is>
+          <t>73.25%</t>
+        </is>
+      </c>
+      <c r="H290" t="inlineStr">
+        <is>
+          <t>3.33%</t>
+        </is>
+      </c>
+      <c r="I290" t="n">
+        <v>105.3</v>
+      </c>
+      <c r="J290" t="n">
+        <v>113.4</v>
+      </c>
+      <c r="K290" t="n">
+        <v>105.3</v>
+      </c>
+      <c r="L290" t="n">
+        <v>76.3</v>
+      </c>
+      <c r="M290" t="n">
+        <v>42.97</v>
+      </c>
+      <c r="N290" t="n">
+        <v>36.43</v>
+      </c>
+      <c r="O290" t="n">
+        <v>54.36</v>
+      </c>
+      <c r="P290" t="n">
+        <v>41.71</v>
+      </c>
+      <c r="Q290" t="n">
+        <v>63.4</v>
+      </c>
+      <c r="R290" t="n">
+        <v>62.1</v>
+      </c>
+      <c r="S290" t="n">
+        <v>55.8</v>
+      </c>
+      <c r="T290" t="n">
+        <v>38.81</v>
+      </c>
+      <c r="AC290" t="n">
+        <v>390.7</v>
+      </c>
+      <c r="AD290" t="n">
+        <v>392</v>
+      </c>
+      <c r="AE290" t="n">
+        <v>392.1</v>
+      </c>
+      <c r="AF290" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG290" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AH290" t="n">
+        <v>226.8</v>
+      </c>
+      <c r="AL290" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AM290" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AN290" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR290" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AS290" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AT290" t="n">
+        <v>226.9</v>
+      </c>
+    </row>
+    <row r="291">
+      <c r="A291" t="n">
+        <v>100</v>
+      </c>
+      <c r="B291" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C291" t="inlineStr">
+        <is>
+          <t>2026-04-27T09:55:20</t>
+        </is>
+      </c>
+      <c r="D291" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E291" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F291" t="inlineStr">
+        <is>
+          <t>62.23 kVA</t>
+        </is>
+      </c>
+      <c r="G291" t="inlineStr">
+        <is>
+          <t>62.23%</t>
+        </is>
+      </c>
+      <c r="H291" t="inlineStr">
+        <is>
+          <t>11.59%</t>
+        </is>
+      </c>
+      <c r="I291" t="n">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="J291" t="n">
+        <v>95.8</v>
+      </c>
+      <c r="K291" t="n">
+        <v>103.9</v>
+      </c>
+      <c r="L291" t="n">
+        <v>56.34</v>
+      </c>
+      <c r="Q291" t="n">
+        <v>47.13</v>
+      </c>
+      <c r="R291" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="S291" t="n">
+        <v>42.2</v>
+      </c>
+      <c r="T291" t="n">
+        <v>21.18</v>
+      </c>
+      <c r="AC291" t="n">
+        <v>388.9</v>
+      </c>
+      <c r="AD291" t="n">
+        <v>390.7</v>
+      </c>
+      <c r="AE291" t="n">
+        <v>393.7</v>
+      </c>
+      <c r="AF291" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG291" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AH291" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AR291" t="n">
+        <v>226</v>
+      </c>
+      <c r="AS291" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AT291" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="292">
+      <c r="A292" t="n">
+        <v>99</v>
+      </c>
+      <c r="B292" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C292" t="inlineStr">
+        <is>
+          <t>2026-05-22T18:44:44</t>
+        </is>
+      </c>
+      <c r="D292" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E292" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F292" t="inlineStr">
+        <is>
+          <t>65.53 kVA</t>
+        </is>
+      </c>
+      <c r="G292" t="inlineStr">
+        <is>
+          <t>65.53%</t>
+        </is>
+      </c>
+      <c r="H292" t="inlineStr">
+        <is>
+          <t>6.25%</t>
+        </is>
+      </c>
+      <c r="I292" t="n">
+        <v>105.6</v>
+      </c>
+      <c r="J292" t="n">
+        <v>87.59999999999999</v>
+      </c>
+      <c r="K292" t="n">
+        <v>96.8</v>
+      </c>
+      <c r="L292" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="M292" t="n">
+        <v>37.22</v>
+      </c>
+      <c r="N292" t="n">
+        <v>35.9</v>
+      </c>
+      <c r="O292" t="n">
+        <v>54.72</v>
+      </c>
+      <c r="P292" t="n">
+        <v>45.14</v>
+      </c>
+      <c r="Q292" t="n">
+        <v>75.59999999999999</v>
+      </c>
+      <c r="R292" t="n">
+        <v>58.3</v>
+      </c>
+      <c r="S292" t="n">
+        <v>46.74</v>
+      </c>
+      <c r="T292" t="n">
+        <v>44.23</v>
+      </c>
+      <c r="AC292" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AD292" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AE292" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AF292" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG292" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AH292" t="n">
+        <v>226</v>
+      </c>
+      <c r="AL292" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AM292" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AN292" t="n">
+        <v>226</v>
+      </c>
+      <c r="AR292" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AS292" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AT292" t="n">
+        <v>225.9</v>
+      </c>
+    </row>
+    <row r="293">
+      <c r="A293" t="n">
+        <v>98</v>
+      </c>
+      <c r="B293" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C293" t="inlineStr">
+        <is>
+          <t>2026-05-22T09:17:21</t>
+        </is>
+      </c>
+      <c r="D293" t="inlineStr">
+        <is>
+          <t>AGT 15</t>
+        </is>
+      </c>
+      <c r="E293" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F293" t="inlineStr">
+        <is>
+          <t>66.85 kVA</t>
+        </is>
+      </c>
+      <c r="G293" t="inlineStr">
+        <is>
+          <t>66.85%</t>
+        </is>
+      </c>
+      <c r="H293" t="inlineStr">
+        <is>
+          <t>13.35%</t>
+        </is>
+      </c>
+      <c r="I293" t="n">
+        <v>79.09999999999999</v>
+      </c>
+      <c r="J293" t="n">
+        <v>106.8</v>
+      </c>
+      <c r="K293" t="n">
+        <v>110.8</v>
+      </c>
+      <c r="L293" t="n">
+        <v>58.9</v>
+      </c>
+      <c r="M293" t="n">
+        <v>27.08</v>
+      </c>
+      <c r="N293" t="n">
+        <v>35.77</v>
+      </c>
+      <c r="O293" t="n">
+        <v>62.2</v>
+      </c>
+      <c r="P293" t="n">
+        <v>36.53</v>
+      </c>
+      <c r="Q293" t="n">
+        <v>47.46</v>
+      </c>
+      <c r="R293" t="n">
+        <v>66.90000000000001</v>
+      </c>
+      <c r="S293" t="n">
+        <v>55.25</v>
+      </c>
+      <c r="T293" t="n">
+        <v>22.92</v>
+      </c>
+      <c r="AC293" t="n">
+        <v>388.8</v>
+      </c>
+      <c r="AD293" t="n">
+        <v>389.2</v>
+      </c>
+      <c r="AE293" t="n">
+        <v>392.8</v>
+      </c>
+      <c r="AF293" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG293" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AH293" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AL293" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AM293" t="n">
+        <v>224</v>
+      </c>
+      <c r="AN293" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AR293" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AS293" t="n">
+        <v>224</v>
+      </c>
+      <c r="AT293" t="n">
+        <v>225.9</v>
+      </c>
+    </row>
+    <row r="294">
+      <c r="A294" t="n">
+        <v>97</v>
+      </c>
+      <c r="B294" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C294" t="inlineStr">
+        <is>
+          <t>2026-06-17T09:23:42</t>
+        </is>
+      </c>
+      <c r="D294" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E294" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F294" t="inlineStr">
+        <is>
+          <t>96.69 kVA</t>
+        </is>
+      </c>
+      <c r="G294" t="inlineStr">
+        <is>
+          <t>48.34%</t>
+        </is>
+      </c>
+      <c r="H294" t="inlineStr">
+        <is>
+          <t>13.62%</t>
+        </is>
+      </c>
+      <c r="I294" t="n">
+        <v>167.4</v>
+      </c>
+      <c r="J294" t="n">
+        <v>123.1</v>
+      </c>
+      <c r="K294" t="n">
+        <v>126.5</v>
+      </c>
+      <c r="L294" t="n">
+        <v>74.90000000000001</v>
+      </c>
+      <c r="M294" t="n">
+        <v>112.1</v>
+      </c>
+      <c r="N294" t="n">
+        <v>60.4</v>
+      </c>
+      <c r="O294" t="n">
+        <v>48.26</v>
+      </c>
+      <c r="P294" t="n">
+        <v>64.09999999999999</v>
+      </c>
+      <c r="Q294" t="n">
+        <v>56.7</v>
+      </c>
+      <c r="R294" t="n">
+        <v>59.79</v>
+      </c>
+      <c r="S294" t="n">
+        <v>79</v>
+      </c>
+      <c r="T294" t="n">
+        <v>24.41</v>
+      </c>
+      <c r="AC294" t="n">
+        <v>400.4</v>
+      </c>
+      <c r="AD294" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AE294" t="n">
+        <v>401</v>
+      </c>
+      <c r="AF294" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AG294" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AH294" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AL294" t="n">
+        <v>230.7</v>
+      </c>
+      <c r="AM294" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AN294" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AR294" t="n">
+        <v>230.7</v>
+      </c>
+      <c r="AS294" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AT294" t="n">
+        <v>232.4</v>
+      </c>
+    </row>
+    <row r="295">
+      <c r="A295" t="n">
+        <v>96</v>
+      </c>
+      <c r="B295" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C295" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:20:42</t>
+        </is>
+      </c>
+      <c r="D295" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E295" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F295" t="inlineStr">
+        <is>
+          <t>114.23 kVA</t>
+        </is>
+      </c>
+      <c r="G295" t="inlineStr">
+        <is>
+          <t>57.11%</t>
+        </is>
+      </c>
+      <c r="H295" t="inlineStr">
+        <is>
+          <t>8.06%</t>
+        </is>
+      </c>
+      <c r="I295" t="n">
+        <v>154.9</v>
+      </c>
+      <c r="J295" t="n">
+        <v>183</v>
+      </c>
+      <c r="K295" t="n">
+        <v>151.9</v>
+      </c>
+      <c r="L295" t="n">
+        <v>98.8</v>
+      </c>
+      <c r="M295" t="n">
+        <v>95.90000000000001</v>
+      </c>
+      <c r="N295" t="n">
+        <v>94.3</v>
+      </c>
+      <c r="O295" t="n">
+        <v>68.40000000000001</v>
+      </c>
+      <c r="P295" t="n">
+        <v>61.1</v>
+      </c>
+      <c r="Q295" t="n">
+        <v>67</v>
+      </c>
+      <c r="R295" t="n">
+        <v>91.3</v>
+      </c>
+      <c r="S295" t="n">
+        <v>89.40000000000001</v>
+      </c>
+      <c r="T295" t="n">
+        <v>38.99</v>
+      </c>
+      <c r="AC295" t="n">
+        <v>403.3</v>
+      </c>
+      <c r="AD295" t="n">
+        <v>404.5</v>
+      </c>
+      <c r="AE295" t="n">
+        <v>404</v>
+      </c>
+      <c r="AF295" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AG295" t="n">
+        <v>233</v>
+      </c>
+      <c r="AH295" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AL295" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AM295" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AN295" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AR295" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AS295" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AT295" t="n">
+        <v>233.6</v>
+      </c>
+    </row>
+    <row r="296">
+      <c r="A296" t="n">
+        <v>95</v>
+      </c>
+      <c r="B296" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C296" t="inlineStr">
+        <is>
+          <t>2026-04-27T09:29:00</t>
+        </is>
+      </c>
+      <c r="D296" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E296" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F296" t="inlineStr">
+        <is>
+          <t>113.82 kVA</t>
+        </is>
+      </c>
+      <c r="G296" t="inlineStr">
+        <is>
+          <t>56.91%</t>
+        </is>
+      </c>
+      <c r="H296" t="inlineStr">
+        <is>
+          <t>18.75%</t>
+        </is>
+      </c>
+      <c r="I296" t="n">
+        <v>209.4</v>
+      </c>
+      <c r="J296" t="n">
+        <v>144.2</v>
+      </c>
+      <c r="K296" t="n">
+        <v>136.7</v>
+      </c>
+      <c r="L296" t="n">
+        <v>93.09999999999999</v>
+      </c>
+      <c r="M296" t="n">
+        <v>139.1</v>
+      </c>
+      <c r="N296" t="n">
+        <v>73.5</v>
+      </c>
+      <c r="O296" t="n">
+        <v>49.27</v>
+      </c>
+      <c r="P296" t="n">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="Q296" t="n">
+        <v>75.90000000000001</v>
+      </c>
+      <c r="R296" t="n">
+        <v>63.6</v>
+      </c>
+      <c r="S296" t="n">
+        <v>84.40000000000001</v>
+      </c>
+      <c r="T296" t="n">
+        <v>31.09</v>
+      </c>
+      <c r="AC296" t="n">
+        <v>399.4</v>
+      </c>
+      <c r="AD296" t="n">
+        <v>404.3</v>
+      </c>
+      <c r="AE296" t="n">
+        <v>402.6</v>
+      </c>
+      <c r="AF296" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AG296" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AH296" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AL296" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AM296" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AN296" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AR296" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AS296" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AT296" t="n">
+        <v>233.5</v>
+      </c>
+    </row>
+    <row r="297">
+      <c r="A297" t="n">
+        <v>94</v>
+      </c>
+      <c r="B297" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C297" t="inlineStr">
+        <is>
+          <t>2026-06-17T19:47:57</t>
+        </is>
+      </c>
+      <c r="D297" t="inlineStr">
+        <is>
+          <t>AGT 14</t>
+        </is>
+      </c>
+      <c r="E297" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F297" t="inlineStr">
+        <is>
+          <t>118.20 kVA</t>
+        </is>
+      </c>
+      <c r="G297" t="inlineStr">
+        <is>
+          <t>59.10%</t>
+        </is>
+      </c>
+      <c r="H297" t="inlineStr">
+        <is>
+          <t>9.40%</t>
+        </is>
+      </c>
+      <c r="I297" t="n">
+        <v>165.2</v>
+      </c>
+      <c r="J297" t="n">
+        <v>193.1</v>
+      </c>
+      <c r="K297" t="n">
+        <v>149.4</v>
+      </c>
+      <c r="L297" t="n">
+        <v>104.5</v>
+      </c>
+      <c r="M297" t="n">
+        <v>95.7</v>
+      </c>
+      <c r="N297" t="n">
+        <v>102.5</v>
+      </c>
+      <c r="O297" t="n">
+        <v>56.8</v>
+      </c>
+      <c r="P297" t="n">
+        <v>67.2</v>
+      </c>
+      <c r="Q297" t="n">
+        <v>58</v>
+      </c>
+      <c r="R297" t="n">
+        <v>88.3</v>
+      </c>
+      <c r="S297" t="n">
+        <v>92.8</v>
+      </c>
+      <c r="T297" t="n">
+        <v>43.33</v>
+      </c>
+      <c r="AC297" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AD297" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AE297" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AF297" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AG297" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AH297" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AL297" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AM297" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AN297" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AR297" t="n">
+        <v>232.5</v>
+      </c>
+      <c r="AS297" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AT297" t="n">
+        <v>233.3</v>
+      </c>
+    </row>
+    <row r="298">
+      <c r="A298" t="n">
+        <v>93</v>
+      </c>
+      <c r="B298" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C298" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:12:27</t>
+        </is>
+      </c>
+      <c r="D298" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E298" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F298" t="inlineStr">
+        <is>
+          <t>109.74 kVA</t>
+        </is>
+      </c>
+      <c r="G298" t="inlineStr">
+        <is>
+          <t>68.59%</t>
+        </is>
+      </c>
+      <c r="H298" t="inlineStr">
+        <is>
+          <t>3.44%</t>
+        </is>
+      </c>
+      <c r="I298" t="n">
+        <v>165.3</v>
+      </c>
+      <c r="J298" t="n">
+        <v>152.6</v>
+      </c>
+      <c r="K298" t="n">
+        <v>153.7</v>
+      </c>
+      <c r="L298" t="n">
+        <v>112.1</v>
+      </c>
+      <c r="M298" t="n">
+        <v>113.2</v>
+      </c>
+      <c r="N298" t="n">
+        <v>123</v>
+      </c>
+      <c r="O298" t="n">
+        <v>99.59999999999999</v>
+      </c>
+      <c r="P298" t="n">
+        <v>67.09999999999999</v>
+      </c>
+      <c r="Q298" t="n">
+        <v>51.94</v>
+      </c>
+      <c r="R298" t="n">
+        <v>36.1</v>
+      </c>
+      <c r="S298" t="n">
+        <v>63.7</v>
+      </c>
+      <c r="T298" t="n">
+        <v>40.29</v>
+      </c>
+      <c r="AC298" t="n">
+        <v>402.2</v>
+      </c>
+      <c r="AD298" t="n">
+        <v>404.1</v>
+      </c>
+      <c r="AE298" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AF298" t="n">
+        <v>232</v>
+      </c>
+      <c r="AG298" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AH298" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL298" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AM298" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AN298" t="n">
+        <v>233</v>
+      </c>
+      <c r="AR298" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AS298" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AT298" t="n">
+        <v>233.2</v>
+      </c>
+    </row>
+    <row r="299">
+      <c r="A299" t="n">
+        <v>92</v>
+      </c>
+      <c r="B299" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C299" t="inlineStr">
+        <is>
+          <t>2026-04-27T09:10:31</t>
+        </is>
+      </c>
+      <c r="D299" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E299" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F299" t="inlineStr">
+        <is>
+          <t>109.32 kVA</t>
+        </is>
+      </c>
+      <c r="G299" t="inlineStr">
+        <is>
+          <t>68.32%</t>
+        </is>
+      </c>
+      <c r="H299" t="inlineStr">
+        <is>
+          <t>21.32%</t>
+        </is>
+      </c>
+      <c r="I299" t="n">
+        <v>207.6</v>
+      </c>
+      <c r="J299" t="n">
+        <v>128.9</v>
+      </c>
+      <c r="K299" t="n">
+        <v>135.4</v>
+      </c>
+      <c r="L299" t="n">
+        <v>93.90000000000001</v>
+      </c>
+      <c r="M299" t="n">
+        <v>154.5</v>
+      </c>
+      <c r="N299" t="n">
+        <v>106.6</v>
+      </c>
+      <c r="O299" t="n">
+        <v>101.2</v>
+      </c>
+      <c r="P299" t="n">
+        <v>47.16</v>
+      </c>
+      <c r="Q299" t="n">
+        <v>61.3</v>
+      </c>
+      <c r="R299" t="n">
+        <v>25.75</v>
+      </c>
+      <c r="S299" t="n">
+        <v>38.11</v>
+      </c>
+      <c r="T299" t="n">
+        <v>32.14</v>
+      </c>
+      <c r="AC299" t="n">
+        <v>398.2</v>
+      </c>
+      <c r="AD299" t="n">
+        <v>403.6</v>
+      </c>
+      <c r="AE299" t="n">
+        <v>401.9</v>
+      </c>
+      <c r="AF299" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AG299" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AH299" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL299" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AM299" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AN299" t="n">
+        <v>233.2</v>
+      </c>
+      <c r="AR299" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AS299" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AT299" t="n">
+        <v>233.3</v>
+      </c>
+    </row>
+    <row r="300">
+      <c r="A300" t="n">
+        <v>91</v>
+      </c>
+      <c r="B300" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C300" t="inlineStr">
+        <is>
+          <t>2026-05-22T19:22:26</t>
+        </is>
+      </c>
+      <c r="D300" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E300" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F300" t="inlineStr">
+        <is>
+          <t>112.88 kVA</t>
+        </is>
+      </c>
+      <c r="G300" t="inlineStr">
+        <is>
+          <t>70.55%</t>
+        </is>
+      </c>
+      <c r="H300" t="inlineStr">
+        <is>
+          <t>3.35%</t>
+        </is>
+      </c>
+      <c r="I300" t="n">
+        <v>162.2</v>
+      </c>
+      <c r="J300" t="n">
+        <v>153.8</v>
+      </c>
+      <c r="K300" t="n">
+        <v>169.8</v>
+      </c>
+      <c r="L300" t="n">
+        <v>118.2</v>
+      </c>
+      <c r="M300" t="n">
+        <v>114.9</v>
+      </c>
+      <c r="N300" t="n">
+        <v>116.9</v>
+      </c>
+      <c r="O300" t="n">
+        <v>108.7</v>
+      </c>
+      <c r="P300" t="n">
+        <v>67.59999999999999</v>
+      </c>
+      <c r="Q300" t="n">
+        <v>54.73</v>
+      </c>
+      <c r="R300" t="n">
+        <v>43.18</v>
+      </c>
+      <c r="S300" t="n">
+        <v>61.6</v>
+      </c>
+      <c r="T300" t="n">
+        <v>40.59</v>
+      </c>
+      <c r="AC300" t="n">
+        <v>402</v>
+      </c>
+      <c r="AD300" t="n">
+        <v>403.8</v>
+      </c>
+      <c r="AE300" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AF300" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AG300" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AH300" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AL300" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AM300" t="n">
+        <v>232.6</v>
+      </c>
+      <c r="AN300" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AR300" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AS300" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AT300" t="n">
+        <v>232.7</v>
+      </c>
+    </row>
+    <row r="301">
+      <c r="A301" t="n">
+        <v>90</v>
+      </c>
+      <c r="B301" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C301" t="inlineStr">
+        <is>
+          <t>2026-06-24T18:42:24</t>
+        </is>
+      </c>
+      <c r="D301" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E301" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F301" t="inlineStr">
+        <is>
+          <t>136.76 kVA</t>
+        </is>
+      </c>
+      <c r="G301" t="inlineStr">
+        <is>
+          <t>85.47%</t>
+        </is>
+      </c>
+      <c r="H301" t="inlineStr">
+        <is>
+          <t>7.82%</t>
+        </is>
+      </c>
+      <c r="I301" t="n">
+        <v>219.4</v>
+      </c>
+      <c r="J301" t="n">
+        <v>197.2</v>
+      </c>
+      <c r="K301" t="n">
+        <v>173.7</v>
+      </c>
+      <c r="L301" t="n">
+        <v>123.8</v>
+      </c>
+      <c r="M301" t="n">
+        <v>134</v>
+      </c>
+      <c r="N301" t="n">
+        <v>140.5</v>
+      </c>
+      <c r="O301" t="n">
+        <v>108.4</v>
+      </c>
+      <c r="P301" t="n">
+        <v>75.8</v>
+      </c>
+      <c r="Q301" t="n">
+        <v>85.3</v>
+      </c>
+      <c r="R301" t="n">
+        <v>58.68</v>
+      </c>
+      <c r="S301" t="n">
+        <v>62.7</v>
+      </c>
+      <c r="T301" t="n">
+        <v>41.39</v>
+      </c>
+      <c r="AC301" t="n">
+        <v>399.7</v>
+      </c>
+      <c r="AD301" t="n">
+        <v>402.1</v>
+      </c>
+      <c r="AE301" t="n">
+        <v>402</v>
+      </c>
+      <c r="AF301" t="n">
+        <v>231</v>
+      </c>
+      <c r="AG301" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AH301" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AL301" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AM301" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AN301" t="n">
+        <v>232.9</v>
+      </c>
+      <c r="AR301" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AS301" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AT301" t="n">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="302">
+      <c r="A302" t="n">
+        <v>89</v>
+      </c>
+      <c r="B302" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C302" t="inlineStr">
+        <is>
+          <t>2026-06-24T09:07:04</t>
+        </is>
+      </c>
+      <c r="D302" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E302" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F302" t="inlineStr">
+        <is>
+          <t>96.12 kVA</t>
+        </is>
+      </c>
+      <c r="G302" t="inlineStr">
+        <is>
+          <t>60.08%</t>
+        </is>
+      </c>
+      <c r="H302" t="inlineStr">
+        <is>
+          <t>12.19%</t>
+        </is>
+      </c>
+      <c r="I302" t="n">
+        <v>163.5</v>
+      </c>
+      <c r="J302" t="n">
+        <v>116.6</v>
+      </c>
+      <c r="K302" t="n">
+        <v>134.6</v>
+      </c>
+      <c r="L302" t="n">
+        <v>73</v>
+      </c>
+      <c r="M302" t="n">
+        <v>112.1</v>
+      </c>
+      <c r="N302" t="n">
+        <v>86.7</v>
+      </c>
+      <c r="O302" t="n">
+        <v>97.2</v>
+      </c>
+      <c r="P302" t="n">
+        <v>40.02</v>
+      </c>
+      <c r="Q302" t="n">
+        <v>52.35</v>
+      </c>
+      <c r="R302" t="n">
+        <v>28.9</v>
+      </c>
+      <c r="S302" t="n">
+        <v>35.87</v>
+      </c>
+      <c r="T302" t="n">
+        <v>25.26</v>
+      </c>
+      <c r="AC302" t="n">
+        <v>399.6</v>
+      </c>
+      <c r="AD302" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AE302" t="n">
+        <v>401.3</v>
+      </c>
+      <c r="AF302" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AG302" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AH302" t="n">
+        <v>232.8</v>
+      </c>
+      <c r="AL302" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AM302" t="n">
+        <v>231.8</v>
+      </c>
+      <c r="AN302" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AR302" t="n">
+        <v>230.7</v>
+      </c>
+      <c r="AS302" t="n">
+        <v>231.8</v>
+      </c>
+      <c r="AT302" t="n">
+        <v>232.9</v>
+      </c>
+    </row>
+    <row r="303">
+      <c r="A303" t="n">
+        <v>88</v>
+      </c>
+      <c r="B303" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C303" t="inlineStr">
+        <is>
+          <t>2026-05-22T10:01:36</t>
+        </is>
+      </c>
+      <c r="D303" t="inlineStr">
+        <is>
+          <t>AGT 13</t>
+        </is>
+      </c>
+      <c r="E303" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F303" t="inlineStr">
+        <is>
+          <t>130.55 kVA</t>
+        </is>
+      </c>
+      <c r="G303" t="inlineStr">
+        <is>
+          <t>81.59%</t>
+        </is>
+      </c>
+      <c r="H303" t="inlineStr">
+        <is>
+          <t>21.21%</t>
+        </is>
+      </c>
+      <c r="I303" t="n">
+        <v>248.6</v>
+      </c>
+      <c r="J303" t="n">
+        <v>137.5</v>
+      </c>
+      <c r="K303" t="n">
+        <v>179.7</v>
+      </c>
+      <c r="L303" t="n">
+        <v>105.6</v>
+      </c>
+      <c r="M303" t="n">
+        <v>146.9</v>
+      </c>
+      <c r="N303" t="n">
+        <v>103</v>
+      </c>
+      <c r="O303" t="n">
+        <v>147.3</v>
+      </c>
+      <c r="P303" t="n">
+        <v>41.12</v>
+      </c>
+      <c r="Q303" t="n">
+        <v>95.5</v>
+      </c>
+      <c r="R303" t="n">
+        <v>38.47</v>
+      </c>
+      <c r="S303" t="n">
+        <v>39.21</v>
+      </c>
+      <c r="T303" t="n">
+        <v>44.18</v>
+      </c>
+      <c r="AC303" t="n">
+        <v>396.4</v>
+      </c>
+      <c r="AD303" t="n">
+        <v>403</v>
+      </c>
+      <c r="AE303" t="n">
+        <v>399.5</v>
+      </c>
+      <c r="AF303" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AG303" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AH303" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AL303" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AM303" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AN303" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AR303" t="n">
+        <v>228.4</v>
+      </c>
+      <c r="AS303" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AT303" t="n">
+        <v>232.3</v>
+      </c>
+    </row>
+    <row r="304">
+      <c r="A304" t="n">
+        <v>87</v>
+      </c>
+      <c r="B304" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C304" t="inlineStr">
+        <is>
+          <t>2026-05-08T10:43:45</t>
+        </is>
+      </c>
+      <c r="D304" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E304" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F304" t="inlineStr">
+        <is>
+          <t>67.21 kVA</t>
+        </is>
+      </c>
+      <c r="G304" t="inlineStr">
+        <is>
+          <t>67.21%</t>
+        </is>
+      </c>
+      <c r="H304" t="inlineStr">
+        <is>
+          <t>9.51%</t>
+        </is>
+      </c>
+      <c r="I304" t="n">
+        <v>102.1</v>
+      </c>
+      <c r="J304" t="n">
+        <v>111.1</v>
+      </c>
+      <c r="K304" t="n">
+        <v>85.3</v>
+      </c>
+      <c r="L304" t="n">
+        <v>52.34</v>
+      </c>
+      <c r="M304" t="n">
+        <v>17.57</v>
+      </c>
+      <c r="N304" t="n">
+        <v>43.33</v>
+      </c>
+      <c r="O304" t="n">
+        <v>46.74</v>
+      </c>
+      <c r="P304" t="n">
+        <v>36.09</v>
+      </c>
+      <c r="Q304" t="n">
+        <v>29.56</v>
+      </c>
+      <c r="R304" t="n">
+        <v>8.039999999999999</v>
+      </c>
+      <c r="S304" t="n">
+        <v>16.68</v>
+      </c>
+      <c r="T304" t="n">
+        <v>27.65</v>
+      </c>
+      <c r="U304" t="n">
+        <v>48.84</v>
+      </c>
+      <c r="V304" t="n">
+        <v>60.7</v>
+      </c>
+      <c r="W304" t="n">
+        <v>23.4</v>
+      </c>
+      <c r="X304" t="n">
+        <v>33.14</v>
+      </c>
+      <c r="AC304" t="n">
+        <v>388.5</v>
+      </c>
+      <c r="AD304" t="n">
+        <v>391</v>
+      </c>
+      <c r="AE304" t="n">
+        <v>390.5</v>
+      </c>
+      <c r="AF304" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AG304" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AH304" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AL304" t="n">
+        <v>224.5</v>
+      </c>
+      <c r="AM304" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AN304" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AR304" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AS304" t="n">
+        <v>224.5</v>
+      </c>
+      <c r="AT304" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AX304" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AY304" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AZ304" t="n">
+        <v>225.9</v>
+      </c>
+    </row>
+    <row r="305">
+      <c r="A305" t="n">
+        <v>86</v>
+      </c>
+      <c r="B305" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C305" t="inlineStr">
+        <is>
+          <t>2026-05-13T19:38:33</t>
+        </is>
+      </c>
+      <c r="D305" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E305" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F305" t="inlineStr">
+        <is>
+          <t>81.82 kVA</t>
+        </is>
+      </c>
+      <c r="G305" t="inlineStr">
+        <is>
+          <t>81.82%</t>
+        </is>
+      </c>
+      <c r="H305" t="inlineStr">
+        <is>
+          <t>9.43%</t>
+        </is>
+      </c>
+      <c r="I305" t="n">
+        <v>105</v>
+      </c>
+      <c r="J305" t="n">
+        <v>132.4</v>
+      </c>
+      <c r="K305" t="n">
+        <v>129.5</v>
+      </c>
+      <c r="L305" t="n">
+        <v>91.90000000000001</v>
+      </c>
+      <c r="M305" t="n">
+        <v>29.3</v>
+      </c>
+      <c r="N305" t="n">
+        <v>64.5</v>
+      </c>
+      <c r="O305" t="n">
+        <v>66.3</v>
+      </c>
+      <c r="P305" t="n">
+        <v>56.9</v>
+      </c>
+      <c r="Q305" t="n">
+        <v>43.02</v>
+      </c>
+      <c r="R305" t="n">
+        <v>16.23</v>
+      </c>
+      <c r="S305" t="n">
+        <v>29.17</v>
+      </c>
+      <c r="T305" t="n">
+        <v>28.01</v>
+      </c>
+      <c r="U305" t="n">
+        <v>35.59</v>
+      </c>
+      <c r="V305" t="n">
+        <v>46.77</v>
+      </c>
+      <c r="W305" t="n">
+        <v>33.47</v>
+      </c>
+      <c r="X305" t="n">
+        <v>25.31</v>
+      </c>
+      <c r="AC305" t="n">
+        <v>384.1</v>
+      </c>
+      <c r="AD305" t="n">
+        <v>386.3</v>
+      </c>
+      <c r="AE305" t="n">
+        <v>388.4</v>
+      </c>
+      <c r="AF305" t="n">
+        <v>223.2</v>
+      </c>
+      <c r="AG305" t="n">
+        <v>221.9</v>
+      </c>
+      <c r="AH305" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AL305" t="n">
+        <v>223</v>
+      </c>
+      <c r="AM305" t="n">
+        <v>222.4</v>
+      </c>
+      <c r="AN305" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AR305" t="n">
+        <v>223.1</v>
+      </c>
+      <c r="AS305" t="n">
+        <v>222.3</v>
+      </c>
+      <c r="AT305" t="n">
+        <v>224</v>
+      </c>
+      <c r="AX305" t="n">
+        <v>223</v>
+      </c>
+      <c r="AY305" t="n">
+        <v>222.2</v>
+      </c>
+      <c r="AZ305" t="n">
+        <v>224.4</v>
+      </c>
+    </row>
+    <row r="306">
+      <c r="A306" t="n">
+        <v>85</v>
+      </c>
+      <c r="B306" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C306" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:39:33</t>
+        </is>
+      </c>
+      <c r="D306" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E306" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F306" t="inlineStr">
+        <is>
+          <t>52.01 kVA</t>
+        </is>
+      </c>
+      <c r="G306" t="inlineStr">
+        <is>
+          <t>52.01%</t>
+        </is>
+      </c>
+      <c r="H306" t="inlineStr">
+        <is>
+          <t>21.58%</t>
+        </is>
+      </c>
+      <c r="I306" t="n">
+        <v>51.66</v>
+      </c>
+      <c r="J306" t="n">
+        <v>100.5</v>
+      </c>
+      <c r="K306" t="n">
+        <v>77</v>
+      </c>
+      <c r="L306" t="n">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="M306" t="n">
+        <v>24.85</v>
+      </c>
+      <c r="N306" t="n">
+        <v>55.28</v>
+      </c>
+      <c r="O306" t="n">
+        <v>54.98</v>
+      </c>
+      <c r="P306" t="n">
+        <v>46.22</v>
+      </c>
+      <c r="Q306" t="n">
+        <v>27.35</v>
+      </c>
+      <c r="R306" t="n">
+        <v>45.82</v>
+      </c>
+      <c r="S306" t="n">
+        <v>27.24</v>
+      </c>
+      <c r="T306" t="n">
+        <v>30.23</v>
+      </c>
+      <c r="AC306" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AD306" t="n">
+        <v>393.1</v>
+      </c>
+      <c r="AE306" t="n">
+        <v>395.7</v>
+      </c>
+      <c r="AF306" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AG306" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AH306" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AL306" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AM306" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AN306" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AR306" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AS306" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AT306" t="n">
+        <v>228.2</v>
+      </c>
+    </row>
+    <row r="307">
+      <c r="A307" t="n">
+        <v>84</v>
+      </c>
+      <c r="B307" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C307" t="inlineStr">
+        <is>
+          <t>2026-04-27T09:47:02</t>
+        </is>
+      </c>
+      <c r="D307" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E307" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F307" t="inlineStr">
+        <is>
+          <t>55.83 kVA</t>
+        </is>
+      </c>
+      <c r="G307" t="inlineStr">
+        <is>
+          <t>55.83%</t>
+        </is>
+      </c>
+      <c r="H307" t="inlineStr">
+        <is>
+          <t>15.99%</t>
+        </is>
+      </c>
+      <c r="I307" t="n">
+        <v>73.3</v>
+      </c>
+      <c r="J307" t="n">
+        <v>102</v>
+      </c>
+      <c r="K307" t="n">
+        <v>71.5</v>
+      </c>
+      <c r="L307" t="n">
+        <v>45.92</v>
+      </c>
+      <c r="M307" t="n">
+        <v>20.71</v>
+      </c>
+      <c r="N307" t="n">
+        <v>43.6</v>
+      </c>
+      <c r="O307" t="n">
+        <v>41.06</v>
+      </c>
+      <c r="P307" t="n">
+        <v>27.9</v>
+      </c>
+      <c r="Q307" t="n">
+        <v>47.24</v>
+      </c>
+      <c r="R307" t="n">
+        <v>59.3</v>
+      </c>
+      <c r="S307" t="n">
+        <v>31.23</v>
+      </c>
+      <c r="T307" t="n">
+        <v>27.88</v>
+      </c>
+      <c r="AC307" t="n">
+        <v>389.4</v>
+      </c>
+      <c r="AD307" t="n">
+        <v>391.7</v>
+      </c>
+      <c r="AE307" t="n">
+        <v>394.3</v>
+      </c>
+      <c r="AF307" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AG307" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AH307" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AL307" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AM307" t="n">
+        <v>224.5</v>
+      </c>
+      <c r="AN307" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AR307" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AS307" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AT307" t="n">
+        <v>227.6</v>
+      </c>
+    </row>
+    <row r="308">
+      <c r="A308" t="n">
+        <v>83</v>
+      </c>
+      <c r="B308" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C308" t="inlineStr">
+        <is>
+          <t>2026-06-17T20:04:15</t>
+        </is>
+      </c>
+      <c r="D308" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E308" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F308" t="inlineStr">
+        <is>
+          <t>75.80 kVA</t>
+        </is>
+      </c>
+      <c r="G308" t="inlineStr">
+        <is>
+          <t>75.80%</t>
+        </is>
+      </c>
+      <c r="H308" t="inlineStr">
+        <is>
+          <t>9.73%</t>
+        </is>
+      </c>
+      <c r="I308" t="n">
+        <v>105.7</v>
+      </c>
+      <c r="J308" t="n">
+        <v>101.9</v>
+      </c>
+      <c r="K308" t="n">
+        <v>128.3</v>
+      </c>
+      <c r="L308" t="n">
+        <v>95.09999999999999</v>
+      </c>
+      <c r="M308" t="n">
+        <v>37.22</v>
+      </c>
+      <c r="N308" t="n">
+        <v>51.06</v>
+      </c>
+      <c r="O308" t="n">
+        <v>67.3</v>
+      </c>
+      <c r="P308" t="n">
+        <v>51.52</v>
+      </c>
+      <c r="Q308" t="n">
+        <v>23.91</v>
+      </c>
+      <c r="R308" t="n">
+        <v>11.39</v>
+      </c>
+      <c r="S308" t="n">
+        <v>21.59</v>
+      </c>
+      <c r="T308" t="n">
+        <v>22.04</v>
+      </c>
+      <c r="U308" t="n">
+        <v>41.98</v>
+      </c>
+      <c r="V308" t="n">
+        <v>44.4</v>
+      </c>
+      <c r="W308" t="n">
+        <v>31.83</v>
+      </c>
+      <c r="X308" t="n">
+        <v>27.79</v>
+      </c>
+      <c r="AC308" t="n">
+        <v>390.7</v>
+      </c>
+      <c r="AD308" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="AE308" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AF308" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AG308" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AH308" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AL308" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AM308" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AN308" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AR308" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AS308" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AT308" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AX308" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AY308" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AZ308" t="n">
+        <v>225.6</v>
+      </c>
+    </row>
+    <row r="309">
+      <c r="A309" t="n">
+        <v>82</v>
+      </c>
+      <c r="B309" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C309" t="inlineStr">
+        <is>
+          <t>2026-06-17T10:28:07</t>
+        </is>
+      </c>
+      <c r="D309" t="inlineStr">
+        <is>
+          <t>AGT 12</t>
+        </is>
+      </c>
+      <c r="E309" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F309" t="inlineStr">
+        <is>
+          <t>54.47 kVA</t>
+        </is>
+      </c>
+      <c r="G309" t="inlineStr">
+        <is>
+          <t>54.47%</t>
+        </is>
+      </c>
+      <c r="H309" t="inlineStr">
+        <is>
+          <t>11.91%</t>
+        </is>
+      </c>
+      <c r="I309" t="n">
+        <v>72.59999999999999</v>
+      </c>
+      <c r="J309" t="n">
+        <v>75.59999999999999</v>
+      </c>
+      <c r="K309" t="n">
+        <v>95.90000000000001</v>
+      </c>
+      <c r="L309" t="n">
+        <v>60.5</v>
+      </c>
+      <c r="M309" t="n">
+        <v>31.51</v>
+      </c>
+      <c r="N309" t="n">
+        <v>36.24</v>
+      </c>
+      <c r="O309" t="n">
+        <v>49.15</v>
+      </c>
+      <c r="P309" t="n">
+        <v>36.13</v>
+      </c>
+      <c r="Q309" t="n">
+        <v>21.56</v>
+      </c>
+      <c r="R309" t="n">
+        <v>7.69</v>
+      </c>
+      <c r="S309" t="n">
+        <v>16.08</v>
+      </c>
+      <c r="T309" t="n">
+        <v>14.41</v>
+      </c>
+      <c r="U309" t="n">
+        <v>31.38</v>
+      </c>
+      <c r="V309" t="n">
+        <v>28.27</v>
+      </c>
+      <c r="W309" t="n">
+        <v>21.42</v>
+      </c>
+      <c r="X309" t="n">
+        <v>19.26</v>
+      </c>
+      <c r="AC309" t="n">
+        <v>385.2</v>
+      </c>
+      <c r="AD309" t="n">
+        <v>386.4</v>
+      </c>
+      <c r="AE309" t="n">
+        <v>387.9</v>
+      </c>
+      <c r="AF309" t="n">
+        <v>223.3</v>
+      </c>
+      <c r="AG309" t="n">
+        <v>222.6</v>
+      </c>
+      <c r="AH309" t="n">
+        <v>224</v>
+      </c>
+      <c r="AL309" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AM309" t="n">
+        <v>223.5</v>
+      </c>
+      <c r="AN309" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AR309" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AS309" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AT309" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AX309" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AY309" t="n">
+        <v>224</v>
+      </c>
+      <c r="AZ309" t="n">
+        <v>224.8</v>
+      </c>
+    </row>
+    <row r="310">
+      <c r="A310" t="n">
+        <v>81</v>
+      </c>
+      <c r="B310" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C310" t="inlineStr">
+        <is>
+          <t>2026-04-27T18:27:43</t>
+        </is>
+      </c>
+      <c r="D310" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E310" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F310" t="inlineStr">
+        <is>
+          <t>60.15 kVA</t>
+        </is>
+      </c>
+      <c r="G310" t="inlineStr">
+        <is>
+          <t>60.15%</t>
+        </is>
+      </c>
+      <c r="H310" t="inlineStr">
+        <is>
+          <t>16.05%</t>
+        </is>
+      </c>
+      <c r="I310" t="n">
+        <v>102.5</v>
+      </c>
+      <c r="J310" t="n">
+        <v>67.2</v>
+      </c>
+      <c r="K310" t="n">
+        <v>95.8</v>
+      </c>
+      <c r="L310" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="M310" t="n">
+        <v>56.16</v>
+      </c>
+      <c r="N310" t="n">
+        <v>33.88</v>
+      </c>
+      <c r="O310" t="n">
+        <v>22.71</v>
+      </c>
+      <c r="P310" t="n">
+        <v>38.57</v>
+      </c>
+      <c r="Q310" t="n">
+        <v>54.3</v>
+      </c>
+      <c r="R310" t="n">
+        <v>32.81</v>
+      </c>
+      <c r="S310" t="n">
+        <v>80</v>
+      </c>
+      <c r="T310" t="n">
+        <v>43.61</v>
+      </c>
+      <c r="AC310" t="n">
+        <v>392.4</v>
+      </c>
+      <c r="AD310" t="n">
+        <v>396.5</v>
+      </c>
+      <c r="AE310" t="n">
+        <v>388.3</v>
+      </c>
+      <c r="AF310" t="n">
+        <v>225.7</v>
+      </c>
+      <c r="AG310" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AH310" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL310" t="n">
+        <v>225.5</v>
+      </c>
+      <c r="AM310" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AN310" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AR310" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AS310" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AT310" t="n">
+        <v>227.3</v>
+      </c>
+    </row>
+    <row r="311">
+      <c r="A311" t="n">
+        <v>80</v>
+      </c>
+      <c r="B311" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C311" t="inlineStr">
+        <is>
+          <t>2026-04-27T09:19:30</t>
+        </is>
+      </c>
+      <c r="D311" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E311" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F311" t="inlineStr">
+        <is>
+          <t>27.34 kVA</t>
+        </is>
+      </c>
+      <c r="G311" t="inlineStr">
+        <is>
+          <t>27.34%</t>
+        </is>
+      </c>
+      <c r="H311" t="inlineStr">
+        <is>
+          <t>37.22%</t>
+        </is>
+      </c>
+      <c r="I311" t="n">
+        <v>49.06</v>
+      </c>
+      <c r="J311" t="n">
+        <v>18.73</v>
+      </c>
+      <c r="K311" t="n">
+        <v>59.43</v>
+      </c>
+      <c r="L311" t="n">
+        <v>28.89</v>
+      </c>
+      <c r="M311" t="n">
+        <v>30.41</v>
+      </c>
+      <c r="N311" t="n">
+        <v>25.54</v>
+      </c>
+      <c r="O311" t="n">
+        <v>17.47</v>
+      </c>
+      <c r="P311" t="n">
+        <v>16.7</v>
+      </c>
+      <c r="Q311" t="n">
+        <v>17.34</v>
+      </c>
+      <c r="R311" t="n">
+        <v>21.22</v>
+      </c>
+      <c r="S311" t="n">
+        <v>41.04</v>
+      </c>
+      <c r="T311" t="n">
+        <v>19.31</v>
+      </c>
+      <c r="AC311" t="n">
+        <v>328.8</v>
+      </c>
+      <c r="AD311" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AE311" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AF311" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AG311" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AH311" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AL311" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AM311" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AN311" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AR311" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AS311" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AT311" t="n">
+        <v>226.3</v>
+      </c>
+    </row>
+    <row r="312">
+      <c r="A312" t="n">
+        <v>79</v>
+      </c>
+      <c r="B312" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C312" t="inlineStr">
+        <is>
+          <t>2026-05-22T19:05:58</t>
+        </is>
+      </c>
+      <c r="D312" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E312" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F312" t="inlineStr">
+        <is>
+          <t>49.47 kVA</t>
+        </is>
+      </c>
+      <c r="G312" t="inlineStr">
+        <is>
+          <t>49.47%</t>
+        </is>
+      </c>
+      <c r="H312" t="inlineStr">
+        <is>
+          <t>19.38%</t>
+        </is>
+      </c>
+      <c r="I312" t="n">
+        <v>74</v>
+      </c>
+      <c r="J312" t="n">
+        <v>51.43</v>
+      </c>
+      <c r="K312" t="n">
+        <v>92.09999999999999</v>
+      </c>
+      <c r="L312" t="n">
+        <v>73.8</v>
+      </c>
+      <c r="M312" t="n">
+        <v>38.51</v>
+      </c>
+      <c r="N312" t="n">
+        <v>33.94</v>
+      </c>
+      <c r="O312" t="n">
+        <v>30.06</v>
+      </c>
+      <c r="P312" t="n">
+        <v>29.36</v>
+      </c>
+      <c r="Q312" t="n">
+        <v>34.4</v>
+      </c>
+      <c r="R312" t="n">
+        <v>22.57</v>
+      </c>
+      <c r="S312" t="n">
+        <v>63.3</v>
+      </c>
+      <c r="T312" t="n">
+        <v>46.95</v>
+      </c>
+      <c r="AC312" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD312" t="n">
+        <v>395.8</v>
+      </c>
+      <c r="AE312" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AF312" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AG312" t="n">
+        <v>225</v>
+      </c>
+      <c r="AH312" t="n">
+        <v>222.3</v>
+      </c>
+      <c r="AL312" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AM312" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AN312" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AR312" t="n">
+        <v>226.6</v>
+      </c>
+      <c r="AS312" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AT312" t="n">
+        <v>227.7</v>
+      </c>
+    </row>
+    <row r="313">
+      <c r="A313" t="n">
+        <v>78</v>
+      </c>
+      <c r="B313" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C313" t="inlineStr">
+        <is>
+          <t>2026-05-22T09:44:54</t>
+        </is>
+      </c>
+      <c r="D313" t="inlineStr">
+        <is>
+          <t>AGT 11</t>
+        </is>
+      </c>
+      <c r="E313" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F313" t="inlineStr">
+        <is>
+          <t>42.11 kVA</t>
+        </is>
+      </c>
+      <c r="G313" t="inlineStr">
+        <is>
+          <t>42.11%</t>
+        </is>
+      </c>
+      <c r="H313" t="inlineStr">
+        <is>
+          <t>14.66%</t>
+        </is>
+      </c>
+      <c r="I313" t="n">
+        <v>62.8</v>
+      </c>
+      <c r="J313" t="n">
+        <v>48.39</v>
+      </c>
+      <c r="K313" t="n">
+        <v>74.90000000000001</v>
+      </c>
+      <c r="L313" t="n">
+        <v>47.32</v>
+      </c>
+      <c r="M313" t="n">
+        <v>28.27</v>
+      </c>
+      <c r="N313" t="n">
+        <v>26.63</v>
+      </c>
+      <c r="O313" t="n">
+        <v>19.67</v>
+      </c>
+      <c r="P313" t="n">
+        <v>18.47</v>
+      </c>
+      <c r="Q313" t="n">
+        <v>36.68</v>
+      </c>
+      <c r="R313" t="n">
+        <v>22.91</v>
+      </c>
+      <c r="S313" t="n">
+        <v>47.92</v>
+      </c>
+      <c r="T313" t="n">
+        <v>31.11</v>
+      </c>
+      <c r="AC313" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AD313" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AE313" t="n">
+        <v>388.4</v>
+      </c>
+      <c r="AF313" t="n">
+        <v>226</v>
+      </c>
+      <c r="AG313" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AH313" t="n">
+        <v>227</v>
+      </c>
+      <c r="AL313" t="n">
+        <v>225.8</v>
+      </c>
+      <c r="AM313" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AN313" t="n">
+        <v>227.2</v>
+      </c>
+    </row>
+    <row r="314">
+      <c r="A314" t="n">
+        <v>77</v>
+      </c>
+      <c r="B314" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C314" t="inlineStr">
+        <is>
+          <t>2026-05-13T09:57:57</t>
+        </is>
+      </c>
+      <c r="D314" t="inlineStr">
+        <is>
+          <t>AGT 10</t>
+        </is>
+      </c>
+      <c r="E314" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F314" t="inlineStr">
+        <is>
+          <t>63.92 kVA</t>
+        </is>
+      </c>
+      <c r="G314" t="inlineStr">
+        <is>
+          <t>63.92%</t>
+        </is>
+      </c>
+      <c r="H314" t="inlineStr">
+        <is>
+          <t>24.41%</t>
+        </is>
+      </c>
+      <c r="I314" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="J314" t="n">
+        <v>126.8</v>
+      </c>
+      <c r="K314" t="n">
+        <v>98.3</v>
+      </c>
+      <c r="L314" t="n">
+        <v>67.40000000000001</v>
+      </c>
+      <c r="M314" t="n">
+        <v>19.66</v>
+      </c>
+      <c r="N314" t="n">
+        <v>38.86</v>
+      </c>
+      <c r="O314" t="n">
+        <v>21.59</v>
+      </c>
+      <c r="P314" t="n">
+        <v>24.46</v>
+      </c>
+      <c r="Q314" t="n">
+        <v>43.07</v>
+      </c>
+      <c r="R314" t="n">
+        <v>96.09999999999999</v>
+      </c>
+      <c r="S314" t="n">
+        <v>77.7</v>
+      </c>
+      <c r="T314" t="n">
+        <v>45.33</v>
+      </c>
+      <c r="AC314" t="n">
+        <v>389.4</v>
+      </c>
+      <c r="AD314" t="n">
+        <v>387.2</v>
+      </c>
+      <c r="AE314" t="n">
+        <v>387.2</v>
+      </c>
+      <c r="AF314" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AG314" t="n">
+        <v>223.6</v>
+      </c>
+      <c r="AH314" t="n">
+        <v>223.6</v>
+      </c>
+      <c r="AL314" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AM314" t="n">
+        <v>223.4</v>
+      </c>
+      <c r="AN314" t="n">
+        <v>223.2</v>
+      </c>
+      <c r="AR314" t="n">
+        <v>224.5</v>
+      </c>
+      <c r="AS314" t="n">
+        <v>223.7</v>
+      </c>
+      <c r="AT314" t="n">
+        <v>223.2</v>
+      </c>
+    </row>
+    <row r="315">
+      <c r="A315" t="n">
+        <v>76</v>
+      </c>
+      <c r="B315" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C315" t="inlineStr">
+        <is>
+          <t>2026-05-13T19:51:25</t>
+        </is>
+      </c>
+      <c r="D315" t="inlineStr">
+        <is>
+          <t>AGT 10</t>
+        </is>
+      </c>
+      <c r="E315" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F315" t="inlineStr">
+        <is>
+          <t>56.04 kVA</t>
+        </is>
+      </c>
+      <c r="G315" t="inlineStr">
+        <is>
+          <t>56.04%</t>
+        </is>
+      </c>
+      <c r="H315" t="inlineStr">
+        <is>
+          <t>12.76%</t>
+        </is>
+      </c>
+      <c r="I315" t="n">
+        <v>81.3</v>
+      </c>
+      <c r="J315" t="n">
+        <v>99</v>
+      </c>
+      <c r="K315" t="n">
+        <v>69</v>
+      </c>
+      <c r="L315" t="n">
+        <v>60.8</v>
+      </c>
+      <c r="M315" t="n">
+        <v>40.87</v>
+      </c>
+      <c r="N315" t="n">
+        <v>37.83</v>
+      </c>
+      <c r="O315" t="n">
+        <v>23.94</v>
+      </c>
+      <c r="P315" t="n">
+        <v>24.39</v>
+      </c>
+      <c r="Q315" t="n">
+        <v>35.06</v>
+      </c>
+      <c r="R315" t="n">
+        <v>66.2</v>
+      </c>
+      <c r="S315" t="n">
+        <v>39.64</v>
+      </c>
+      <c r="T315" t="n">
+        <v>42.47</v>
+      </c>
+      <c r="AC315" t="n">
+        <v>387.6</v>
+      </c>
+      <c r="AD315" t="n">
+        <v>389.8</v>
+      </c>
+      <c r="AE315" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AF315" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AG315" t="n">
+        <v>223.6</v>
+      </c>
+      <c r="AH315" t="n">
+        <v>226</v>
+      </c>
+      <c r="AL315" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AM315" t="n">
+        <v>223.8</v>
+      </c>
+      <c r="AN315" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AR315" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AS315" t="n">
+        <v>223.8</v>
+      </c>
+      <c r="AT315" t="n">
+        <v>225.7</v>
+      </c>
+    </row>
+    <row r="316">
+      <c r="A316" t="n">
+        <v>75</v>
+      </c>
+      <c r="B316" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C316" t="inlineStr">
+        <is>
+          <t>2026-06-15T10:36:32</t>
+        </is>
+      </c>
+      <c r="D316" t="inlineStr">
+        <is>
+          <t>AGT 10</t>
+        </is>
+      </c>
+      <c r="E316" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F316" t="inlineStr">
+        <is>
+          <t>65.06 kVA</t>
+        </is>
+      </c>
+      <c r="G316" t="inlineStr">
+        <is>
+          <t>65.06%</t>
+        </is>
+      </c>
+      <c r="H316" t="inlineStr">
+        <is>
+          <t>5.83%</t>
+        </is>
+      </c>
+      <c r="I316" t="n">
+        <v>92.7</v>
+      </c>
+      <c r="J316" t="n">
+        <v>104.8</v>
+      </c>
+      <c r="K316" t="n">
+        <v>91.59999999999999</v>
+      </c>
+      <c r="L316" t="n">
+        <v>42.03</v>
+      </c>
+      <c r="M316" t="n">
+        <v>35.68</v>
+      </c>
+      <c r="N316" t="n">
+        <v>31.19</v>
+      </c>
+      <c r="O316" t="n">
+        <v>12.01</v>
+      </c>
+      <c r="P316" t="n">
+        <v>22.45</v>
+      </c>
+      <c r="Q316" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="R316" t="n">
+        <v>73</v>
+      </c>
+      <c r="S316" t="n">
+        <v>82.5</v>
+      </c>
+      <c r="T316" t="n">
+        <v>27.24</v>
+      </c>
+      <c r="AC316" t="n">
+        <v>388.9</v>
+      </c>
+      <c r="AD316" t="n">
+        <v>391.2</v>
+      </c>
+      <c r="AE316" t="n">
+        <v>389.2</v>
+      </c>
+      <c r="AF316" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AG316" t="n">
+        <v>225.1</v>
+      </c>
+      <c r="AH316" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AL316" t="n">
+        <v>224</v>
+      </c>
+      <c r="AM316" t="n">
+        <v>225</v>
+      </c>
+      <c r="AN316" t="n">
+        <v>225.6</v>
+      </c>
+      <c r="AR316" t="n">
+        <v>224</v>
+      </c>
+      <c r="AS316" t="n">
+        <v>225</v>
+      </c>
+      <c r="AT316" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="317">
+      <c r="A317" t="n">
+        <v>74</v>
+      </c>
+      <c r="B317" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C317" t="inlineStr">
+        <is>
+          <t>2026-05-13T19:00:08</t>
+        </is>
+      </c>
+      <c r="D317" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E317" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F317" t="inlineStr">
+        <is>
+          <t>48.05 kVA</t>
+        </is>
+      </c>
+      <c r="G317" t="inlineStr">
+        <is>
+          <t>48.05%</t>
+        </is>
+      </c>
+      <c r="H317" t="inlineStr">
+        <is>
+          <t>16.83%</t>
+        </is>
+      </c>
+      <c r="I317" t="n">
+        <v>75.3</v>
+      </c>
+      <c r="J317" t="n">
+        <v>52.71</v>
+      </c>
+      <c r="K317" t="n">
+        <v>83.5</v>
+      </c>
+      <c r="L317" t="n">
+        <v>57.05</v>
+      </c>
+      <c r="M317" t="n">
+        <v>32.45</v>
+      </c>
+      <c r="N317" t="n">
+        <v>7.51</v>
+      </c>
+      <c r="O317" t="n">
+        <v>4.465</v>
+      </c>
+      <c r="P317" t="n">
+        <v>26.22</v>
+      </c>
+      <c r="Q317" t="n">
+        <v>46.53</v>
+      </c>
+      <c r="R317" t="n">
+        <v>44.16</v>
+      </c>
+      <c r="S317" t="n">
+        <v>81</v>
+      </c>
+      <c r="T317" t="n">
+        <v>54.83</v>
+      </c>
+      <c r="AC317" t="n">
+        <v>394</v>
+      </c>
+      <c r="AD317" t="n">
+        <v>392.7</v>
+      </c>
+      <c r="AE317" t="n">
+        <v>393.8</v>
+      </c>
+      <c r="AF317" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AG317" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AH317" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AL317" t="n">
+        <v>227.4</v>
+      </c>
+      <c r="AM317" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AN317" t="n">
+        <v>226.7</v>
+      </c>
+      <c r="AR317" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS317" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AT317" t="n">
+        <v>226.9</v>
+      </c>
+    </row>
+    <row r="318">
+      <c r="A318" t="n">
+        <v>73</v>
+      </c>
+      <c r="B318" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C318" t="inlineStr">
+        <is>
+          <t>2026-05-13T09:31:04</t>
+        </is>
+      </c>
+      <c r="D318" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E318" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F318" t="inlineStr">
+        <is>
+          <t>31.26 kVA</t>
+        </is>
+      </c>
+      <c r="G318" t="inlineStr">
+        <is>
+          <t>31.26%</t>
+        </is>
+      </c>
+      <c r="H318" t="inlineStr">
+        <is>
+          <t>14.76%</t>
+        </is>
+      </c>
+      <c r="I318" t="n">
+        <v>56.1</v>
+      </c>
+      <c r="J318" t="n">
+        <v>38.3</v>
+      </c>
+      <c r="K318" t="n">
+        <v>43.4</v>
+      </c>
+      <c r="L318" t="n">
+        <v>27.47</v>
+      </c>
+      <c r="M318" t="n">
+        <v>28.33</v>
+      </c>
+      <c r="N318" t="n">
+        <v>5.704</v>
+      </c>
+      <c r="O318" t="n">
+        <v>3.453</v>
+      </c>
+      <c r="P318" t="n">
+        <v>22.93</v>
+      </c>
+      <c r="Q318" t="n">
+        <v>31.1</v>
+      </c>
+      <c r="R318" t="n">
+        <v>30.49</v>
+      </c>
+      <c r="S318" t="n">
+        <v>42.93</v>
+      </c>
+      <c r="T318" t="n">
+        <v>19.91</v>
+      </c>
+      <c r="AC318" t="n">
+        <v>392.9</v>
+      </c>
+      <c r="AD318" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AE318" t="n">
+        <v>393.2</v>
+      </c>
+      <c r="AF318" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AG318" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AH318" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL318" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AM318" t="n">
+        <v>226.3</v>
+      </c>
+      <c r="AN318" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR318" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AS318" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AT318" t="n">
+        <v>224.4</v>
+      </c>
+    </row>
+    <row r="319">
+      <c r="A319" t="n">
+        <v>72</v>
+      </c>
+      <c r="B319" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C319" t="inlineStr">
+        <is>
+          <t>2026-06-15T19:16:18</t>
+        </is>
+      </c>
+      <c r="D319" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E319" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F319" t="inlineStr">
+        <is>
+          <t>44.87 kVA</t>
+        </is>
+      </c>
+      <c r="G319" t="inlineStr">
+        <is>
+          <t>44.87%</t>
+        </is>
+      </c>
+      <c r="H319" t="inlineStr">
+        <is>
+          <t>14.09%</t>
+        </is>
+      </c>
+      <c r="I319" t="n">
+        <v>73.7</v>
+      </c>
+      <c r="J319" t="n">
+        <v>51.21</v>
+      </c>
+      <c r="K319" t="n">
+        <v>69.90000000000001</v>
+      </c>
+      <c r="L319" t="n">
+        <v>53.8</v>
+      </c>
+      <c r="M319" t="n">
+        <v>30.99</v>
+      </c>
+      <c r="N319" t="n">
+        <v>7.31</v>
+      </c>
+      <c r="O319" t="n">
+        <v>4.612</v>
+      </c>
+      <c r="P319" t="n">
+        <v>22.57</v>
+      </c>
+      <c r="Q319" t="n">
+        <v>44.2</v>
+      </c>
+      <c r="R319" t="n">
+        <v>48.7</v>
+      </c>
+      <c r="S319" t="n">
+        <v>62.6</v>
+      </c>
+      <c r="T319" t="n">
+        <v>43.02</v>
+      </c>
+      <c r="AC319" t="n">
+        <v>398</v>
+      </c>
+      <c r="AD319" t="n">
+        <v>399.4</v>
+      </c>
+      <c r="AE319" t="n">
+        <v>399.4</v>
+      </c>
+      <c r="AF319" t="n">
+        <v>230</v>
+      </c>
+      <c r="AG319" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AH319" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AL319" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AM319" t="n">
+        <v>230</v>
+      </c>
+      <c r="AN319" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="AR319" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AS319" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AT319" t="n">
+        <v>230.9</v>
+      </c>
+    </row>
+    <row r="320">
+      <c r="A320" t="n">
+        <v>71</v>
+      </c>
+      <c r="B320" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C320" t="inlineStr">
+        <is>
+          <t>2026-06-15T09:05:17</t>
+        </is>
+      </c>
+      <c r="D320" t="inlineStr">
+        <is>
+          <t>AGT 9</t>
+        </is>
+      </c>
+      <c r="E320" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F320" t="inlineStr">
+        <is>
+          <t>26.53 kVA</t>
+        </is>
+      </c>
+      <c r="G320" t="inlineStr">
+        <is>
+          <t>26.53%</t>
+        </is>
+      </c>
+      <c r="H320" t="inlineStr">
+        <is>
+          <t>22.06%</t>
+        </is>
+      </c>
+      <c r="I320" t="n">
+        <v>45.31</v>
+      </c>
+      <c r="J320" t="n">
+        <v>25.98</v>
+      </c>
+      <c r="K320" t="n">
+        <v>45.19</v>
+      </c>
+      <c r="L320" t="n">
+        <v>31.9</v>
+      </c>
+      <c r="M320" t="n">
+        <v>22.74</v>
+      </c>
+      <c r="N320" t="n">
+        <v>4.782</v>
+      </c>
+      <c r="O320" t="n">
+        <v>3.885</v>
+      </c>
+      <c r="P320" t="n">
+        <v>17.18</v>
+      </c>
+      <c r="Q320" t="n">
+        <v>29.51</v>
+      </c>
+      <c r="R320" t="n">
+        <v>21.79</v>
+      </c>
+      <c r="S320" t="n">
+        <v>46.99</v>
+      </c>
+      <c r="T320" t="n">
+        <v>30.67</v>
+      </c>
+      <c r="AC320" t="n">
+        <v>393.5</v>
+      </c>
+      <c r="AD320" t="n">
+        <v>394.1</v>
+      </c>
+      <c r="AE320" t="n">
+        <v>396</v>
+      </c>
+      <c r="AF320" t="n">
+        <v>227.5</v>
+      </c>
+      <c r="AG320" t="n">
+        <v>227</v>
+      </c>
+      <c r="AH320" t="n">
+        <v>228</v>
+      </c>
+      <c r="AL320" t="n">
+        <v>228</v>
+      </c>
+      <c r="AM320" t="n">
+        <v>227</v>
+      </c>
+      <c r="AN320" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AR320" t="n">
+        <v>227.7</v>
+      </c>
+      <c r="AS320" t="n">
+        <v>227.1</v>
+      </c>
+      <c r="AT320" t="n">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="321">
+      <c r="A321" t="n">
+        <v>70</v>
+      </c>
+      <c r="B321" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C321" t="inlineStr">
+        <is>
+          <t>2026-05-13T09:40:47</t>
+        </is>
+      </c>
+      <c r="D321" t="inlineStr">
+        <is>
+          <t>AGT 8</t>
+        </is>
+      </c>
+      <c r="E321" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F321" t="inlineStr">
+        <is>
+          <t>87.72 kVA</t>
+        </is>
+      </c>
+      <c r="G321" t="inlineStr">
+        <is>
+          <t>54.83%</t>
+        </is>
+      </c>
+      <c r="H321" t="inlineStr">
+        <is>
+          <t>2.85%</t>
+        </is>
+      </c>
+      <c r="I321" t="n">
+        <v>131.9</v>
+      </c>
+      <c r="J321" t="n">
+        <v>121.8</v>
+      </c>
+      <c r="K321" t="n">
+        <v>125.8</v>
+      </c>
+      <c r="L321" t="n">
+        <v>49.96</v>
+      </c>
+      <c r="M321" t="n">
+        <v>48.53</v>
+      </c>
+      <c r="N321" t="n">
+        <v>51.96</v>
+      </c>
+      <c r="O321" t="n">
+        <v>56.89</v>
+      </c>
+      <c r="P321" t="n">
+        <v>11.55</v>
+      </c>
+      <c r="Q321" t="n">
+        <v>78.09999999999999</v>
+      </c>
+      <c r="R321" t="n">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="S321" t="n">
+        <v>68.3</v>
+      </c>
+      <c r="T321" t="n">
+        <v>37.88</v>
+      </c>
+      <c r="AC321" t="n">
+        <v>399.1</v>
+      </c>
+      <c r="AD321" t="n">
+        <v>401.7</v>
+      </c>
+      <c r="AE321" t="n">
+        <v>400.3</v>
+      </c>
+      <c r="AF321" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AG321" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AH321" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AL321" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AM321" t="n">
+        <v>231</v>
+      </c>
+      <c r="AN321" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AR321" t="n">
+        <v>230.4</v>
+      </c>
+      <c r="AS321" t="n">
+        <v>231.4</v>
+      </c>
+      <c r="AT321" t="n">
+        <v>231.7</v>
+      </c>
+    </row>
+    <row r="322">
+      <c r="A322" t="n">
+        <v>69</v>
+      </c>
+      <c r="B322" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C322" t="inlineStr">
+        <is>
+          <t>2026-05-13T19:10:49</t>
+        </is>
+      </c>
+      <c r="D322" t="inlineStr">
+        <is>
+          <t>AGT 8</t>
+        </is>
+      </c>
+      <c r="E322" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F322" t="inlineStr">
+        <is>
+          <t>109.83 kVA</t>
+        </is>
+      </c>
+      <c r="G322" t="inlineStr">
+        <is>
+          <t>68.64%</t>
+        </is>
+      </c>
+      <c r="H322" t="inlineStr">
+        <is>
+          <t>3.18%</t>
+        </is>
+      </c>
+      <c r="I322" t="n">
+        <v>160.4</v>
+      </c>
+      <c r="J322" t="n">
+        <v>150.9</v>
+      </c>
+      <c r="K322" t="n">
+        <v>164.1</v>
+      </c>
+      <c r="L322" t="n">
+        <v>75</v>
+      </c>
+      <c r="M322" t="n">
+        <v>48.78</v>
+      </c>
+      <c r="N322" t="n">
+        <v>47.48</v>
+      </c>
+      <c r="O322" t="n">
+        <v>65.7</v>
+      </c>
+      <c r="P322" t="n">
+        <v>20.62</v>
+      </c>
+      <c r="Q322" t="n">
+        <v>117.2</v>
+      </c>
+      <c r="R322" t="n">
+        <v>103.3</v>
+      </c>
+      <c r="S322" t="n">
+        <v>104.9</v>
+      </c>
+      <c r="T322" t="n">
+        <v>61.8</v>
+      </c>
+      <c r="AC322" t="n">
+        <v>398.3</v>
+      </c>
+      <c r="AD322" t="n">
+        <v>401.5</v>
+      </c>
+      <c r="AE322" t="n">
+        <v>400.6</v>
+      </c>
+      <c r="AF322" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AG322" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AH322" t="n">
+        <v>232</v>
+      </c>
+      <c r="AL322" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AM322" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AN322" t="n">
+        <v>232</v>
+      </c>
+      <c r="AR322" t="n">
+        <v>230.2</v>
+      </c>
+      <c r="AS322" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AT322" t="n">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="323">
+      <c r="A323" t="n">
+        <v>68</v>
+      </c>
+      <c r="B323" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C323" t="inlineStr">
+        <is>
+          <t>2026-06-15T19:04:06</t>
+        </is>
+      </c>
+      <c r="D323" t="inlineStr">
+        <is>
+          <t>AGT 8</t>
+        </is>
+      </c>
+      <c r="E323" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F323" t="inlineStr">
+        <is>
+          <t>107.84 kVA</t>
+        </is>
+      </c>
+      <c r="G323" t="inlineStr">
+        <is>
+          <t>67.40%</t>
+        </is>
+      </c>
+      <c r="H323" t="inlineStr">
+        <is>
+          <t>0.35%</t>
+        </is>
+      </c>
+      <c r="I323" t="n">
+        <v>153.6</v>
+      </c>
+      <c r="J323" t="n">
+        <v>154.4</v>
+      </c>
+      <c r="K323" t="n">
+        <v>152.8</v>
+      </c>
+      <c r="L323" t="n">
+        <v>79.90000000000001</v>
+      </c>
+      <c r="M323" t="n">
+        <v>51.4</v>
+      </c>
+      <c r="N323" t="n">
+        <v>48.45</v>
+      </c>
+      <c r="O323" t="n">
+        <v>55.84</v>
+      </c>
+      <c r="P323" t="n">
+        <v>14.19</v>
+      </c>
+      <c r="Q323" t="n">
+        <v>107.5</v>
+      </c>
+      <c r="R323" t="n">
+        <v>103.7</v>
+      </c>
+      <c r="S323" t="n">
+        <v>93.5</v>
+      </c>
+      <c r="T323" t="n">
+        <v>66.59999999999999</v>
+      </c>
+      <c r="AC323" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AD323" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AE323" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AF323" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AG323" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AH323" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AL323" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AM323" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AN323" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AR323" t="n">
+        <v>233.7</v>
+      </c>
+      <c r="AS323" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AT323" t="n">
+        <v>234.6</v>
+      </c>
+    </row>
+    <row r="324">
+      <c r="A324" t="n">
+        <v>67</v>
+      </c>
+      <c r="B324" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C324" t="inlineStr">
+        <is>
+          <t>2026-05-13T09:48:58</t>
+        </is>
+      </c>
+      <c r="D324" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E324" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F324" t="inlineStr">
+        <is>
+          <t>54.78 kVA</t>
+        </is>
+      </c>
+      <c r="G324" t="inlineStr">
+        <is>
+          <t>54.78%</t>
+        </is>
+      </c>
+      <c r="H324" t="inlineStr">
+        <is>
+          <t>34.91%</t>
+        </is>
+      </c>
+      <c r="I324" t="n">
+        <v>120.8</v>
+      </c>
+      <c r="J324" t="n">
+        <v>60.2</v>
+      </c>
+      <c r="K324" t="n">
+        <v>56.86</v>
+      </c>
+      <c r="L324" t="n">
+        <v>67.3</v>
+      </c>
+      <c r="AC324" t="n">
+        <v>396</v>
+      </c>
+      <c r="AD324" t="n">
+        <v>400.7</v>
+      </c>
+      <c r="AE324" t="n">
+        <v>400</v>
+      </c>
+      <c r="AF324" t="n">
+        <v>229.1</v>
+      </c>
+      <c r="AG324" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AH324" t="n">
+        <v>232.1</v>
+      </c>
+    </row>
+    <row r="325">
+      <c r="A325" t="n">
+        <v>66</v>
+      </c>
+      <c r="B325" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C325" t="inlineStr">
+        <is>
+          <t>2026-05-13T19:29:29</t>
+        </is>
+      </c>
+      <c r="D325" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E325" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F325" t="inlineStr">
+        <is>
+          <t>67.78 kVA</t>
+        </is>
+      </c>
+      <c r="G325" t="inlineStr">
+        <is>
+          <t>67.78%</t>
+        </is>
+      </c>
+      <c r="H325" t="inlineStr">
+        <is>
+          <t>31.70%</t>
+        </is>
+      </c>
+      <c r="I325" t="n">
+        <v>144.6</v>
+      </c>
+      <c r="J325" t="n">
+        <v>79.3</v>
+      </c>
+      <c r="K325" t="n">
+        <v>70.09999999999999</v>
+      </c>
+      <c r="L325" t="n">
+        <v>86.90000000000001</v>
+      </c>
+      <c r="AC325" t="n">
+        <v>395</v>
+      </c>
+      <c r="AD325" t="n">
+        <v>401.4</v>
+      </c>
+      <c r="AE325" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AF325" t="n">
+        <v>229</v>
+      </c>
+      <c r="AG325" t="n">
+        <v>229.7</v>
+      </c>
+      <c r="AH325" t="n">
+        <v>232.9</v>
+      </c>
+    </row>
+    <row r="326">
+      <c r="A326" t="n">
+        <v>65</v>
+      </c>
+      <c r="B326" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C326" t="inlineStr">
+        <is>
+          <t>2026-06-15T18:57:25</t>
+        </is>
+      </c>
+      <c r="D326" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E326" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F326" t="inlineStr">
+        <is>
+          <t>57.68 kVA</t>
+        </is>
+      </c>
+      <c r="G326" t="inlineStr">
+        <is>
+          <t>57.68%</t>
+        </is>
+      </c>
+      <c r="H326" t="inlineStr">
+        <is>
+          <t>12.81%</t>
+        </is>
+      </c>
+      <c r="I326" t="n">
+        <v>90.40000000000001</v>
+      </c>
+      <c r="J326" t="n">
+        <v>89.5</v>
+      </c>
+      <c r="K326" t="n">
+        <v>66.3</v>
+      </c>
+      <c r="L326" t="n">
+        <v>63.2</v>
+      </c>
+      <c r="AC326" t="n">
+        <v>405.1</v>
+      </c>
+      <c r="AD326" t="n">
+        <v>405.8</v>
+      </c>
+      <c r="AE326" t="n">
+        <v>406.4</v>
+      </c>
+      <c r="AF326" t="n">
+        <v>234.2</v>
+      </c>
+      <c r="AG326" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AH326" t="n">
+        <v>234.8</v>
+      </c>
+    </row>
+    <row r="327">
+      <c r="A327" t="n">
+        <v>64</v>
+      </c>
+      <c r="B327" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C327" t="inlineStr">
+        <is>
+          <t>2026-06-15T09:38:14</t>
+        </is>
+      </c>
+      <c r="D327" t="inlineStr">
+        <is>
+          <t>AGT 7</t>
+        </is>
+      </c>
+      <c r="E327" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F327" t="inlineStr">
+        <is>
+          <t>46.67 kVA</t>
+        </is>
+      </c>
+      <c r="G327" t="inlineStr">
+        <is>
+          <t>46.67%</t>
+        </is>
+      </c>
+      <c r="H327" t="inlineStr">
+        <is>
+          <t>5.26%</t>
+        </is>
+      </c>
+      <c r="I327" t="n">
+        <v>71.40000000000001</v>
+      </c>
+      <c r="J327" t="n">
+        <v>68.3</v>
+      </c>
+      <c r="K327" t="n">
+        <v>61.9</v>
+      </c>
+      <c r="L327" t="n">
+        <v>44.46</v>
+      </c>
+      <c r="AC327" t="n">
+        <v>400</v>
+      </c>
+      <c r="AD327" t="n">
+        <v>402</v>
+      </c>
+      <c r="AE327" t="n">
+        <v>401</v>
+      </c>
+      <c r="AF327" t="n">
+        <v>231</v>
+      </c>
+      <c r="AG327" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AH327" t="n">
+        <v>231.9</v>
+      </c>
+    </row>
+    <row r="328">
+      <c r="A328" t="n">
+        <v>63</v>
+      </c>
+      <c r="B328" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C328" t="inlineStr">
+        <is>
+          <t>2026-05-05T19:10:52</t>
+        </is>
+      </c>
+      <c r="D328" t="inlineStr">
+        <is>
+          <t>AGT 6</t>
+        </is>
+      </c>
+      <c r="E328" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F328" t="inlineStr">
+        <is>
+          <t>53.26 kVA</t>
+        </is>
+      </c>
+      <c r="G328" t="inlineStr">
+        <is>
+          <t>53.26%</t>
+        </is>
+      </c>
+      <c r="H328" t="inlineStr">
+        <is>
+          <t>13.44%</t>
+        </is>
+      </c>
+      <c r="I328" t="n">
+        <v>62.6</v>
+      </c>
+      <c r="J328" t="n">
+        <v>82.8</v>
+      </c>
+      <c r="K328" t="n">
+        <v>89.8</v>
+      </c>
+      <c r="L328" t="n">
+        <v>71</v>
+      </c>
+      <c r="M328" t="n">
+        <v>59.2</v>
+      </c>
+      <c r="N328" t="n">
+        <v>71.59999999999999</v>
+      </c>
+      <c r="O328" t="n">
+        <v>80.7</v>
+      </c>
+      <c r="P328" t="n">
+        <v>58.9</v>
+      </c>
+      <c r="Q328" t="n">
+        <v>2.721</v>
+      </c>
+      <c r="R328" t="n">
+        <v>11.77</v>
+      </c>
+      <c r="S328" t="n">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="T328" t="n">
+        <v>15.16</v>
+      </c>
+      <c r="AC328" t="n">
+        <v>390.8</v>
+      </c>
+      <c r="AD328" t="n">
+        <v>393.3</v>
+      </c>
+      <c r="AE328" t="n">
+        <v>392.5</v>
+      </c>
+      <c r="AF328" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AG328" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AH328" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AL328" t="n">
+        <v>225.9</v>
+      </c>
+      <c r="AM328" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AN328" t="n">
+        <v>227</v>
+      </c>
+      <c r="AR328" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AS328" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AT328" t="n">
+        <v>227.4</v>
+      </c>
+    </row>
+    <row r="329">
+      <c r="A329" t="n">
+        <v>62</v>
+      </c>
+      <c r="B329" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C329" t="inlineStr">
+        <is>
+          <t>2026-05-05T09:46:59</t>
+        </is>
+      </c>
+      <c r="D329" t="inlineStr">
+        <is>
+          <t>AGT 6</t>
+        </is>
+      </c>
+      <c r="E329" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F329" t="inlineStr">
+        <is>
+          <t>45.91 kVA</t>
+        </is>
+      </c>
+      <c r="G329" t="inlineStr">
+        <is>
+          <t>45.91%</t>
+        </is>
+      </c>
+      <c r="H329" t="inlineStr">
+        <is>
+          <t>16.78%</t>
+        </is>
+      </c>
+      <c r="I329" t="n">
+        <v>50.94</v>
+      </c>
+      <c r="J329" t="n">
+        <v>72.59999999999999</v>
+      </c>
+      <c r="K329" t="n">
+        <v>80.7</v>
+      </c>
+      <c r="L329" t="n">
+        <v>48.36</v>
+      </c>
+      <c r="M329" t="n">
+        <v>48.86</v>
+      </c>
+      <c r="N329" t="n">
+        <v>64.8</v>
+      </c>
+      <c r="O329" t="n">
+        <v>72.2</v>
+      </c>
+      <c r="P329" t="n">
+        <v>40.22</v>
+      </c>
+      <c r="Q329" t="n">
+        <v>2.765</v>
+      </c>
+      <c r="R329" t="n">
+        <v>11.69</v>
+      </c>
+      <c r="S329" t="n">
+        <v>6.48</v>
+      </c>
+      <c r="T329" t="n">
+        <v>12.27</v>
+      </c>
+      <c r="AC329" t="n">
+        <v>388.5</v>
+      </c>
+      <c r="AD329" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AE329" t="n">
+        <v>388.5</v>
+      </c>
+      <c r="AF329" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AG329" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AH329" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AL329" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AM329" t="n">
+        <v>224.9</v>
+      </c>
+      <c r="AN329" t="n">
+        <v>225.3</v>
+      </c>
+      <c r="AR329" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AS329" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AT329" t="n">
+        <v>225.6</v>
+      </c>
+    </row>
+    <row r="330">
+      <c r="A330" t="n">
+        <v>61</v>
+      </c>
+      <c r="B330" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C330" t="inlineStr">
+        <is>
+          <t>2026-07-21T19:59:09</t>
+        </is>
+      </c>
+      <c r="D330" t="inlineStr">
+        <is>
+          <t>AGT 6</t>
+        </is>
+      </c>
+      <c r="E330" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F330" t="inlineStr">
+        <is>
+          <t>45.40 kVA</t>
+        </is>
+      </c>
+      <c r="G330" t="inlineStr">
+        <is>
+          <t>45.40%</t>
+        </is>
+      </c>
+      <c r="H330" t="inlineStr">
+        <is>
+          <t>11.01%</t>
+        </is>
+      </c>
+      <c r="I330" t="n">
+        <v>55.6</v>
+      </c>
+      <c r="J330" t="n">
+        <v>71.8</v>
+      </c>
+      <c r="K330" t="n">
+        <v>72.40000000000001</v>
+      </c>
+      <c r="L330" t="n">
+        <v>71.8</v>
+      </c>
+      <c r="M330" t="n">
+        <v>55.1</v>
+      </c>
+      <c r="N330" t="n">
+        <v>66.09999999999999</v>
+      </c>
+      <c r="O330" t="n">
+        <v>56.4</v>
+      </c>
+      <c r="P330" t="n">
+        <v>58.77</v>
+      </c>
+      <c r="Q330" t="n">
+        <v>1.504</v>
+      </c>
+      <c r="R330" t="n">
+        <v>9.75</v>
+      </c>
+      <c r="S330" t="n">
+        <v>15.12</v>
+      </c>
+      <c r="T330" t="n">
+        <v>18.9</v>
+      </c>
+      <c r="AC330" t="n">
+        <v>392.3</v>
+      </c>
+      <c r="AD330" t="n">
+        <v>393.9</v>
+      </c>
+      <c r="AE330" t="n">
+        <v>394.5</v>
+      </c>
+      <c r="AF330" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AG330" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AH330" t="n">
+        <v>228.2</v>
+      </c>
+      <c r="AL330" t="n">
+        <v>227.2</v>
+      </c>
+      <c r="AM330" t="n">
+        <v>226.2</v>
+      </c>
+      <c r="AN330" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AR330" t="n">
+        <v>227.3</v>
+      </c>
+      <c r="AS330" t="n">
+        <v>226.1</v>
+      </c>
+      <c r="AT330" t="n">
+        <v>227.6</v>
+      </c>
+    </row>
+    <row r="331">
+      <c r="A331" t="n">
+        <v>60</v>
+      </c>
+      <c r="B331" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C331" t="inlineStr">
+        <is>
+          <t>2026-06-15T09:49:50</t>
+        </is>
+      </c>
+      <c r="D331" t="inlineStr">
+        <is>
+          <t>AGT 6</t>
+        </is>
+      </c>
+      <c r="E331" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F331" t="inlineStr">
+        <is>
+          <t>41.24 kVA</t>
+        </is>
+      </c>
+      <c r="G331" t="inlineStr">
+        <is>
+          <t>41.24%</t>
+        </is>
+      </c>
+      <c r="H331" t="inlineStr">
+        <is>
+          <t>2.40%</t>
+        </is>
+      </c>
+      <c r="I331" t="n">
+        <v>60.8</v>
+      </c>
+      <c r="J331" t="n">
+        <v>63</v>
+      </c>
+      <c r="K331" t="n">
+        <v>58.64</v>
+      </c>
+      <c r="L331" t="n">
+        <v>44.17</v>
+      </c>
+      <c r="M331" t="n">
+        <v>1.665</v>
+      </c>
+      <c r="N331" t="n">
+        <v>11.64</v>
+      </c>
+      <c r="O331" t="n">
+        <v>6.74</v>
+      </c>
+      <c r="P331" t="n">
+        <v>11.51</v>
+      </c>
+      <c r="AC331" t="n">
+        <v>389.8</v>
+      </c>
+      <c r="AD331" t="n">
+        <v>393.3</v>
+      </c>
+      <c r="AE331" t="n">
+        <v>391.6</v>
+      </c>
+      <c r="AF331" t="n">
+        <v>225.2</v>
+      </c>
+      <c r="AG331" t="n">
+        <v>226</v>
+      </c>
+      <c r="AH331" t="n">
+        <v>226.9</v>
+      </c>
+      <c r="AL331" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AM331" t="n">
+        <v>226.5</v>
+      </c>
+      <c r="AN331" t="n">
+        <v>227.4</v>
+      </c>
+    </row>
+    <row r="332">
+      <c r="A332" t="n">
+        <v>59</v>
+      </c>
+      <c r="B332" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C332" t="inlineStr">
+        <is>
+          <t>2026-06-15T18:49:47</t>
+        </is>
+      </c>
+      <c r="D332" t="inlineStr">
+        <is>
+          <t>AGT 6</t>
+        </is>
+      </c>
+      <c r="E332" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F332" t="inlineStr">
+        <is>
+          <t>51.22 kVA</t>
+        </is>
+      </c>
+      <c r="G332" t="inlineStr">
+        <is>
+          <t>51.22%</t>
+        </is>
+      </c>
+      <c r="H332" t="inlineStr">
+        <is>
+          <t>7.81%</t>
+        </is>
+      </c>
+      <c r="I332" t="n">
+        <v>66.09999999999999</v>
+      </c>
+      <c r="J332" t="n">
+        <v>81.90000000000001</v>
+      </c>
+      <c r="K332" t="n">
+        <v>76.59999999999999</v>
+      </c>
+      <c r="L332" t="n">
+        <v>67.2</v>
+      </c>
+      <c r="M332" t="n">
+        <v>60.8</v>
+      </c>
+      <c r="N332" t="n">
+        <v>74.2</v>
+      </c>
+      <c r="O332" t="n">
+        <v>64</v>
+      </c>
+      <c r="P332" t="n">
+        <v>57.52</v>
+      </c>
+      <c r="Q332" t="n">
+        <v>2.851</v>
+      </c>
+      <c r="R332" t="n">
+        <v>10.57</v>
+      </c>
+      <c r="S332" t="n">
+        <v>12.15</v>
+      </c>
+      <c r="T332" t="n">
+        <v>16.74</v>
+      </c>
+      <c r="AC332" t="n">
+        <v>394.8</v>
+      </c>
+      <c r="AD332" t="n">
+        <v>394.7</v>
+      </c>
+      <c r="AE332" t="n">
+        <v>395.5</v>
+      </c>
+      <c r="AF332" t="n">
+        <v>227.9</v>
+      </c>
+      <c r="AG332" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AH332" t="n">
+        <v>228.1</v>
+      </c>
+      <c r="AL332" t="n">
+        <v>228.3</v>
+      </c>
+      <c r="AM332" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AN332" t="n">
+        <v>227.8</v>
+      </c>
+      <c r="AR332" t="n">
+        <v>228.5</v>
+      </c>
+      <c r="AS332" t="n">
+        <v>227.6</v>
+      </c>
+      <c r="AT332" t="n">
+        <v>227.8</v>
+      </c>
+    </row>
+    <row r="333">
+      <c r="A333" t="n">
+        <v>58</v>
+      </c>
+      <c r="B333" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C333" t="inlineStr">
+        <is>
+          <t>2026-05-05T19:04:27</t>
+        </is>
+      </c>
+      <c r="D333" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E333" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F333" t="inlineStr">
+        <is>
+          <t>86.07 kVA</t>
+        </is>
+      </c>
+      <c r="G333" t="inlineStr">
+        <is>
+          <t>86.07%</t>
+        </is>
+      </c>
+      <c r="H333" t="inlineStr">
+        <is>
+          <t>10.97%</t>
+        </is>
+      </c>
+      <c r="I333" t="n">
+        <v>149.3</v>
+      </c>
+      <c r="J333" t="n">
+        <v>110.6</v>
+      </c>
+      <c r="K333" t="n">
+        <v>124.7</v>
+      </c>
+      <c r="L333" t="n">
+        <v>73.2</v>
+      </c>
+      <c r="AC333" t="n">
+        <v>385</v>
+      </c>
+      <c r="AD333" t="n">
+        <v>390.4</v>
+      </c>
+      <c r="AE333" t="n">
+        <v>387.5</v>
+      </c>
+      <c r="AF333" t="n">
+        <v>222.1</v>
+      </c>
+      <c r="AG333" t="n">
+        <v>223.7</v>
+      </c>
+      <c r="AH333" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="334">
+      <c r="A334" t="n">
+        <v>57</v>
+      </c>
+      <c r="B334" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C334" t="inlineStr">
+        <is>
+          <t>2026-05-05T09:41:19</t>
+        </is>
+      </c>
+      <c r="D334" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E334" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F334" t="inlineStr">
+        <is>
+          <t>77.47 kVA</t>
+        </is>
+      </c>
+      <c r="G334" t="inlineStr">
+        <is>
+          <t>77.47%</t>
+        </is>
+      </c>
+      <c r="H334" t="inlineStr">
+        <is>
+          <t>6.92%</t>
+        </is>
+      </c>
+      <c r="I334" t="n">
+        <v>128</v>
+      </c>
+      <c r="J334" t="n">
+        <v>112.4</v>
+      </c>
+      <c r="K334" t="n">
+        <v>107.5</v>
+      </c>
+      <c r="L334" t="n">
+        <v>54.49</v>
+      </c>
+      <c r="AC334" t="n">
+        <v>383.9</v>
+      </c>
+      <c r="AD334" t="n">
+        <v>388.4</v>
+      </c>
+      <c r="AE334" t="n">
+        <v>384.7</v>
+      </c>
+      <c r="AF334" t="n">
+        <v>220.7</v>
+      </c>
+      <c r="AG334" t="n">
+        <v>223.4</v>
+      </c>
+      <c r="AH334" t="n">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="335">
+      <c r="A335" t="n">
+        <v>56</v>
+      </c>
+      <c r="B335" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C335" t="inlineStr">
+        <is>
+          <t>2026-07-17T09:45:59</t>
+        </is>
+      </c>
+      <c r="D335" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E335" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F335" t="inlineStr">
+        <is>
+          <t>69.38 kVA</t>
+        </is>
+      </c>
+      <c r="G335" t="inlineStr">
+        <is>
+          <t>69.38%</t>
+        </is>
+      </c>
+      <c r="H335" t="inlineStr">
+        <is>
+          <t>11.89%</t>
+        </is>
+      </c>
+      <c r="I335" t="n">
+        <v>109.3</v>
+      </c>
+      <c r="J335" t="n">
+        <v>84.3</v>
+      </c>
+      <c r="K335" t="n">
+        <v>114.2</v>
+      </c>
+      <c r="L335" t="n">
+        <v>61.2</v>
+      </c>
+      <c r="AC335" t="n">
+        <v>390.2</v>
+      </c>
+      <c r="AD335" t="n">
+        <v>392.2</v>
+      </c>
+      <c r="AE335" t="n">
+        <v>388.8</v>
+      </c>
+      <c r="AF335" t="n">
+        <v>224.3</v>
+      </c>
+      <c r="AG335" t="n">
+        <v>226.4</v>
+      </c>
+      <c r="AH335" t="n">
+        <v>225.4</v>
+      </c>
+    </row>
+    <row r="336">
+      <c r="A336" t="n">
+        <v>55</v>
+      </c>
+      <c r="B336" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C336" t="inlineStr">
+        <is>
+          <t>2026-07-21T20:09:08</t>
+        </is>
+      </c>
+      <c r="D336" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E336" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F336" t="inlineStr">
+        <is>
+          <t>84.99 kVA</t>
+        </is>
+      </c>
+      <c r="G336" t="inlineStr">
+        <is>
+          <t>84.99%</t>
+        </is>
+      </c>
+      <c r="H336" t="inlineStr">
+        <is>
+          <t>8.96%</t>
+        </is>
+      </c>
+      <c r="I336" t="n">
+        <v>143.2</v>
+      </c>
+      <c r="J336" t="n">
+        <v>114.6</v>
+      </c>
+      <c r="K336" t="n">
+        <v>120.9</v>
+      </c>
+      <c r="L336" t="n">
+        <v>83.40000000000001</v>
+      </c>
+      <c r="AC336" t="n">
+        <v>386.6</v>
+      </c>
+      <c r="AD336" t="n">
+        <v>389.9</v>
+      </c>
+      <c r="AE336" t="n">
+        <v>389.6</v>
+      </c>
+      <c r="AF336" t="n">
+        <v>223.7</v>
+      </c>
+      <c r="AG336" t="n">
+        <v>224</v>
+      </c>
+      <c r="AH336" t="n">
+        <v>225.7</v>
+      </c>
+    </row>
+    <row r="337">
+      <c r="A337" t="n">
+        <v>54</v>
+      </c>
+      <c r="B337" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C337" t="inlineStr">
+        <is>
+          <t>2026-06-15T18:43:03</t>
+        </is>
+      </c>
+      <c r="D337" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E337" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F337" t="inlineStr">
+        <is>
+          <t>86.28 kVA</t>
+        </is>
+      </c>
+      <c r="G337" t="inlineStr">
+        <is>
+          <t>86.28%</t>
+        </is>
+      </c>
+      <c r="H337" t="inlineStr">
+        <is>
+          <t>3.46%</t>
+        </is>
+      </c>
+      <c r="I337" t="n">
+        <v>128.5</v>
+      </c>
+      <c r="J337" t="n">
+        <v>121.1</v>
+      </c>
+      <c r="K337" t="n">
+        <v>133.6</v>
+      </c>
+      <c r="L337" t="n">
+        <v>75.7</v>
+      </c>
+      <c r="AC337" t="n">
+        <v>389.1</v>
+      </c>
+      <c r="AD337" t="n">
+        <v>391</v>
+      </c>
+      <c r="AE337" t="n">
+        <v>389.8</v>
+      </c>
+      <c r="AF337" t="n">
+        <v>224.7</v>
+      </c>
+      <c r="AG337" t="n">
+        <v>225.4</v>
+      </c>
+      <c r="AH337" t="n">
+        <v>225.5</v>
+      </c>
+    </row>
+    <row r="338">
+      <c r="A338" t="n">
+        <v>53</v>
+      </c>
+      <c r="B338" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C338" t="inlineStr">
+        <is>
+          <t>2026-06-15T10:03:14</t>
+        </is>
+      </c>
+      <c r="D338" t="inlineStr">
+        <is>
+          <t>AGT 5</t>
+        </is>
+      </c>
+      <c r="E338" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F338" t="inlineStr">
+        <is>
+          <t>67.90 kVA</t>
+        </is>
+      </c>
+      <c r="G338" t="inlineStr">
+        <is>
+          <t>67.90%</t>
+        </is>
+      </c>
+      <c r="H338" t="inlineStr">
+        <is>
+          <t>1.15%</t>
+        </is>
+      </c>
+      <c r="I338" t="n">
+        <v>101.8</v>
+      </c>
+      <c r="J338" t="n">
+        <v>101.6</v>
+      </c>
+      <c r="K338" t="n">
+        <v>99.09999999999999</v>
+      </c>
+      <c r="L338" t="n">
+        <v>52.04</v>
+      </c>
+      <c r="AC338" t="n">
+        <v>387.9</v>
+      </c>
+      <c r="AD338" t="n">
+        <v>390.6</v>
+      </c>
+      <c r="AE338" t="n">
+        <v>387.9</v>
+      </c>
+      <c r="AF338" t="n">
+        <v>223.3</v>
+      </c>
+      <c r="AG338" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AH338" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="339">
+      <c r="A339" t="n">
+        <v>52</v>
+      </c>
+      <c r="B339" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C339" t="inlineStr">
+        <is>
+          <t>2026-05-05T18:57:04</t>
+        </is>
+      </c>
+      <c r="D339" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E339" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F339" t="inlineStr">
+        <is>
+          <t>77.29 kVA</t>
+        </is>
+      </c>
+      <c r="G339" t="inlineStr">
+        <is>
+          <t>77.29%</t>
+        </is>
+      </c>
+      <c r="H339" t="inlineStr">
+        <is>
+          <t>8.89%</t>
+        </is>
+      </c>
+      <c r="I339" t="n">
+        <v>112.6</v>
+      </c>
+      <c r="J339" t="n">
+        <v>129.7</v>
+      </c>
+      <c r="K339" t="n">
+        <v>101</v>
+      </c>
+      <c r="L339" t="n">
+        <v>64.90000000000001</v>
+      </c>
+      <c r="AC339" t="n">
+        <v>387.9</v>
+      </c>
+      <c r="AD339" t="n">
+        <v>391.1</v>
+      </c>
+      <c r="AE339" t="n">
+        <v>390.9</v>
+      </c>
+      <c r="AF339" t="n">
+        <v>224.6</v>
+      </c>
+      <c r="AG339" t="n">
+        <v>224.2</v>
+      </c>
+      <c r="AH339" t="n">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="340">
+      <c r="A340" t="n">
+        <v>51</v>
+      </c>
+      <c r="B340" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C340" t="inlineStr">
+        <is>
+          <t>2026-05-05T09:33:51</t>
+        </is>
+      </c>
+      <c r="D340" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E340" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F340" t="inlineStr">
+        <is>
+          <t>98.49 kVA</t>
+        </is>
+      </c>
+      <c r="G340" t="inlineStr">
+        <is>
+          <t>98.49%</t>
+        </is>
+      </c>
+      <c r="H340" t="inlineStr">
+        <is>
+          <t>5.96%</t>
+        </is>
+      </c>
+      <c r="I340" t="n">
+        <v>156.9</v>
+      </c>
+      <c r="J340" t="n">
+        <v>152.6</v>
+      </c>
+      <c r="K340" t="n">
+        <v>134.9</v>
+      </c>
+      <c r="L340" t="n">
+        <v>50.1</v>
+      </c>
+      <c r="AC340" t="n">
+        <v>383.4</v>
+      </c>
+      <c r="AD340" t="n">
+        <v>386.3</v>
+      </c>
+      <c r="AE340" t="n">
+        <v>381.9</v>
+      </c>
+      <c r="AF340" t="n">
+        <v>221.5</v>
+      </c>
+      <c r="AG340" t="n">
+        <v>222.2</v>
+      </c>
+      <c r="AH340" t="n">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="341">
+      <c r="A341" t="n">
+        <v>50</v>
+      </c>
+      <c r="B341" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C341" t="inlineStr">
+        <is>
+          <t>2026-06-15T10:23:21</t>
+        </is>
+      </c>
+      <c r="D341" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E341" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F341" t="inlineStr">
+        <is>
+          <t>80.51 kVA</t>
+        </is>
+      </c>
+      <c r="G341" t="inlineStr">
+        <is>
+          <t>80.51%</t>
+        </is>
+      </c>
+      <c r="H341" t="inlineStr">
+        <is>
+          <t>0.79%</t>
+        </is>
+      </c>
+      <c r="I341" t="n">
+        <v>119.8</v>
+      </c>
+      <c r="J341" t="n">
+        <v>122.1</v>
+      </c>
+      <c r="K341" t="n">
+        <v>121.8</v>
+      </c>
+      <c r="L341" t="n">
+        <v>49.51</v>
+      </c>
+      <c r="AC341" t="n">
+        <v>386.2</v>
+      </c>
+      <c r="AD341" t="n">
+        <v>389.7</v>
+      </c>
+      <c r="AE341" t="n">
+        <v>374.4</v>
+      </c>
+      <c r="AF341" t="n">
+        <v>223.1</v>
+      </c>
+      <c r="AG341" t="n">
+        <v>224.1</v>
+      </c>
+      <c r="AH341" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="342">
+      <c r="A342" t="n">
+        <v>49</v>
+      </c>
+      <c r="B342" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C342" t="inlineStr">
+        <is>
+          <t>2026-06-15T18:22:55</t>
+        </is>
+      </c>
+      <c r="D342" t="inlineStr">
+        <is>
+          <t>AGT 3</t>
+        </is>
+      </c>
+      <c r="E342" t="inlineStr">
+        <is>
+          <t>100 kVA</t>
+        </is>
+      </c>
+      <c r="F342" t="inlineStr">
+        <is>
+          <t>78.18 kVA</t>
+        </is>
+      </c>
+      <c r="G342" t="inlineStr">
+        <is>
+          <t>78.18%</t>
+        </is>
+      </c>
+      <c r="H342" t="inlineStr">
+        <is>
+          <t>4.72%</t>
+        </is>
+      </c>
+      <c r="I342" t="n">
+        <v>116.1</v>
+      </c>
+      <c r="J342" t="n">
+        <v>124.5</v>
+      </c>
+      <c r="K342" t="n">
+        <v>108.2</v>
+      </c>
+      <c r="L342" t="n">
+        <v>64.3</v>
+      </c>
+      <c r="AC342" t="n">
+        <v>386</v>
+      </c>
+      <c r="AD342" t="n">
+        <v>390</v>
+      </c>
+      <c r="AE342" t="n">
+        <v>388.6</v>
+      </c>
+      <c r="AF342" t="n">
+        <v>224.4</v>
+      </c>
+      <c r="AG342" t="n">
+        <v>224.8</v>
+      </c>
+      <c r="AH342" t="n">
+        <v>225.2</v>
+      </c>
+    </row>
+    <row r="343">
+      <c r="A343" t="n">
+        <v>48</v>
+      </c>
+      <c r="B343" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C343" t="inlineStr">
+        <is>
+          <t>2026-05-05T18:46:59</t>
+        </is>
+      </c>
+      <c r="D343" t="inlineStr">
+        <is>
+          <t>AGT 2</t>
+        </is>
+      </c>
+      <c r="E343" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F343" t="inlineStr">
+        <is>
+          <t>66.63 kVA</t>
+        </is>
+      </c>
+      <c r="G343" t="inlineStr">
+        <is>
+          <t>33.32%</t>
+        </is>
+      </c>
+      <c r="H343" t="inlineStr">
+        <is>
+          <t>17.28%</t>
+        </is>
+      </c>
+      <c r="I343" t="n">
+        <v>97.2</v>
+      </c>
+      <c r="J343" t="n">
+        <v>70.5</v>
+      </c>
+      <c r="K343" t="n">
+        <v>117.8</v>
+      </c>
+      <c r="L343" t="n">
+        <v>80.40000000000001</v>
+      </c>
+      <c r="M343" t="n">
+        <v>43.34</v>
+      </c>
+      <c r="N343" t="n">
+        <v>39.85</v>
+      </c>
+      <c r="O343" t="n">
+        <v>46.26</v>
+      </c>
+      <c r="P343" t="n">
+        <v>32.07</v>
+      </c>
+      <c r="Q343" t="n">
+        <v>55.89</v>
+      </c>
+      <c r="R343" t="n">
+        <v>33.49</v>
+      </c>
+      <c r="S343" t="n">
+        <v>46.98</v>
+      </c>
+      <c r="AC343" t="n">
+        <v>402.6</v>
+      </c>
+      <c r="AD343" t="n">
+        <v>406.6</v>
+      </c>
+      <c r="AE343" t="n">
+        <v>403.5</v>
+      </c>
+      <c r="AF343" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AG343" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AH343" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AL343" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AM343" t="n">
+        <v>234.1</v>
+      </c>
+      <c r="AN343" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AR343" t="n">
+        <v>232.4</v>
+      </c>
+      <c r="AS343" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AT343" t="n">
+        <v>233.5</v>
+      </c>
+    </row>
+    <row r="344">
+      <c r="A344" t="n">
+        <v>47</v>
+      </c>
+      <c r="B344" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C344" t="inlineStr">
+        <is>
+          <t>2026-05-05T09:24:47</t>
+        </is>
+      </c>
+      <c r="D344" t="inlineStr">
+        <is>
+          <t>AGT 2</t>
+        </is>
+      </c>
+      <c r="E344" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F344" t="inlineStr">
+        <is>
+          <t>50.60 kVA</t>
+        </is>
+      </c>
+      <c r="G344" t="inlineStr">
+        <is>
+          <t>25.30%</t>
+        </is>
+      </c>
+      <c r="H344" t="inlineStr">
+        <is>
+          <t>28.52%</t>
+        </is>
+      </c>
+      <c r="I344" t="n">
+        <v>65</v>
+      </c>
+      <c r="J344" t="n">
+        <v>49.19</v>
+      </c>
+      <c r="K344" t="n">
+        <v>103.7</v>
+      </c>
+      <c r="L344" t="n">
+        <v>66.40000000000001</v>
+      </c>
+      <c r="M344" t="n">
+        <v>23.8</v>
+      </c>
+      <c r="N344" t="n">
+        <v>25.07</v>
+      </c>
+      <c r="O344" t="n">
+        <v>34.94</v>
+      </c>
+      <c r="P344" t="n">
+        <v>21.49</v>
+      </c>
+      <c r="Q344" t="n">
+        <v>40.4</v>
+      </c>
+      <c r="R344" t="n">
+        <v>20.26</v>
+      </c>
+      <c r="S344" t="n">
+        <v>71.7</v>
+      </c>
+      <c r="T344" t="n">
+        <v>44.93</v>
+      </c>
+      <c r="AC344" t="n">
+        <v>401.3</v>
+      </c>
+      <c r="AD344" t="n">
+        <v>404.4</v>
+      </c>
+      <c r="AE344" t="n">
+        <v>401</v>
+      </c>
+      <c r="AF344" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AG344" t="n">
+        <v>233.5</v>
+      </c>
+      <c r="AH344" t="n">
+        <v>231.6</v>
+      </c>
+      <c r="AL344" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AM344" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AN344" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AR344" t="n">
+        <v>231.5</v>
+      </c>
+      <c r="AS344" t="n">
+        <v>233.4</v>
+      </c>
+      <c r="AT344" t="n">
+        <v>231.5</v>
+      </c>
+    </row>
+    <row r="345">
+      <c r="A345" t="n">
+        <v>46</v>
+      </c>
+      <c r="B345" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C345" t="inlineStr">
+        <is>
+          <t>2026-06-15T11:00:50</t>
+        </is>
+      </c>
+      <c r="D345" t="inlineStr">
+        <is>
+          <t>AGT 2</t>
+        </is>
+      </c>
+      <c r="E345" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F345" t="inlineStr">
+        <is>
+          <t>47.67 kVA</t>
+        </is>
+      </c>
+      <c r="G345" t="inlineStr">
+        <is>
+          <t>23.84%</t>
+        </is>
+      </c>
+      <c r="H345" t="inlineStr">
+        <is>
+          <t>15.27%</t>
+        </is>
+      </c>
+      <c r="I345" t="n">
+        <v>68.8</v>
+      </c>
+      <c r="J345" t="n">
+        <v>52.74</v>
+      </c>
+      <c r="K345" t="n">
+        <v>83.7</v>
+      </c>
+      <c r="L345" t="n">
+        <v>48.97</v>
+      </c>
+      <c r="M345" t="n">
+        <v>28.35</v>
+      </c>
+      <c r="N345" t="n">
+        <v>28.85</v>
+      </c>
+      <c r="O345" t="n">
+        <v>28.82</v>
+      </c>
+      <c r="P345" t="n">
+        <v>17.33</v>
+      </c>
+      <c r="Q345" t="n">
+        <v>38.12</v>
+      </c>
+      <c r="R345" t="n">
+        <v>25.85</v>
+      </c>
+      <c r="S345" t="n">
+        <v>55.57</v>
+      </c>
+      <c r="T345" t="n">
+        <v>27.12</v>
+      </c>
+      <c r="AC345" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AD345" t="n">
+        <v>404.1</v>
+      </c>
+      <c r="AE345" t="n">
+        <v>401.2</v>
+      </c>
+      <c r="AF345" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AG345" t="n">
+        <v>235</v>
+      </c>
+      <c r="AH345" t="n">
+        <v>230.5</v>
+      </c>
+      <c r="AL345" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AM345" t="n">
+        <v>235.4</v>
+      </c>
+      <c r="AN345" t="n">
+        <v>231.1</v>
+      </c>
+      <c r="AR345" t="n">
+        <v>231.2</v>
+      </c>
+      <c r="AS345" t="n">
+        <v>235.7</v>
+      </c>
+      <c r="AT345" t="n">
+        <v>231.2</v>
+      </c>
+    </row>
+    <row r="346">
+      <c r="A346" t="n">
+        <v>45</v>
+      </c>
+      <c r="B346" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C346" t="inlineStr">
+        <is>
+          <t>2026-06-15T19:34:53</t>
+        </is>
+      </c>
+      <c r="D346" t="inlineStr">
+        <is>
+          <t>AGT 2</t>
+        </is>
+      </c>
+      <c r="E346" t="inlineStr">
+        <is>
+          <t>200 kVA</t>
+        </is>
+      </c>
+      <c r="F346" t="inlineStr">
+        <is>
+          <t>69.02 kVA</t>
+        </is>
+      </c>
+      <c r="G346" t="inlineStr">
+        <is>
+          <t>34.51%</t>
+        </is>
+      </c>
+      <c r="H346" t="inlineStr">
+        <is>
+          <t>23.16%</t>
+        </is>
+      </c>
+      <c r="I346" t="n">
+        <v>106.4</v>
+      </c>
+      <c r="J346" t="n">
+        <v>63.8</v>
+      </c>
+      <c r="K346" t="n">
+        <v>123.1</v>
+      </c>
+      <c r="L346" t="n">
+        <v>95.40000000000001</v>
+      </c>
+      <c r="M346" t="n">
+        <v>56.6</v>
+      </c>
+      <c r="N346" t="n">
+        <v>32.87</v>
+      </c>
+      <c r="O346" t="n">
+        <v>47.73</v>
+      </c>
+      <c r="P346" t="n">
+        <v>42.82</v>
+      </c>
+      <c r="Q346" t="n">
+        <v>45.51</v>
+      </c>
+      <c r="R346" t="n">
+        <v>30.66</v>
+      </c>
+      <c r="S346" t="n">
+        <v>75.5</v>
+      </c>
+      <c r="T346" t="n">
+        <v>49.26</v>
+      </c>
+      <c r="AC346" t="n">
+        <v>407.1</v>
+      </c>
+      <c r="AD346" t="n">
+        <v>409.1</v>
+      </c>
+      <c r="AE346" t="n">
+        <v>406.5</v>
+      </c>
+      <c r="AF346" t="n">
+        <v>234.3</v>
+      </c>
+      <c r="AG346" t="n">
+        <v>237.8</v>
+      </c>
+      <c r="AH346" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AL346" t="n">
+        <v>234.4</v>
+      </c>
+      <c r="AM346" t="n">
+        <v>237.5</v>
+      </c>
+      <c r="AN346" t="n">
+        <v>233.9</v>
+      </c>
+      <c r="AR346" t="n">
+        <v>234.6</v>
+      </c>
+      <c r="AS346" t="n">
+        <v>237.6</v>
+      </c>
+      <c r="AT346" t="n">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="347">
+      <c r="A347" t="n">
+        <v>44</v>
+      </c>
+      <c r="B347" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C347" t="inlineStr">
+        <is>
+          <t>2026-05-05T18:40:23</t>
+        </is>
+      </c>
+      <c r="D347" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E347" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F347" t="inlineStr">
+        <is>
+          <t>88.86 kVA</t>
+        </is>
+      </c>
+      <c r="G347" t="inlineStr">
+        <is>
+          <t>55.54%</t>
+        </is>
+      </c>
+      <c r="H347" t="inlineStr">
+        <is>
+          <t>13.19%</t>
+        </is>
+      </c>
+      <c r="I347" t="n">
+        <v>150.1</v>
+      </c>
+      <c r="J347" t="n">
+        <v>130.2</v>
+      </c>
+      <c r="K347" t="n">
+        <v>102.3</v>
+      </c>
+      <c r="L347" t="n">
+        <v>93.59999999999999</v>
+      </c>
+      <c r="M347" t="n">
+        <v>52.54</v>
+      </c>
+      <c r="N347" t="n">
+        <v>35.13</v>
+      </c>
+      <c r="O347" t="n">
+        <v>33.7</v>
+      </c>
+      <c r="P347" t="n">
+        <v>31.23</v>
+      </c>
+      <c r="Q347" t="n">
+        <v>101.1</v>
+      </c>
+      <c r="R347" t="n">
+        <v>95.2</v>
+      </c>
+      <c r="S347" t="n">
+        <v>70.8</v>
+      </c>
+      <c r="T347" t="n">
+        <v>51.33</v>
+      </c>
+      <c r="AC347" t="n">
+        <v>399.7</v>
+      </c>
+      <c r="AD347" t="n">
+        <v>403.9</v>
+      </c>
+      <c r="AE347" t="n">
+        <v>403.2</v>
+      </c>
+      <c r="AF347" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AG347" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AH347" t="n">
+        <v>234</v>
+      </c>
+      <c r="AL347" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AM347" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AN347" t="n">
+        <v>233.8</v>
+      </c>
+      <c r="AR347" t="n">
+        <v>231.3</v>
+      </c>
+      <c r="AS347" t="n">
+        <v>231.8</v>
+      </c>
+      <c r="AT347" t="n">
+        <v>233.8</v>
+      </c>
+    </row>
+    <row r="348">
+      <c r="A348" t="n">
+        <v>43</v>
+      </c>
+      <c r="B348" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C348" t="inlineStr">
+        <is>
+          <t>2026-05-05T09:16:50</t>
+        </is>
+      </c>
+      <c r="D348" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E348" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F348" t="inlineStr">
+        <is>
+          <t>77.08 kVA</t>
+        </is>
+      </c>
+      <c r="G348" t="inlineStr">
+        <is>
+          <t>48.17%</t>
+        </is>
+      </c>
+      <c r="H348" t="inlineStr">
+        <is>
+          <t>13.72%</t>
+        </is>
+      </c>
+      <c r="I348" t="n">
+        <v>127.9</v>
+      </c>
+      <c r="J348" t="n">
+        <v>117.6</v>
+      </c>
+      <c r="K348" t="n">
+        <v>88.40000000000001</v>
+      </c>
+      <c r="L348" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="M348" t="n">
+        <v>53.04</v>
+      </c>
+      <c r="N348" t="n">
+        <v>37.75</v>
+      </c>
+      <c r="O348" t="n">
+        <v>24.86</v>
+      </c>
+      <c r="P348" t="n">
+        <v>28.41</v>
+      </c>
+      <c r="Q348" t="n">
+        <v>76.8</v>
+      </c>
+      <c r="R348" t="n">
+        <v>77.09999999999999</v>
+      </c>
+      <c r="S348" t="n">
+        <v>60.3</v>
+      </c>
+      <c r="T348" t="n">
+        <v>27.52</v>
+      </c>
+      <c r="AC348" t="n">
+        <v>397.5</v>
+      </c>
+      <c r="AD348" t="n">
+        <v>401.8</v>
+      </c>
+      <c r="AE348" t="n">
+        <v>400.2</v>
+      </c>
+      <c r="AF348" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AG348" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AH348" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AL348" t="n">
+        <v>229.6</v>
+      </c>
+      <c r="AM348" t="n">
+        <v>230.1</v>
+      </c>
+      <c r="AN348" t="n">
+        <v>232.3</v>
+      </c>
+      <c r="AR348" t="n">
+        <v>229.4</v>
+      </c>
+      <c r="AS348" t="n">
+        <v>230.3</v>
+      </c>
+      <c r="AT348" t="n">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="349">
+      <c r="A349" t="n">
+        <v>42</v>
+      </c>
+      <c r="B349" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C349" t="inlineStr">
+        <is>
+          <t>2026-06-15T10:53:26</t>
+        </is>
+      </c>
+      <c r="D349" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E349" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F349" t="inlineStr">
+        <is>
+          <t>67.97 kVA</t>
+        </is>
+      </c>
+      <c r="G349" t="inlineStr">
+        <is>
+          <t>42.48%</t>
+        </is>
+      </c>
+      <c r="H349" t="inlineStr">
+        <is>
+          <t>19.95%</t>
+        </is>
+      </c>
+      <c r="I349" t="n">
+        <v>126.9</v>
+      </c>
+      <c r="J349" t="n">
+        <v>92.90000000000001</v>
+      </c>
+      <c r="K349" t="n">
+        <v>73.2</v>
+      </c>
+      <c r="L349" t="n">
+        <v>66.8</v>
+      </c>
+      <c r="M349" t="n">
+        <v>46.7</v>
+      </c>
+      <c r="N349" t="n">
+        <v>21.75</v>
+      </c>
+      <c r="O349" t="n">
+        <v>10.53</v>
+      </c>
+      <c r="P349" t="n">
+        <v>29.66</v>
+      </c>
+      <c r="Q349" t="n">
+        <v>77</v>
+      </c>
+      <c r="R349" t="n">
+        <v>74.40000000000001</v>
+      </c>
+      <c r="S349" t="n">
+        <v>61.9</v>
+      </c>
+      <c r="T349" t="n">
+        <v>31.58</v>
+      </c>
+      <c r="AC349" t="n">
+        <v>399.8</v>
+      </c>
+      <c r="AD349" t="n">
+        <v>403.4</v>
+      </c>
+      <c r="AE349" t="n">
+        <v>402.2</v>
+      </c>
+      <c r="AF349" t="n">
+        <v>230.9</v>
+      </c>
+      <c r="AG349" t="n">
+        <v>232</v>
+      </c>
+      <c r="AH349" t="n">
+        <v>233.1</v>
+      </c>
+      <c r="AL349" t="n">
+        <v>230.8</v>
+      </c>
+      <c r="AM349" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AN349" t="n">
+        <v>233.3</v>
+      </c>
+      <c r="AR349" t="n">
+        <v>230.6</v>
+      </c>
+      <c r="AS349" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AT349" t="n">
+        <v>233.4</v>
+      </c>
+    </row>
+    <row r="350">
+      <c r="A350" t="n">
+        <v>41</v>
+      </c>
+      <c r="B350" t="inlineStr">
+        <is>
+          <t>EZRA WAHYU SATRIA</t>
+        </is>
+      </c>
+      <c r="C350" t="inlineStr">
+        <is>
+          <t>2026-06-15T18:10:41</t>
+        </is>
+      </c>
+      <c r="D350" t="inlineStr">
+        <is>
+          <t>AGT 1</t>
+        </is>
+      </c>
+      <c r="E350" t="inlineStr">
+        <is>
+          <t>160 kVA</t>
+        </is>
+      </c>
+      <c r="F350" t="inlineStr">
+        <is>
+          <t>88.21 kVA</t>
+        </is>
+      </c>
+      <c r="G350" t="inlineStr">
+        <is>
+          <t>55.13%</t>
+        </is>
+      </c>
+      <c r="H350" t="inlineStr">
+        <is>
+          <t>17.10%</t>
+        </is>
+      </c>
+      <c r="I350" t="n">
+        <v>153.1</v>
+      </c>
+      <c r="J350" t="n">
+        <v>132.5</v>
+      </c>
+      <c r="K350" t="n">
+        <v>94.09999999999999</v>
+      </c>
+      <c r="L350" t="n">
+        <v>98.40000000000001</v>
+      </c>
+      <c r="M350" t="n">
+        <v>38.67</v>
+      </c>
+      <c r="N350" t="n">
+        <v>33.96</v>
+      </c>
+      <c r="O350" t="n">
+        <v>21.86</v>
+      </c>
+      <c r="P350" t="n">
+        <v>30.51</v>
+      </c>
+      <c r="Q350" t="n">
+        <v>112</v>
+      </c>
+      <c r="R350" t="n">
+        <v>105.7</v>
+      </c>
+      <c r="S350" t="n">
+        <v>69.8</v>
+      </c>
+      <c r="T350" t="n">
+        <v>59.9</v>
+      </c>
+      <c r="AC350" t="n">
+        <v>401.6</v>
+      </c>
+      <c r="AD350" t="n">
+        <v>402.7</v>
+      </c>
+      <c r="AE350" t="n">
+        <v>402.8</v>
+      </c>
+      <c r="AF350" t="n">
+        <v>231.8</v>
+      </c>
+      <c r="AG350" t="n">
+        <v>232.1</v>
+      </c>
+      <c r="AH350" t="n">
+        <v>232.7</v>
+      </c>
+      <c r="AL350" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AM350" t="n">
+        <v>232.2</v>
+      </c>
+      <c r="AN350" t="n">
+        <v>233</v>
+      </c>
+      <c r="AR350" t="n">
+        <v>231.7</v>
+      </c>
+      <c r="AS350" t="n">
+        <v>231.9</v>
+      </c>
+      <c r="AT350" t="n">
+        <v>233.1</v>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:BF36"/>
+  <autoFilter ref="A1:BF350"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>